--- v0 (2025-12-05)
+++ v1 (2026-08-11)
@@ -817,50 +817,71 @@
             </w:r>
             <w:r>
               <w:t xml:space="preserve">only text</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">only text</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">only text</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">only text</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">only text</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">only text</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">only text</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">only text</w:t>
             </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">واکس بدنه فالکون</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
@@ -6962,50 +6983,232 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">قیمت سردنده 405</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">نوار بردارنده لحیم (Solder Remover Strip)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">کوره لحیم کاری نوع فنجان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">فلاکس مایع نوکلین</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">خمیر لحیم کاری سرب‌دار 500 گرم</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">خمیر لحیم کاری بدون سرب 500 گرم</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">سیم لحیم کاری سرب‌دار Sn63 Pb37</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شمش (میله) لحیم کاری سرب دار Sn 63 Pb 37 Vacusol</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
   </w:body>
 </w:document>
 </file>
 