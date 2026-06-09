--- v0 (2025-12-06)
+++ v1 (2026-06-09)
@@ -1144,50 +1144,86 @@
             </w:r>
             <w:r>
               <w:t xml:space="preserve">only text</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">only text</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">only text</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">only text</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">only text</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">only text</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">only text</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">only text</w:t>
             </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">نماینده فروش سافت استارتر دانفوس</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
@@ -1464,51 +1500,51 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">چراغ سیگنال تابلویی چیست ؟</w:t>
+              <w:t xml:space="preserve">درایو 75 کیلووات GD270 درایو (اینورتر) invt اینوت سه فاز توان 75 کیلووات GD270-075-4 درایو تخصصی پمپ و فن</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2426,51 +2462,51 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">پایه ریل مینیاتوری</w:t>
+              <w:t xml:space="preserve">اینورتر اینوت 5/5 کیلووات GD27 درایو (اینورتر) invt اینوت سه فاز توان 5.5 مدل GD27-5R5G-4-B کاربری فوق سنگین</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2608,51 +2644,51 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">صنعت برق و مس</w:t>
+              <w:t xml:space="preserve">درایو 30 کیلووات GD270 درایو (اینورتر) invt اینوت سه فاز توان 30 کیلووات GD270-030-4 درایو تخصصی پمپ و فن</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2868,51 +2904,51 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">شینه نول مسی</w:t>
+              <w:t xml:space="preserve">اینورتر اینوت 1/5 کیلووات GD27 درایو (اینورتر) invt اینوت تکفاز به سه فاز توان 1.5 کیلووات GD27-1R5G-S2-B کاربری فوق سنگین</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3076,51 +3112,51 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">مرکز فروش تخصصی انواع درایو و سافت استارتر</w:t>
+              <w:t xml:space="preserve">درایو GD350A درایو (اینورتر) invt اینوت سه فاز، توان 2.2 کیلووات کاربری پیشرفته سنگین GD350A-2R2G/003P-4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3154,51 +3190,51 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">فروش انواع ترمینال رعد ترمینال ریلی رعد</w:t>
+              <w:t xml:space="preserve">درایو GD350A درایو (اینورتر) invt اینوت سه فاز، توان 18.5 کیلووات کاربری پیشرفته سنگین و 22 کیلووات کاربری سبک مدل GD350A-018G/022P-4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4532,51 +4568,51 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">کلید اتوماتیک 800 آمپر پارس فانال</w:t>
+              <w:t xml:space="preserve">درایو 110 کیلووات GD270 درایو (اینورتر) invt اینوت سه فاز توان 110 کیلووات GD270-110-4 درایو تخصصی پمپ و فن</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4792,51 +4828,51 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">قیمت کلید اتوماتیک ۱۶۰ آمپر پارس فانال</w:t>
+              <w:t xml:space="preserve">درایو 22 کیلووات GD270 درایو (اینورتر) invt اینوت سه فاز توان 22 کیلووات GD270-022-4 درایو تخصصی پمپ و فن</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6144,129 +6180,129 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">کنتاکتور هیوندای hgc 9</w:t>
-[...77 lines deleted...]
-              <w:t xml:space="preserve">قیمت کنتاکتور d25 هیوندای</w:t>
+              <w:t xml:space="preserve">درایو GD350A درایو (اینورتر) invt اینوت سه فاز، توان 7.5 کیلووات کاربری پیشرفته سنگین و 11 کیلووات کاربری سبک مدلGD350A-7R5G/011P-4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">درایو میکرو iC2 دانفوس Danfoss iC2-Micro Drive</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">درایو دانفوس iC7 دانفوس Danfoss iC7-Automation</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">درایو (اینورتر) invt اینوت سه فاز، توان 37 کیلووات کاربری سنگین و 45 کیلووات سبک GD200A-037G/045P-4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8016,155 +8052,155 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">نمایندگی اشنایدر الکتریک</w:t>
-[...103 lines deleted...]
-              <w:t xml:space="preserve">قیمت کنتاکتور اشنایدر</w:t>
+              <w:t xml:space="preserve">درایو (اینورتر) invt اینوت تکفاز به تکفاز توان 0.75 کیلووات کاربری سنگین GD20-0R7G-SS2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">اینورتر دانفوس iC2-Micro</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">درایو GD350A درایو (اینورتر) invt اینوت سه فاز، توان 110 کیلووات کاربری پیشرفته سنگین و 132 کیلووات کاربری سبک مدل GD350A-110G/132P-4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">درایو GD350A درایو (اینورتر) invt اینوت سه فاز، توان 15 کیلووات کاربری پیشرفته سنگین و 18.5 کیلووات کاربری سبک مدل GD350A-015G/018P-4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">درایو ( اینورتر ) ویچی Veichi درایو اینورتر سه فاز توان 200 کیلو وات مدل AC310-T3-200G-L</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8172,129 +8208,129 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">نمایندگی اشنایدر الکتریک در تهران</w:t>
-[...77 lines deleted...]
-              <w:t xml:space="preserve">نمایندگی اشنایدر الکتریک لاله زار</w:t>
+              <w:t xml:space="preserve">درایو (اینورتر) invt اینوت سه فاز، توان 185 کیلووات کاربری سنگین و 200 کیلووات سبک GD200A-185G/200P-4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">درایو ( اینورتر ) ویچی Veichi درایو اینورتر سه فاز توان 160 کیلو وات مدل AC310-T3-160G-L</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">درایو ( اینورتر ) ویچی Veichi درایو اینورتر سه فاز توان 132 کیلو وات مدل AC310-T3-132G-L</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">درایو (اینورتر) invt اینوت سه فاز، توان 250 کیلووات کاربری سنگین و 280 کیلووات سبک GD200A-250G/280P-4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8718,51 +8754,51 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">قیمت کلید اتوماتیک اشنایدر 250</w:t>
+              <w:t xml:space="preserve">درایو ( اینورتر ) ویچی Veichi درایو اینورتر سه فاز توان 110 کیلو وات مدل AC310-T3-110G-L</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8770,77 +8806,77 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">شینه ارت 6 پیچ</w:t>
-[...25 lines deleted...]
-              <w:t xml:space="preserve">شینه ارت 4 پیچ</w:t>
+              <w:t xml:space="preserve">درایو ( اینورتر ) ویچی Veichi درایو اینورتر سه فاز توان 90 کیلو وات مدل AC310-T3-090G-L</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">درایو 160 کیلووات GD270 درایو (اینورتر) invt اینوت سه فاز توان 160 کیلووات GD270-160-4 درایو تخصصی پمپ و فن</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8900,103 +8936,103 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">نمایندگی درایو زیمنس v20 لاله زار</w:t>
-[...51 lines deleted...]
-              <w:t xml:space="preserve">نمایندگی درایو زیمنس v20 در ایران</w:t>
+              <w:t xml:space="preserve">درایو ( اینورتر ) ویچی Veichi درایو اینورتر سه فاز توان 75 کیلو وات مدل AC310-T3-075G-L</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">درایو GD350A درایو (اینورتر) invt اینوت سه فاز، توان 90 کیلووات کاربری پیشرفته سنگین و 110 کیلووات کاربری سبک GD350A-090G/110P-4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">درایو (اینورتر) invt اینوت سه فاز، توان 280 کیلووات کاربری سنگین و 315 کیلووات سبک GD200A-280G/315P-4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9056,51 +9092,51 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">درایو v20</w:t>
+              <w:t xml:space="preserve">درایو 250 کیلووات GD270 درایو (اینورتر) invt اینوت سه فاز توان 250 کیلووات GD270-250-4 درایو تخصصی پمپ و فن</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10096,77 +10132,389 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
+              <w:t xml:space="preserve">دانفوس اوکام فنوکس درایو اشنایدر و شمش رابط</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
               <w:t xml:space="preserve">واردات و فروش انواع سرسیم وایرشو مسی و روکش حرارتی</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">نمایندگی فروش انواع سافت استارتر اوکام Aucom</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">درایو (اینورتر) invt اینوت سه فاز، توان 4 کیلووات کاربری سنگین GD20-004G-4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">درایو (اینورتر) invt اینوت سه فاز، توان 2.2 کیلووات کاربری سنگین GD20-2R2G-4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">درایو (اینورتر) کنترل دور موتور invt اینوت سه فاز، توان 7.5 کیلووات کاربری سنگین GD20-7R5G-4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">درایو (اینورتر) invt اینوت سه فاز، توان 45 کیلووات کاربری سنگین مدلGD20-045G-4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">درایو (اینورتر) invt اینوت سه فاز توان 37 کیلووات GD270-037-4 درایو تخصصی پمپ و فن</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">درایو (اینورتر) invt اینوت سه فاز توان 90 کیلووات GD270-090-4 درایو تخصصی پمپ و فن</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">درایو (اینورتر) invt اینوت تکفاز به تکفاز توان 0.4 کیلووات کاربری سنگین GD20-0R4G-SS2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">درایو (اینورتر) invt اینوت سه فاز، توان 75 کیلووات کاربری پیشرفته سنگین و 90 کیلووات کاربری سبک GD350A-075G/090P-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">درایو (اینورتر) invt اینوت سه فاز، توان 45 کیلووات کاربری پیشرفته سنگین و 55 کیلووات کاربری سبک مدلGD350A-045G/055P-4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">درایو GD350A درایو (اینورتر) invt اینوت سه فاز، توان 11 کیلووات کاربری پیشرفته سنگین GD350A-011G/015P-4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">درایو اتوماسیون iC7 دانفوس Danfoss iC7-Automation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
   </w:body>
 </w:document>
 </file>
 