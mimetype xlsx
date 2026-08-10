--- v1 (2026-06-09)
+++ v2 (2026-08-10)
@@ -82,51 +82,51 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">نماینده فروش کنتاکتور هیوندای ( هیوندا )</w:t>
+              <w:t xml:space="preserve">نمایندگی فروش سافت استارتر اوکام راه انداز نرم اوکام مدل EMX4i – EMX3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">only text</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">only text</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">only text</w:t>
@@ -1604,155 +1604,2183 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
+              <w:t xml:space="preserve">نمایندگی فروش برقگیر فنوکس اسپانیا  Fanox</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
               <w:t xml:space="preserve">شینه ارت و نول مسی</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
+              <w:t xml:space="preserve">کلید های کامپکت (MCCB)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">سافت استارتر MCD500</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">نمایندگی اینورتر مایکرو دانفوس در ایران</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">رابط ترمینال کلید اتوماتیک</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">سافت استارت دانفوس دانمارک</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">درایو دانفوس</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">درایو مدل مایکرو دانفوس دانمارک FC 051</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">سافت استارتر دانفوس</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">تجهیزات برق صنعتی هیوندای</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">درایو ( اینورتر ) مایکرو دانفوس</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">محافظ جان هیوندا</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">درایو میکرو دانفوس</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">درایو آکوا FC202 دانفوس</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">اینورتر درایو دانفوس fc302</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">جدول انتخاب درایو FC051 دانفوس ( میکرو درایو )</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">ریل مینیاتوری</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">سافت استارتر دانفوس</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">تابلو برق و انواع آن</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">درایو اینورتر زیمنس مدل V20 وی 20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">درایو اینورتر زیمنس مدل V20 توان 0.55 کیلووات سه فاز</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">برقگیر فنوکس سرج ارستر فنوکس تایپ C چهار پل و تایپ B+C چهارپل</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">درایو (اینورتر)  آکوا دانفوس VLT AQUA DRIVE FC202</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">درایو دانفوس</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">نمایندگی درایو دانفوس</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">ویرا الکتریک نماینده فروش درایو دانفوس</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">ویرا الکتریک نماینده فروش درایو و سافت استارتر دانفوس</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">اینورتر مایکرو دانفوس دانمارک</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">نماینده رسمی اینورتر دانفوس</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">نمایندگی فروش سافت استارتر دانفوس </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">نمایندگی رسمی درایو دانفوس</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">درایو دانفوس FC051</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">اینورتر اینوت 5/5 کیلووات GD27 درایو (اینورتر) invt اینوت سه فاز توان 5.5 مدل GD27-5R5G-4-B کاربری فوق سنگین</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
               <w:t xml:space="preserve">شینه ارت و نول مسی</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">کلید های کامپکت (MCCB)</w:t>
-[...51 lines deleted...]
-              <w:t xml:space="preserve">نمایندگی اینورتر مایکرو دانفوس در ایران</w:t>
+              <w:t xml:space="preserve">اینورتر آکوا دانفوس دانمارک</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">نمایندگی درایو دانفوس در لاله زار</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">تجهیزات برق صنعتی و اتوماسیون</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">کاربرد درایوهای دانفوس دانمارک در صنعت</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">کاربرد ریل مینیاتوری</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">درایو 30 کیلووات GD270 درایو (اینورتر) invt اینوت سه فاز توان 30 کیلووات GD270-030-4 درایو تخصصی پمپ و فن</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">کاربرد درایو اینورتر دانفوس در صنایع مختلف</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">کاربرد موتور الکتریکی در صنایع مختلف</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">کد انتخاب سافت استارتر اوکام</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">درایو دانفوس fc51</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">ویژگی های درایو دانفوس</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">درایو دانفوس در صنعت سیمان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">نمایندگی درایو دانفوس لاله زار</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">درایو اینوت</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">اینورتر اینوت gd200a</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">اینورتر اینوت 1/5 کیلووات GD27 درایو (اینورتر) invt اینوت تکفاز به سه فاز توان 1.5 کیلووات GD27-1R5G-S2-B کاربری فوق سنگین</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">نمایندگی درایو invt در ایران</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">برقگیر فنوکس Fanox</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">نمایندگی اینورتر اینوت</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">سافت استارتر اوکام Aucom</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">نمایندگی اینورتر اینوت invt</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">سافت استارتر اوکام Aucom</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">فروش انواع سرسیم وایرشو</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">درایو GD350A درایو (اینورتر) invt اینوت سه فاز، توان 2.2 کیلووات کاربری پیشرفته سنگین GD350A-2R2G/003P-4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">درایو دانفوس Danfoss</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">سافت استارتر اوکام Aucom و کاربرد آن</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">درایو GD350A درایو (اینورتر) invt اینوت سه فاز، توان 18.5 کیلووات کاربری پیشرفته سنگین و 22 کیلووات کاربری سبک مدل GD350A-018G/022P-4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">قیمت کلید اتوماتیک 250 آمپر هیوندای</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">کلید اتوماتیک هیوندای 100 آمپر</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">کلید اتوماتیک هیوندای</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">نمایندگی کلید اتوماتیک هیوندای</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شمش رابط کلید اتوماتیک</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شمش کمکی کلید اتوماتیک</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شینه کمکی کلید اتوماتیک</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">رابط کلید اتوماتیک</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">تولیدکننده شمش رابط کلید اتوماتیک</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شمش رابط کلید اتوماتیک</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شمش زیر کلید اتوماتیک</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شمش کلید اتوماتیک</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شینه زیر کلید اتوماتیک</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شمش رابط کلید اتوماتیک و کابل</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شمش کمکی کلید اتوماتیک</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">تولیدکننده شمش کمکی کلید اتوماتیک</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">فروش شمش رابط کلید اتوماتیک</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">درایو اینوت gd350</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شمش رابط زیر کلید اتوماتیک</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شمش رابط کابل و کلید اتوماتیک</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شینه رابط ترمینال کلید اتوماتیک</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1760,51 +3788,2989 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">سافت استارت دانفوس دانمارک</w:t>
+              <w:t xml:space="preserve">شینه مسی زیر کلید اتوماتیک</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">رابط زیر کلید اتوماتیک و کابل</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شینه زیر کلید اتوماتیک و کابل</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">رابط مسی کلید اتوماتیک</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شمش مسی رابط کلید اتوماتیک</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شینه کلید</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شینه زیر کلید</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شمش زیر کلید</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">رابط کلید</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">کلید اتوماتیک هیوندایی</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">کلید اتوماتیک هیوندای 250 آمپر</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">کلید اتوماتیک هیوندای 400 آمپر</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">کلید اتوماتیک هیوندای 160 آمپر</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">کلید اتوماتیک هیوندای 63 آمپر</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">قیمت کلید اتوماتیک 160 آمپر هیوندای</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">کلید اتوماتیک 1000 آمپر هیوندای</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">قیمت کلید اتوماتیک 100 آمپر هیوندای</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">قیمت کلید اتوماتیک 1000 آمپر هیوندای</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">کلید اتوماتیک 200 آمپر هیوندای</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">قیمت کلید اتوماتیک 200 آمپر هیوندای</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">کلید اتوماتیک 800 آمپر هیوندای</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">قیمت کلید اتوماتیک 800 آمپر هیوندای</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">کلید اتوماتیک 40 آمپر هیوندای</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">کلید اتوماتیک 400 آمپر هیوندای</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">قیمت کلید اتوماتیک 400 آمپر هیوندای</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">کلید اتوماتیک 630 آمپر هیوندای</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">قیمت کلید اتوماتیک 630 آمپر هیوندای</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">کنتاکتور 9 آمپر هیوندای</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">درایو اینوت gd270</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">کنتاکتور هیوندای 9 آمپر</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">درایو 110 کیلووات GD270 درایو (اینورتر) invt اینوت سه فاز توان 110 کیلووات GD270-110-4 درایو تخصصی پمپ و فن</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">درایو اینوت gd20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">توزیع و فروش انواع لامپ و چراغ و صنایع روشنایی</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">قیمت درایو اینوت gd200a</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">قیمت کنتاکتور 80 آمپر هیوندای</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">کنتاکتور 85 آمپر هیوندای</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">کنتاکتور 75 آمپر هیوندای</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">کنتاکتور 63 آمپر هیوندای</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">کنتاکتور 630 آمپر هیوندای</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">قیمت کنتاکتور 65 آمپر هیوندای</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">درایو 22 کیلووات GD270 درایو (اینورتر) invt اینوت سه فاز توان 22 کیلووات GD270-022-4 درایو تخصصی پمپ و فن</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">کنتاکتور 65 آمپر هیوندای</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">قیمت درایو اینوت gd270</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">کنتاکتور هیوندای 65</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">کنتاکتور 50 آمپر هیوندای</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">قیمت کنتاکتور 50 آمپر هیوندای</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">کنتاکتور هیوندای 50 آمپر</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">کنتاکتور 400 آمپر هیوندای</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">قیمت کنتاکتور 400 آمپر هیوندای</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">قیمت کنتاکتور 40 آمپر هیوندای</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">نمایندگی فروش انواع تجهیزات الکتریکی و صنعتی</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">قیمت درایو اینوت</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">کنتاکتور هیوندای 40 آمپر</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">کنتاکتور هیوندای 40</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">قیمت کنتاکتور 32 آمپر هیوندای</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">کنتاکتور 32 آمپر هیوندای</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">کنتاکتور 32 آمپر هیوندای</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">قیمت کنتاکتور هیوندای 32</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">کنتاکتور هیوندای 32</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">کنتاکتور هیوندای 32 آمپر</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">کنتاکتور 225 آمپر هیوندای</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">کنتاکتور 250 آمپر هیوندای</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">کنتاکتور 22 آمپر هیوندای</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">کنتاکتور 25 آمپر هیوندای</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">کنتاکتور 265 هیوندای</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">قیمت کنتاکتور هیوندای 25 آمپر</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">کنتاکتور هیوندای 25 آمپر</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">قیمت کنتاکتور 12 آمپر هیوندای</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">کنتاکتور 100 آمپر هیوندای</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">قیمت کنتاکتور 18 آمپر هیوندای</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">کنتاکتور 18 آمپر هیوندای</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">قیمت کنتاکتور 100 آمپر هیوندای</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">قیمت کنتاکتور 130 آمپر هیوندای</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">قیمت کنتاکتور هیوندای 100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">قیمت کنتاکتور هیوندای umc 12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">قیمت کنتاکتور هیوندای umc 150</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">قیمت کنتاکتور هیوندای umc 25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">قیمت کنتاکتور هیوندای umc 32</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">کنتاکتور هیوندای umc 25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">کنتاکتور هیوندای umc 32</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">قیمت کنتاکتور هیوندای hgc25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">قیمت کنتاکتور هیوندای hgc 18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">قیمت کنتاکتور هیوندای himc</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">قیمت کنتاکتور هیوندای hgc 32</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">کنتاکتور هیوندای hyundai</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">کنتاکتور هیوندای hgc22b</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">پخش لوازم الکتریکی صنعتی روشنایی سیم وکابل 1405</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">توزیع و فروش انواع داکت تابلو برق</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">توزیع و فروش انواع سیم کابل کابلشو و متعلقات 1405</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">کنتاکتور هیوندای hgc 32</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">کنتاکتور هیوندای hgc9b</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">مرکز فروش انواع فن تابلویی 12*12 ولتاژ 220</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">درایو GD350A درایو (اینورتر) invt اینوت سه فاز، توان 7.5 کیلووات کاربری پیشرفته سنگین و 11 کیلووات کاربری سبک مدلGD350A-7R5G/011P-4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">درایو میکرو iC2 دانفوس Danfoss iC2-Micro Drive</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">درایو دانفوس iC7 دانفوس Danfoss iC7-Automation</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">درایو (اینورتر) invt اینوت سه فاز، توان 37 کیلووات کاربری سنگین و 45 کیلووات سبک GD200A-037G/045P-4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">نمایندگی اینورتر اینوت در لاله زار</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">درایو دانفوس 5.5 کیلووات</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">درایو دانفوس fc101</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">درایو دانفوس fc302</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">درایو دانفوس danfoss</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">درایو دانفوس مدل fc302</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">درایو اینوت</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">کنتاکتور d25 هیوندای</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">اینورتر 7.5 کیلووات اینوت</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">اینورتر 5.5 کیلووات اینوت</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">اینورتر 4 کیلووات اینوت</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">اینورتر 2.2 کیلووات اینوت</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">اینورتر اینوت 2.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">درایو دانفوس fc51</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">درایو دانفوس vlt</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">قیمت درایو دانفوس fc51</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">میکرو درایو دانفوس</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">قیمت درایو دانفوس</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1812,467 +6778,103 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">درایو مدل مایکرو دانفوس دانمارک FC 051</w:t>
-[...415 lines deleted...]
-              <w:t xml:space="preserve">درایو دانفوس</w:t>
+              <w:t xml:space="preserve">نمایندگی درایو دانفوس در ایران</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">نمایندگی رسمی درایو دانفوس</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">نمایندگی درایو دانفوس لاله زار</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2280,623 +6882,857 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">ویرا الکتریک نماینده فروش درایو دانفوس</w:t>
-[...571 lines deleted...]
-              <w:t xml:space="preserve">درایو اینوت</w:t>
+              <w:t xml:space="preserve">قیمت اینورتر 22 کیلووات دانفوس</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">اینورتر دانفوس vlt 5000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">اینورتر دانفوس vlt 2800</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">اینورتر دانفوس vlt</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">قیمت اینورتر دانفوس fc51</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">قیمت اینورتر دانفوس fc302</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">اینورتر دانفوس fc302</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">اینورتر دانفوس fc51</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">اینورتر دانفوس danfoss</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">قیمت اینورتر دانفوس vlt 2800</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">قیمت اینورتر دانفوس</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">درایو اینورتر دانفوس</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">اینورتر دانفوس</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">نمایندگی رسمی اینورتر دانفوس</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">نمایندگی اینورتر دانفوس لاله زار</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">نمایندگی اینورتر دانفوس</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">کنتاکتور d32 هیوندای</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">درایو میکرو iC2 دانفوس 4 کیلووات (2026) Danfoss iC2-Micro Drive</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">کنتاکتور هیوندای d9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">قیمت کنتاکتور هیوندای</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">قیمت روز کنتاکتور هیوندای</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">رنج کنتاکتور هیوندای</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">نمایندگی کنتاکتور هیوندای</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">کنتاکتور هیوندای</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">اینورتر 11 کیلووات اینوت</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">قیمت اینورتر اینوت invt</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">اینورتر اینوت invt</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">اینورتر اینوت gd200</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">اینورتر اینوت gd100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">اینورتر اینوت gd20 380v 5.5kw</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">اینورتر اینوت gd350a</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">اینورتر اینوت gd27</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2904,4886 +7740,50 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">اینورتر اینوت 1/5 کیلووات GD27 درایو (اینورتر) invt اینوت تکفاز به سه فاز توان 1.5 کیلووات GD27-1R5G-S2-B کاربری فوق سنگین</w:t>
-[...4834 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">اینورتر اینوت gd270</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
@@ -9742,51 +9742,51 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">فروش ماژول قدرت زیمنس 6SL3224-0BE25-5UA0 </w:t>
+              <w:t xml:space="preserve">توزیع و فروش تابلو برق و لوازم جانبی 1405</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>