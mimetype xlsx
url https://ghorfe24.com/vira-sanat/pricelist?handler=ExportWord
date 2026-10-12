--- v2 (2026-08-10)
+++ v3 (2026-10-12)
@@ -1526,51 +1526,51 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">مشخصات ریل مینیاتوری گالوانیزه</w:t>
+              <w:t xml:space="preserve">تامین کننده تجهیزات صنعت برق 1405</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1916,51 +1916,51 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">محافظ جان هیوندا</w:t>
+              <w:t xml:space="preserve">تامین کننده درایو سافت استارتر برقگیر 1405</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2098,103 +2098,103 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">تابلو برق و انواع آن</w:t>
-[...51 lines deleted...]
-              <w:t xml:space="preserve">درایو اینورتر زیمنس مدل V20 توان 0.55 کیلووات سه فاز</w:t>
+              <w:t xml:space="preserve">تامین کننده انواع محصولات صنعتی 1405</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">تامین کننده لوله فلکسی خرطومی 1405</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">تامین کننده شمش رابط ترمینال کلید اتوماتیک  1405</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2566,51 +2566,51 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">تجهیزات برق صنعتی و اتوماسیون</w:t>
+              <w:t xml:space="preserve">تامین کننده کلیه لوازم صنعتی 1405</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2696,51 +2696,51 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">کاربرد موتور الکتریکی در صنایع مختلف</w:t>
+              <w:t xml:space="preserve">تامین کننده لوازم برق صنعتی ساختمانی روشنایی 1405</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5920,51 +5920,51 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">قیمت کنتاکتور هیوندای himc</w:t>
+              <w:t xml:space="preserve">توزیع لوازم برق صنعتی ساختمانی روشنایی 1405</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6154,51 +6154,51 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">مرکز فروش انواع فن تابلویی 12*12 ولتاژ 220</w:t>
+              <w:t xml:space="preserve">تامین کننده تجهیزات نور و روشنایی 1405</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8156,51 +8156,51 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">درایو ( اینورتر ) ویچی Veichi درایو اینورتر سه فاز توان 200 کیلو وات مدل AC310-T3-200G-L</w:t>
+              <w:t xml:space="preserve">تامین کننده درایو دانفوس اینورتر دانفوس 1405</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8234,77 +8234,77 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">درایو ( اینورتر ) ویچی Veichi درایو اینورتر سه فاز توان 160 کیلو وات مدل AC310-T3-160G-L</w:t>
-[...25 lines deleted...]
-              <w:t xml:space="preserve">درایو ( اینورتر ) ویچی Veichi درایو اینورتر سه فاز توان 132 کیلو وات مدل AC310-T3-132G-L</w:t>
+              <w:t xml:space="preserve">تامین کننده لوازم تابلو برق خانگی 1405</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">تامین کننده لوازم برق صنعتی 1405</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8754,51 +8754,51 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">درایو ( اینورتر ) ویچی Veichi درایو اینورتر سه فاز توان 110 کیلو وات مدل AC310-T3-110G-L</w:t>
+              <w:t xml:space="preserve">تامین کننده شینه ارت و نول 1405</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8806,51 +8806,51 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">درایو ( اینورتر ) ویچی Veichi درایو اینورتر سه فاز توان 90 کیلو وات مدل AC310-T3-090G-L</w:t>
+              <w:t xml:space="preserve">توزیع شینه فانتزی ارت و نول 1405</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8910,77 +8910,77 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">نمایندگی درایو زیمنس v20</w:t>
-[...25 lines deleted...]
-              <w:t xml:space="preserve">درایو ( اینورتر ) ویچی Veichi درایو اینورتر سه فاز توان 75 کیلو وات مدل AC310-T3-075G-L</w:t>
+              <w:t xml:space="preserve">تامین کننده انواع جک پنوماتیک 1405</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">تامین کننده شینه مینیاتوری یا شانه فیوز 1405</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9014,51 +9014,51 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">قیمت درایو زیمنس v20</w:t>
+              <w:t xml:space="preserve">تامین کننده ریل مینیاتوری و تابلو برق 1405</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9066,155 +9066,155 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">زیمنس v20</w:t>
-[...103 lines deleted...]
-              <w:t xml:space="preserve">درایو زیمنس v20 </w:t>
+              <w:t xml:space="preserve">تامین کننده سیم و کابل برق ساختمان 1405</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">تامین کننده انواع پروژکتور و چراغ 1405</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">تامین کننده ملزومات الکتریکی و صنعتی 1405</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">تامین سیم برق خانگی ، لامپ ، کابل ، فیوز 1405</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">تامین کننده درایو اینورتر اینوت 1405</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9222,233 +9222,233 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">نمایندگی اینورتر زیمنس v20</w:t>
-[...181 lines deleted...]
-              <w:t xml:space="preserve">اینورتر زیمنس v20</w:t>
+              <w:t xml:space="preserve">تامین کننده انواع روکش حرارتی 1405</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve"> تامین کننده انواع اینورتر دانفوس 1405</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">تامین کننده سرسیم وایرشو و کابلشو 1405</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">تامین کننده انواع ریسه و شلنگ نوری 1405</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">تامین کننده انواع لامپ از برندهای معتبر 1405</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">تامین کننده انواع خازن و رگلاتور 1405</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">تامین کننده تجهیزات جانبی برق صنعتی 1405</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">تامین کننده کلید اتوماتیک هیوندای 1405</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9456,51 +9456,51 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">فروش کارت شبکه زیمنس با کد 6ES7-341-1CH02-0AE0</w:t>
+              <w:t xml:space="preserve">تامین کننده انواع بست کمربندی 1405</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10262,129 +10262,129 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">درایو (اینورتر) کنترل دور موتور invt اینوت سه فاز، توان 7.5 کیلووات کاربری سنگین GD20-7R5G-4</w:t>
-[...77 lines deleted...]
-              <w:t xml:space="preserve">درایو (اینورتر) invt اینوت سه فاز توان 90 کیلووات GD270-090-4 درایو تخصصی پمپ و فن</w:t>
+              <w:t xml:space="preserve">تامین کننده برقگیر فنوکس 1405</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">تامین کننده سافت استارتر اوکام 1405</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">تامین کننده درایو اینورتر دانفوس 1405</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">تامین کننده انواع کالا و دستگاه صنعتی 1405</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>