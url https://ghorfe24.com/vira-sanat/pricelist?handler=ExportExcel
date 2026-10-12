--- v2 (2026-08-10)
+++ v3 (2026-10-12)
@@ -7,51 +7,51 @@
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <workbookPr autoCompressPictures="1"/>
   <bookViews>
     <workbookView tabRatio="600"/>
   </bookViews>
   <sheets>
     <sheet name="ویرا الکتریک تهیه و توزیع انواع" sheetId="1" r:id="rId3"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1083" uniqueCount="347">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1083" uniqueCount="349">
   <si>
     <t xml:space="preserve">نام محصول</t>
   </si>
   <si>
     <t xml:space="preserve">قیمت عمده فروشی</t>
   </si>
   <si>
     <t xml:space="preserve">قیمت خرده فروشی</t>
   </si>
   <si>
     <t xml:space="preserve">فروش کلید اتوماتیک کامپکت قابل تنظیم الکترونیکی 1000 آمپر هیوندای</t>
   </si>
   <si>
     <t xml:space="preserve">0 تومان</t>
   </si>
   <si>
     <t xml:space="preserve">نمایندگی فروش سافت استارتر اوکام راه انداز نرم اوکام مدل EMX4i – EMX3</t>
   </si>
   <si>
     <t xml:space="preserve">نماینده فروش سافت استارتر دانفوس</t>
   </si>
   <si>
     <t xml:space="preserve">نمایندگی اینورتر و سافت استارتر دانفوس دانمارک</t>
   </si>
   <si>
@@ -66,177 +66,177 @@
   <si>
     <t xml:space="preserve">درایو و سافت استارتر دانفوس دانمارک</t>
   </si>
   <si>
     <t xml:space="preserve">نماینده فروش اینورتر و سافت استارتر دانفوس دانمارک</t>
   </si>
   <si>
     <t xml:space="preserve">طریقه ریست کردن درایو ( اینورتر ) دانفوس</t>
   </si>
   <si>
     <t xml:space="preserve">اینورتر آکوا دانفوس</t>
   </si>
   <si>
     <t xml:space="preserve">سافت استارتر دیجیتال دانفوس</t>
   </si>
   <si>
     <t xml:space="preserve">اینورتر مدل مایکرو دانفوس</t>
   </si>
   <si>
     <t xml:space="preserve">سافت استارتر اوکام مدل EMX4</t>
   </si>
   <si>
     <t xml:space="preserve">درایو 75 کیلووات GD270 درایو (اینورتر) invt اینوت سه فاز توان 75 کیلووات GD270-075-4 درایو تخصصی پمپ و فن</t>
   </si>
   <si>
-    <t xml:space="preserve">مشخصات ریل مینیاتوری گالوانیزه</t>
+    <t xml:space="preserve">تامین کننده تجهیزات صنعت برق 1405</t>
   </si>
   <si>
     <t xml:space="preserve">تولید انواع رابط کلید اتوماتیک</t>
   </si>
   <si>
     <t xml:space="preserve">تولید و فروش شینه ارت ، نول و رابط کلید اتوماتیک</t>
   </si>
   <si>
     <t xml:space="preserve">نمایندگی فروش برقگیر فنوکس اسپانیا  Fanox</t>
   </si>
   <si>
     <t xml:space="preserve">شینه ارت و نول مسی</t>
   </si>
   <si>
     <t xml:space="preserve">کلید های کامپکت (MCCB)</t>
   </si>
   <si>
     <t xml:space="preserve">سافت استارتر MCD500</t>
   </si>
   <si>
     <t xml:space="preserve">نمایندگی اینورتر مایکرو دانفوس در ایران</t>
   </si>
   <si>
     <t xml:space="preserve">رابط ترمینال کلید اتوماتیک</t>
   </si>
   <si>
     <t xml:space="preserve">سافت استارت دانفوس دانمارک</t>
   </si>
   <si>
     <t xml:space="preserve">درایو دانفوس</t>
   </si>
   <si>
     <t xml:space="preserve">درایو مدل مایکرو دانفوس دانمارک FC 051</t>
   </si>
   <si>
     <t xml:space="preserve">سافت استارتر دانفوس</t>
   </si>
   <si>
     <t xml:space="preserve">تجهیزات برق صنعتی هیوندای</t>
   </si>
   <si>
     <t xml:space="preserve">درایو ( اینورتر ) مایکرو دانفوس</t>
   </si>
   <si>
-    <t xml:space="preserve">محافظ جان هیوندا</t>
+    <t xml:space="preserve">تامین کننده درایو سافت استارتر برقگیر 1405</t>
   </si>
   <si>
     <t xml:space="preserve">درایو میکرو دانفوس</t>
   </si>
   <si>
     <t xml:space="preserve">درایو آکوا FC202 دانفوس</t>
   </si>
   <si>
     <t xml:space="preserve">اینورتر درایو دانفوس fc302</t>
   </si>
   <si>
     <t xml:space="preserve">جدول انتخاب درایو FC051 دانفوس ( میکرو درایو )</t>
   </si>
   <si>
     <t xml:space="preserve">ریل مینیاتوری</t>
   </si>
   <si>
-    <t xml:space="preserve">تابلو برق و انواع آن</t>
-[...5 lines deleted...]
-    <t xml:space="preserve">درایو اینورتر زیمنس مدل V20 توان 0.55 کیلووات سه فاز</t>
+    <t xml:space="preserve">تامین کننده انواع محصولات صنعتی 1405</t>
+  </si>
+  <si>
+    <t xml:space="preserve">تامین کننده لوله فلکسی خرطومی 1405</t>
+  </si>
+  <si>
+    <t xml:space="preserve">تامین کننده شمش رابط ترمینال کلید اتوماتیک  1405</t>
   </si>
   <si>
     <t xml:space="preserve">برقگیر فنوکس سرج ارستر فنوکس تایپ C چهار پل و تایپ B+C چهارپل</t>
   </si>
   <si>
     <t xml:space="preserve">درایو (اینورتر)  آکوا دانفوس VLT AQUA DRIVE FC202</t>
   </si>
   <si>
     <t xml:space="preserve">نمایندگی درایو دانفوس</t>
   </si>
   <si>
     <t xml:space="preserve">ویرا الکتریک نماینده فروش درایو دانفوس</t>
   </si>
   <si>
     <t xml:space="preserve">ویرا الکتریک نماینده فروش درایو و سافت استارتر دانفوس</t>
   </si>
   <si>
     <t xml:space="preserve">اینورتر مایکرو دانفوس دانمارک</t>
   </si>
   <si>
     <t xml:space="preserve">نماینده رسمی اینورتر دانفوس</t>
   </si>
   <si>
     <t xml:space="preserve">نمایندگی فروش سافت استارتر دانفوس </t>
   </si>
   <si>
     <t xml:space="preserve">نمایندگی رسمی درایو دانفوس</t>
   </si>
   <si>
     <t xml:space="preserve">درایو دانفوس FC051</t>
   </si>
   <si>
     <t xml:space="preserve">اینورتر اینوت 5/5 کیلووات GD27 درایو (اینورتر) invt اینوت سه فاز توان 5.5 مدل GD27-5R5G-4-B کاربری فوق سنگین</t>
   </si>
   <si>
     <t xml:space="preserve">اینورتر آکوا دانفوس دانمارک</t>
   </si>
   <si>
     <t xml:space="preserve">نمایندگی درایو دانفوس در لاله زار</t>
   </si>
   <si>
-    <t xml:space="preserve">تجهیزات برق صنعتی و اتوماسیون</t>
+    <t xml:space="preserve">تامین کننده کلیه لوازم صنعتی 1405</t>
   </si>
   <si>
     <t xml:space="preserve">کاربرد درایوهای دانفوس دانمارک در صنعت</t>
   </si>
   <si>
     <t xml:space="preserve">کاربرد ریل مینیاتوری</t>
   </si>
   <si>
     <t xml:space="preserve">درایو 30 کیلووات GD270 درایو (اینورتر) invt اینوت سه فاز توان 30 کیلووات GD270-030-4 درایو تخصصی پمپ و فن</t>
   </si>
   <si>
     <t xml:space="preserve">کاربرد درایو اینورتر دانفوس در صنایع مختلف</t>
   </si>
   <si>
-    <t xml:space="preserve">کاربرد موتور الکتریکی در صنایع مختلف</t>
+    <t xml:space="preserve">تامین کننده لوازم برق صنعتی ساختمانی روشنایی 1405</t>
   </si>
   <si>
     <t xml:space="preserve">کد انتخاب سافت استارتر اوکام</t>
   </si>
   <si>
     <t xml:space="preserve">درایو دانفوس fc51</t>
   </si>
   <si>
     <t xml:space="preserve">ویژگی های درایو دانفوس</t>
   </si>
   <si>
     <t xml:space="preserve">درایو دانفوس در صنعت سیمان</t>
   </si>
   <si>
     <t xml:space="preserve">نمایندگی درایو دانفوس لاله زار</t>
   </si>
   <si>
     <t xml:space="preserve">درایو اینوت</t>
   </si>
   <si>
     <t xml:space="preserve">اینورتر اینوت gd200a</t>
   </si>
   <si>
     <t xml:space="preserve">اینورتر اینوت 1/5 کیلووات GD27 درایو (اینورتر) invt اینوت تکفاز به سه فاز توان 1.5 کیلووات GD27-1R5G-S2-B کاربری فوق سنگین</t>
   </si>
@@ -549,78 +549,78 @@
   <si>
     <t xml:space="preserve">قیمت کنتاکتور هیوندای umc 12</t>
   </si>
   <si>
     <t xml:space="preserve">قیمت کنتاکتور هیوندای umc 150</t>
   </si>
   <si>
     <t xml:space="preserve">قیمت کنتاکتور هیوندای umc 25</t>
   </si>
   <si>
     <t xml:space="preserve">قیمت کنتاکتور هیوندای umc 32</t>
   </si>
   <si>
     <t xml:space="preserve">کنتاکتور هیوندای umc 25</t>
   </si>
   <si>
     <t xml:space="preserve">کنتاکتور هیوندای umc 32</t>
   </si>
   <si>
     <t xml:space="preserve">قیمت کنتاکتور هیوندای hgc25</t>
   </si>
   <si>
     <t xml:space="preserve">قیمت کنتاکتور هیوندای hgc 18</t>
   </si>
   <si>
-    <t xml:space="preserve">قیمت کنتاکتور هیوندای himc</t>
+    <t xml:space="preserve">توزیع لوازم برق صنعتی ساختمانی روشنایی 1405</t>
   </si>
   <si>
     <t xml:space="preserve">قیمت کنتاکتور هیوندای hgc 32</t>
   </si>
   <si>
     <t xml:space="preserve">کنتاکتور هیوندای hyundai</t>
   </si>
   <si>
     <t xml:space="preserve">کنتاکتور هیوندای hgc22b</t>
   </si>
   <si>
     <t xml:space="preserve">پخش لوازم الکتریکی صنعتی روشنایی سیم وکابل 1405</t>
   </si>
   <si>
     <t xml:space="preserve">توزیع و فروش انواع داکت تابلو برق</t>
   </si>
   <si>
     <t xml:space="preserve">توزیع و فروش انواع سیم کابل کابلشو و متعلقات 1405</t>
   </si>
   <si>
     <t xml:space="preserve">کنتاکتور هیوندای hgc 32</t>
   </si>
   <si>
     <t xml:space="preserve">کنتاکتور هیوندای hgc9b</t>
   </si>
   <si>
-    <t xml:space="preserve">مرکز فروش انواع فن تابلویی 12*12 ولتاژ 220</t>
+    <t xml:space="preserve">تامین کننده تجهیزات نور و روشنایی 1405</t>
   </si>
   <si>
     <t xml:space="preserve">درایو GD350A درایو (اینورتر) invt اینوت سه فاز، توان 7.5 کیلووات کاربری پیشرفته سنگین و 11 کیلووات کاربری سبک مدلGD350A-7R5G/011P-4</t>
   </si>
   <si>
     <t xml:space="preserve">درایو میکرو iC2 دانفوس Danfoss iC2-Micro Drive</t>
   </si>
   <si>
     <t xml:space="preserve">درایو دانفوس iC7 دانفوس Danfoss iC7-Automation</t>
   </si>
   <si>
     <t xml:space="preserve">درایو (اینورتر) invt اینوت سه فاز، توان 37 کیلووات کاربری سنگین و 45 کیلووات سبک GD200A-037G/045P-4</t>
   </si>
   <si>
     <t xml:space="preserve">نمایندگی اینورتر اینوت در لاله زار</t>
   </si>
   <si>
     <t xml:space="preserve">درایو دانفوس 5.5 کیلووات</t>
   </si>
   <si>
     <t xml:space="preserve">درایو دانفوس fc101</t>
   </si>
   <si>
     <t xml:space="preserve">درایو دانفوس fc302</t>
   </si>
@@ -786,63 +786,63 @@
   <si>
     <t xml:space="preserve">قیمت درایو اینوت gd20</t>
   </si>
   <si>
     <t xml:space="preserve">درایو اینوت gd10</t>
   </si>
   <si>
     <t xml:space="preserve">درایو اینوت gd200a</t>
   </si>
   <si>
     <t xml:space="preserve">درایو اینوت gd200</t>
   </si>
   <si>
     <t xml:space="preserve">درایو (اینورتر) invt اینوت تکفاز به تکفاز توان 0.75 کیلووات کاربری سنگین GD20-0R7G-SS2</t>
   </si>
   <si>
     <t xml:space="preserve">اینورتر دانفوس iC2-Micro</t>
   </si>
   <si>
     <t xml:space="preserve">درایو GD350A درایو (اینورتر) invt اینوت سه فاز، توان 110 کیلووات کاربری پیشرفته سنگین و 132 کیلووات کاربری سبک مدل GD350A-110G/132P-4</t>
   </si>
   <si>
     <t xml:space="preserve">درایو GD350A درایو (اینورتر) invt اینوت سه فاز، توان 15 کیلووات کاربری پیشرفته سنگین و 18.5 کیلووات کاربری سبک مدل GD350A-015G/018P-4</t>
   </si>
   <si>
-    <t xml:space="preserve">درایو ( اینورتر ) ویچی Veichi درایو اینورتر سه فاز توان 200 کیلو وات مدل AC310-T3-200G-L</t>
+    <t xml:space="preserve">تامین کننده درایو دانفوس اینورتر دانفوس 1405</t>
   </si>
   <si>
     <t xml:space="preserve">قیمت کنتاکتور اشنایدر d95</t>
   </si>
   <si>
     <t xml:space="preserve">درایو (اینورتر) invt اینوت سه فاز، توان 185 کیلووات کاربری سنگین و 200 کیلووات سبک GD200A-185G/200P-4</t>
   </si>
   <si>
-    <t xml:space="preserve">درایو ( اینورتر ) ویچی Veichi درایو اینورتر سه فاز توان 160 کیلو وات مدل AC310-T3-160G-L</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">درایو ( اینورتر ) ویچی Veichi درایو اینورتر سه فاز توان 132 کیلو وات مدل AC310-T3-132G-L</t>
+    <t xml:space="preserve">تامین کننده لوازم تابلو برق خانگی 1405</t>
+  </si>
+  <si>
+    <t xml:space="preserve">تامین کننده لوازم برق صنعتی 1405</t>
   </si>
   <si>
     <t xml:space="preserve">درایو (اینورتر) invt اینوت سه فاز، توان 250 کیلووات کاربری سنگین و 280 کیلووات سبک GD200A-250G/280P-4</t>
   </si>
   <si>
     <t xml:space="preserve">قیمت کنتاکتور اشنایدر d32</t>
   </si>
   <si>
     <t xml:space="preserve">شینه ارت مسی 6 پیچ</t>
   </si>
   <si>
     <t xml:space="preserve">نمایندگی اشنایدر الکتریک تهران</t>
   </si>
   <si>
     <t xml:space="preserve">قیمت کنتاکتور اشنایدر 32 امپر</t>
   </si>
   <si>
     <t xml:space="preserve">شینه نول مسی 4 پیچ</t>
   </si>
   <si>
     <t xml:space="preserve">نمایندگی اشنایدر لاله زار</t>
   </si>
   <si>
     <t xml:space="preserve">کنتاکتور اشنایدر d32</t>
   </si>
@@ -855,126 +855,132 @@
   <si>
     <t xml:space="preserve">شینه نول مسی 10 پیچ</t>
   </si>
   <si>
     <t xml:space="preserve">کلید اتوماتیک اشنایدر</t>
   </si>
   <si>
     <t xml:space="preserve">کنتاکتور اشنایدر d18</t>
   </si>
   <si>
     <t xml:space="preserve">شینه نول مسی 8 پیچ</t>
   </si>
   <si>
     <t xml:space="preserve">کنتاکتور اشنایدر d40</t>
   </si>
   <si>
     <t xml:space="preserve">قیمت کلید اتوماتیک اشنایدر</t>
   </si>
   <si>
     <t xml:space="preserve">شینه نول مسی 6 پیچ</t>
   </si>
   <si>
     <t xml:space="preserve">شینه ارت 8 پیچ</t>
   </si>
   <si>
-    <t xml:space="preserve">درایو ( اینورتر ) ویچی Veichi درایو اینورتر سه فاز توان 110 کیلو وات مدل AC310-T3-110G-L</t>
+    <t xml:space="preserve">تامین کننده شینه ارت و نول 1405</t>
   </si>
   <si>
     <t xml:space="preserve">کنتاکتور اشنایدر d12</t>
   </si>
   <si>
-    <t xml:space="preserve">درایو ( اینورتر ) ویچی Veichi درایو اینورتر سه فاز توان 90 کیلو وات مدل AC310-T3-090G-L</t>
+    <t xml:space="preserve">توزیع شینه فانتزی ارت و نول 1405</t>
   </si>
   <si>
     <t xml:space="preserve">درایو 160 کیلووات GD270 درایو (اینورتر) invt اینوت سه فاز توان 160 کیلووات GD270-160-4 درایو تخصصی پمپ و فن</t>
   </si>
   <si>
     <t xml:space="preserve">شینه نول 8 پیچ</t>
   </si>
   <si>
     <t xml:space="preserve">شینه نول 6 پیچ</t>
   </si>
   <si>
-    <t xml:space="preserve">نمایندگی درایو زیمنس v20</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">درایو ( اینورتر ) ویچی Veichi درایو اینورتر سه فاز توان 75 کیلو وات مدل AC310-T3-075G-L</t>
+    <t xml:space="preserve">تامین کننده انواع جک پنوماتیک 1405</t>
+  </si>
+  <si>
+    <t xml:space="preserve">تامین کننده شینه مینیاتوری یا شانه فیوز 1405</t>
   </si>
   <si>
     <t xml:space="preserve">درایو GD350A درایو (اینورتر) invt اینوت سه فاز، توان 90 کیلووات کاربری پیشرفته سنگین و 110 کیلووات کاربری سبک GD350A-090G/110P-4</t>
   </si>
   <si>
     <t xml:space="preserve">درایو (اینورتر) invt اینوت سه فاز، توان 280 کیلووات کاربری سنگین و 315 کیلووات سبک GD200A-280G/315P-4</t>
   </si>
   <si>
-    <t xml:space="preserve">قیمت درایو زیمنس v20</t>
+    <t xml:space="preserve">تامین کننده ریل مینیاتوری و تابلو برق 1405</t>
   </si>
   <si>
     <t xml:space="preserve">درایو زیمنس v20</t>
   </si>
   <si>
-    <t xml:space="preserve">زیمنس v20</t>
-[...8 lines deleted...]
-    <t xml:space="preserve">درایو زیمنس v20 </t>
+    <t xml:space="preserve">تامین کننده سیم و کابل برق ساختمان 1405</t>
+  </si>
+  <si>
+    <t xml:space="preserve">تامین کننده انواع پروژکتور و چراغ 1405</t>
+  </si>
+  <si>
+    <t xml:space="preserve">تامین کننده ملزومات الکتریکی و صنعتی 1405</t>
+  </si>
+  <si>
+    <t xml:space="preserve">تامین سیم برق خانگی ، لامپ ، کابل ، فیوز 1405</t>
+  </si>
+  <si>
+    <t xml:space="preserve">تامین کننده درایو اینورتر اینوت 1405</t>
   </si>
   <si>
     <t xml:space="preserve">درایو زیمنس مدل v20</t>
   </si>
   <si>
-    <t xml:space="preserve">نمایندگی اینورتر زیمنس v20</t>
-[...17 lines deleted...]
-    <t xml:space="preserve">قیمت اینورتر زیمنس v20 </t>
+    <t xml:space="preserve">تامین کننده انواع روکش حرارتی 1405</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> تامین کننده انواع اینورتر دانفوس 1405</t>
+  </si>
+  <si>
+    <t xml:space="preserve">تامین کننده سرسیم وایرشو و کابلشو 1405</t>
+  </si>
+  <si>
+    <t xml:space="preserve">تامین کننده انواع ریسه و شلنگ نوری 1405</t>
+  </si>
+  <si>
+    <t xml:space="preserve">تامین کننده انواع لامپ از برندهای معتبر 1405</t>
+  </si>
+  <si>
+    <t xml:space="preserve">تامین کننده انواع خازن و رگلاتور 1405</t>
+  </si>
+  <si>
+    <t xml:space="preserve">تامین کننده تجهیزات جانبی برق صنعتی 1405</t>
+  </si>
+  <si>
+    <t xml:space="preserve">تامین کننده کلید اتوماتیک هیوندای 1405</t>
   </si>
   <si>
     <t xml:space="preserve">فروش درایو تکفاز ( اینورتر تکفاز ) مناسب راه اندازی موتور تکفاز و سه فاز</t>
   </si>
   <si>
-    <t xml:space="preserve">فروش کارت شبکه زیمنس با کد 6ES7-341-1CH02-0AE0</t>
+    <t xml:space="preserve">تامین کننده انواع بست کمربندی 1405</t>
   </si>
   <si>
     <t xml:space="preserve">سرسیم و وایرشو با کیفیت و قیمت رقابتی فروش عمده و بسته های صد عددی</t>
   </si>
   <si>
     <t xml:space="preserve">توزیع و فروش انواع گلند پلاستیکی</t>
   </si>
   <si>
     <t xml:space="preserve">توزیع و فروش انواع روکش حرارتی</t>
   </si>
   <si>
     <t xml:space="preserve">فروش و تامین انواع دیزل ژنراتور</t>
   </si>
   <si>
     <t xml:space="preserve">درایو تکفاز دانفوس لاله زار جنوبی تهران نمایندگی فروش</t>
   </si>
   <si>
     <t xml:space="preserve">دیزل ژنراتور صنعتی کم ‌مصرف کامینز و ولوو</t>
   </si>
   <si>
     <t xml:space="preserve">نمایندگی دانفوس در لاله زار جنوبی تهران درایو دانفوس</t>
   </si>
   <si>
     <t xml:space="preserve">نمایندگی اینورتر دانفوس درایو دانفوس تهران ایران</t>
   </si>
@@ -1023,60 +1029,60 @@
   <si>
     <t xml:space="preserve">اینورتر 1000 وات مبدل برق خودرو به برق شهری</t>
   </si>
   <si>
     <t xml:space="preserve"> پنل درایو دانفوس گرافیکال نامریکال</t>
   </si>
   <si>
     <t xml:space="preserve">فروش درایو اینورتر دانفوس سافت استارتر اوکام برقگیر و رله فنوکس</t>
   </si>
   <si>
     <t xml:space="preserve">دانفوس اوکام فنوکس درایو اشنایدر و شمش رابط</t>
   </si>
   <si>
     <t xml:space="preserve">واردات و فروش انواع سرسیم وایرشو مسی و روکش حرارتی</t>
   </si>
   <si>
     <t xml:space="preserve">نمایندگی فروش انواع سافت استارتر اوکام Aucom</t>
   </si>
   <si>
     <t xml:space="preserve">درایو (اینورتر) invt اینوت سه فاز، توان 4 کیلووات کاربری سنگین GD20-004G-4</t>
   </si>
   <si>
     <t xml:space="preserve">درایو (اینورتر) invt اینوت سه فاز، توان 2.2 کیلووات کاربری سنگین GD20-2R2G-4</t>
   </si>
   <si>
-    <t xml:space="preserve">درایو (اینورتر) کنترل دور موتور invt اینوت سه فاز، توان 7.5 کیلووات کاربری سنگین GD20-7R5G-4</t>
-[...8 lines deleted...]
-    <t xml:space="preserve">درایو (اینورتر) invt اینوت سه فاز توان 90 کیلووات GD270-090-4 درایو تخصصی پمپ و فن</t>
+    <t xml:space="preserve">تامین کننده برقگیر فنوکس 1405</t>
+  </si>
+  <si>
+    <t xml:space="preserve">تامین کننده سافت استارتر اوکام 1405</t>
+  </si>
+  <si>
+    <t xml:space="preserve">تامین کننده درایو اینورتر دانفوس 1405</t>
+  </si>
+  <si>
+    <t xml:space="preserve">تامین کننده انواع کالا و دستگاه صنعتی 1405</t>
   </si>
   <si>
     <t xml:space="preserve">درایو (اینورتر) invt اینوت تکفاز به تکفاز توان 0.4 کیلووات کاربری سنگین GD20-0R4G-SS2</t>
   </si>
   <si>
     <t xml:space="preserve">درایو (اینورتر) invt اینوت سه فاز، توان 75 کیلووات کاربری پیشرفته سنگین و 90 کیلووات کاربری سبک GD350A-075G/090P-</t>
   </si>
   <si>
     <t xml:space="preserve">درایو (اینورتر) invt اینوت سه فاز، توان 45 کیلووات کاربری پیشرفته سنگین و 55 کیلووات کاربری سبک مدلGD350A-045G/055P-4</t>
   </si>
   <si>
     <t xml:space="preserve">درایو GD350A درایو (اینورتر) invt اینوت سه فاز، توان 11 کیلووات کاربری پیشرفته سنگین GD350A-011G/015P-4</t>
   </si>
   <si>
     <t xml:space="preserve">درایو اتوماسیون iC7 دانفوس Danfoss iC7-Automation</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11"/>
@@ -4502,612 +4508,612 @@
     </row>
     <row r="308">
       <c r="A308" t="s">
         <v>295</v>
       </c>
       <c r="B308" t="s">
         <v>4</v>
       </c>
       <c r="C308" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="309">
       <c r="A309" t="s">
         <v>296</v>
       </c>
       <c r="B309" t="s">
         <v>4</v>
       </c>
       <c r="C309" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="310">
       <c r="A310" t="s">
-        <v>292</v>
+        <v>297</v>
       </c>
       <c r="B310" t="s">
         <v>4</v>
       </c>
       <c r="C310" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="311">
       <c r="A311" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="B311" t="s">
         <v>4</v>
       </c>
       <c r="C311" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="312">
       <c r="A312" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="B312" t="s">
         <v>4</v>
       </c>
       <c r="C312" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="313">
       <c r="A313" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="B313" t="s">
         <v>4</v>
       </c>
       <c r="C313" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="314">
       <c r="A314" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="B314" t="s">
         <v>4</v>
       </c>
       <c r="C314" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="315">
       <c r="A315" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="B315" t="s">
         <v>4</v>
       </c>
       <c r="C315" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="316">
       <c r="A316" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
       <c r="B316" t="s">
         <v>4</v>
       </c>
       <c r="C316" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="317">
       <c r="A317" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="B317" t="s">
         <v>4</v>
       </c>
       <c r="C317" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="318">
       <c r="A318" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="B318" t="s">
         <v>4</v>
       </c>
       <c r="C318" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="319">
       <c r="A319" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
       <c r="B319" t="s">
         <v>4</v>
       </c>
       <c r="C319" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="320">
       <c r="A320" t="s">
-        <v>302</v>
+        <v>307</v>
       </c>
       <c r="B320" t="s">
         <v>4</v>
       </c>
       <c r="C320" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="321">
       <c r="A321" t="s">
-        <v>306</v>
+        <v>308</v>
       </c>
       <c r="B321" t="s">
         <v>4</v>
       </c>
       <c r="C321" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="322">
       <c r="A322" t="s">
-        <v>307</v>
+        <v>309</v>
       </c>
       <c r="B322" t="s">
         <v>4</v>
       </c>
       <c r="C322" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="323">
       <c r="A323" t="s">
-        <v>308</v>
+        <v>310</v>
       </c>
       <c r="B323" t="s">
         <v>4</v>
       </c>
       <c r="C323" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="324">
       <c r="A324" t="s">
-        <v>309</v>
+        <v>311</v>
       </c>
       <c r="B324" t="s">
         <v>4</v>
       </c>
       <c r="C324" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="325">
       <c r="A325" t="s">
-        <v>310</v>
+        <v>312</v>
       </c>
       <c r="B325" t="s">
         <v>4</v>
       </c>
       <c r="C325" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="326">
       <c r="A326" t="s">
-        <v>311</v>
+        <v>313</v>
       </c>
       <c r="B326" t="s">
         <v>4</v>
       </c>
       <c r="C326" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="327">
       <c r="A327" t="s">
-        <v>312</v>
+        <v>314</v>
       </c>
       <c r="B327" t="s">
         <v>4</v>
       </c>
       <c r="C327" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="328">
       <c r="A328" t="s">
-        <v>313</v>
+        <v>315</v>
       </c>
       <c r="B328" t="s">
         <v>4</v>
       </c>
       <c r="C328" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="329">
       <c r="A329" t="s">
-        <v>314</v>
+        <v>316</v>
       </c>
       <c r="B329" t="s">
         <v>4</v>
       </c>
       <c r="C329" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="330">
       <c r="A330" t="s">
-        <v>315</v>
+        <v>317</v>
       </c>
       <c r="B330" t="s">
         <v>4</v>
       </c>
       <c r="C330" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="331">
       <c r="A331" t="s">
-        <v>316</v>
+        <v>318</v>
       </c>
       <c r="B331" t="s">
         <v>4</v>
       </c>
       <c r="C331" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="332">
       <c r="A332" t="s">
-        <v>317</v>
+        <v>319</v>
       </c>
       <c r="B332" t="s">
         <v>4</v>
       </c>
       <c r="C332" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="333">
       <c r="A333" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="B333" t="s">
         <v>4</v>
       </c>
       <c r="C333" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="334">
       <c r="A334" t="s">
-        <v>319</v>
+        <v>321</v>
       </c>
       <c r="B334" t="s">
         <v>4</v>
       </c>
       <c r="C334" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="335">
       <c r="A335" t="s">
-        <v>320</v>
+        <v>322</v>
       </c>
       <c r="B335" t="s">
         <v>4</v>
       </c>
       <c r="C335" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="336">
       <c r="A336" t="s">
-        <v>321</v>
+        <v>323</v>
       </c>
       <c r="B336" t="s">
         <v>4</v>
       </c>
       <c r="C336" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="337">
       <c r="A337" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
       <c r="B337" t="s">
         <v>4</v>
       </c>
       <c r="C337" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="338">
       <c r="A338" t="s">
-        <v>323</v>
+        <v>325</v>
       </c>
       <c r="B338" t="s">
         <v>4</v>
       </c>
       <c r="C338" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="339">
       <c r="A339" t="s">
-        <v>324</v>
+        <v>326</v>
       </c>
       <c r="B339" t="s">
         <v>4</v>
       </c>
       <c r="C339" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="340">
       <c r="A340" t="s">
-        <v>325</v>
+        <v>327</v>
       </c>
       <c r="B340" t="s">
         <v>4</v>
       </c>
       <c r="C340" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="341">
       <c r="A341" t="s">
-        <v>326</v>
+        <v>328</v>
       </c>
       <c r="B341" t="s">
         <v>4</v>
       </c>
       <c r="C341" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="342">
       <c r="A342" t="s">
-        <v>327</v>
+        <v>329</v>
       </c>
       <c r="B342" t="s">
         <v>4</v>
       </c>
       <c r="C342" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="343">
       <c r="A343" t="s">
-        <v>328</v>
+        <v>330</v>
       </c>
       <c r="B343" t="s">
         <v>4</v>
       </c>
       <c r="C343" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="344">
       <c r="A344" t="s">
-        <v>329</v>
+        <v>331</v>
       </c>
       <c r="B344" t="s">
         <v>4</v>
       </c>
       <c r="C344" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="345">
       <c r="A345" t="s">
-        <v>330</v>
+        <v>332</v>
       </c>
       <c r="B345" t="s">
         <v>4</v>
       </c>
       <c r="C345" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="346">
       <c r="A346" t="s">
-        <v>331</v>
+        <v>333</v>
       </c>
       <c r="B346" t="s">
         <v>4</v>
       </c>
       <c r="C346" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="347">
       <c r="A347" t="s">
-        <v>332</v>
+        <v>334</v>
       </c>
       <c r="B347" t="s">
         <v>4</v>
       </c>
       <c r="C347" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="348">
       <c r="A348" t="s">
-        <v>333</v>
+        <v>335</v>
       </c>
       <c r="B348" t="s">
         <v>4</v>
       </c>
       <c r="C348" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="349">
       <c r="A349" t="s">
-        <v>334</v>
+        <v>336</v>
       </c>
       <c r="B349" t="s">
         <v>4</v>
       </c>
       <c r="C349" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="350">
       <c r="A350" t="s">
-        <v>335</v>
+        <v>337</v>
       </c>
       <c r="B350" t="s">
         <v>4</v>
       </c>
       <c r="C350" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="351">
       <c r="A351" t="s">
-        <v>336</v>
+        <v>338</v>
       </c>
       <c r="B351" t="s">
         <v>4</v>
       </c>
       <c r="C351" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="352">
       <c r="A352" t="s">
-        <v>337</v>
+        <v>339</v>
       </c>
       <c r="B352" t="s">
         <v>4</v>
       </c>
       <c r="C352" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="353">
       <c r="A353" t="s">
-        <v>338</v>
+        <v>340</v>
       </c>
       <c r="B353" t="s">
         <v>4</v>
       </c>
       <c r="C353" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="354">
       <c r="A354" t="s">
-        <v>339</v>
+        <v>341</v>
       </c>
       <c r="B354" t="s">
         <v>4</v>
       </c>
       <c r="C354" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="355">
       <c r="A355" t="s">
-        <v>340</v>
+        <v>342</v>
       </c>
       <c r="B355" t="s">
         <v>4</v>
       </c>
       <c r="C355" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="356">
       <c r="A356" t="s">
-        <v>341</v>
+        <v>343</v>
       </c>
       <c r="B356" t="s">
         <v>4</v>
       </c>
       <c r="C356" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="357">
       <c r="A357" t="s">
-        <v>342</v>
+        <v>344</v>
       </c>
       <c r="B357" t="s">
         <v>4</v>
       </c>
       <c r="C357" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="358">
       <c r="A358" t="s">
-        <v>343</v>
+        <v>345</v>
       </c>
       <c r="B358" t="s">
         <v>4</v>
       </c>
       <c r="C358" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="359">
       <c r="A359" t="s">
-        <v>344</v>
+        <v>346</v>
       </c>
       <c r="B359" t="s">
         <v>4</v>
       </c>
       <c r="C359" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="360">
       <c r="A360" t="s">
-        <v>345</v>
+        <v>347</v>
       </c>
       <c r="B360" t="s">
         <v>4</v>
       </c>
       <c r="C360" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="361">
       <c r="A361" t="s">
-        <v>346</v>
+        <v>348</v>
       </c>
       <c r="B361" t="s">
         <v>4</v>
       </c>
       <c r="C361" t="s">
         <v>4</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ScaleCrop>false</ScaleCrop>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <Application>NPOI</Application>
   <DocSecurity>0</DocSecurity>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>