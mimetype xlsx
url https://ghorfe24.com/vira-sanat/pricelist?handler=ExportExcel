--- v0 (2025-12-05)
+++ v1 (2026-06-09)
@@ -7,51 +7,51 @@
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <workbookPr autoCompressPictures="1"/>
   <bookViews>
     <workbookView tabRatio="600"/>
   </bookViews>
   <sheets>
     <sheet name="ویرا الکتریک تهیه و توزیع انواع" sheetId="1" r:id="rId3"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1047" uniqueCount="333">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1083" uniqueCount="346">
   <si>
     <t xml:space="preserve">نام محصول</t>
   </si>
   <si>
     <t xml:space="preserve">قیمت عمده فروشی</t>
   </si>
   <si>
     <t xml:space="preserve">قیمت خرده فروشی</t>
   </si>
   <si>
     <t xml:space="preserve">فروش کلید اتوماتیک کامپکت قابل تنظیم الکترونیکی 1000 آمپر هیوندای</t>
   </si>
   <si>
     <t xml:space="preserve">0 تومان</t>
   </si>
   <si>
     <t xml:space="preserve">نماینده فروش کنتاکتور هیوندای ( هیوندا )</t>
   </si>
   <si>
     <t xml:space="preserve">نماینده فروش سافت استارتر دانفوس</t>
   </si>
   <si>
     <t xml:space="preserve">نمایندگی اینورتر و سافت استارتر دانفوس دانمارک</t>
   </si>
   <si>
@@ -63,51 +63,51 @@
   <si>
     <t xml:space="preserve">اینورتر و تجهیزات برق صنعتی هیوندای کره جنوبی</t>
   </si>
   <si>
     <t xml:space="preserve">درایو و سافت استارتر دانفوس دانمارک</t>
   </si>
   <si>
     <t xml:space="preserve">نماینده فروش اینورتر و سافت استارتر دانفوس دانمارک</t>
   </si>
   <si>
     <t xml:space="preserve">طریقه ریست کردن درایو ( اینورتر ) دانفوس</t>
   </si>
   <si>
     <t xml:space="preserve">اینورتر آکوا دانفوس</t>
   </si>
   <si>
     <t xml:space="preserve">سافت استارتر دیجیتال دانفوس</t>
   </si>
   <si>
     <t xml:space="preserve">اینورتر مدل مایکرو دانفوس</t>
   </si>
   <si>
     <t xml:space="preserve">سافت استارتر اوکام مدل EMX4</t>
   </si>
   <si>
-    <t xml:space="preserve">چراغ سیگنال تابلویی چیست ؟</t>
+    <t xml:space="preserve">درایو 75 کیلووات GD270 درایو (اینورتر) invt اینوت سه فاز توان 75 کیلووات GD270-075-4 درایو تخصصی پمپ و فن</t>
   </si>
   <si>
     <t xml:space="preserve">مشخصات ریل مینیاتوری گالوانیزه</t>
   </si>
   <si>
     <t xml:space="preserve">تولید انواع رابط کلید اتوماتیک</t>
   </si>
   <si>
     <t xml:space="preserve">تولید و فروش شینه ارت ، نول و رابط کلید اتوماتیک</t>
   </si>
   <si>
     <t xml:space="preserve">شینه ارت و نول مسی</t>
   </si>
   <si>
     <t xml:space="preserve">کلید های کامپکت (MCCB)</t>
   </si>
   <si>
     <t xml:space="preserve">سافت استارتر MCD500</t>
   </si>
   <si>
     <t xml:space="preserve">نمایندگی اینورتر مایکرو دانفوس در ایران</t>
   </si>
   <si>
     <t xml:space="preserve">رابط ترمینال کلید اتوماتیک</t>
   </si>
@@ -165,129 +165,129 @@
   <si>
     <t xml:space="preserve">نمایندگی درایو دانفوس</t>
   </si>
   <si>
     <t xml:space="preserve">ویرا الکتریک نماینده فروش درایو دانفوس</t>
   </si>
   <si>
     <t xml:space="preserve">ویرا الکتریک نماینده فروش درایو و سافت استارتر دانفوس</t>
   </si>
   <si>
     <t xml:space="preserve">اینورتر مایکرو دانفوس دانمارک</t>
   </si>
   <si>
     <t xml:space="preserve">نماینده رسمی اینورتر دانفوس</t>
   </si>
   <si>
     <t xml:space="preserve">نمایندگی فروش سافت استارتر دانفوس </t>
   </si>
   <si>
     <t xml:space="preserve">نمایندگی رسمی درایو دانفوس</t>
   </si>
   <si>
     <t xml:space="preserve">درایو دانفوس FC051</t>
   </si>
   <si>
-    <t xml:space="preserve">پایه ریل مینیاتوری</t>
+    <t xml:space="preserve">اینورتر اینوت 5/5 کیلووات GD27 درایو (اینورتر) invt اینوت سه فاز توان 5.5 مدل GD27-5R5G-4-B کاربری فوق سنگین</t>
   </si>
   <si>
     <t xml:space="preserve">اینورتر آکوا دانفوس دانمارک</t>
   </si>
   <si>
     <t xml:space="preserve">نمایندگی درایو دانفوس در لاله زار</t>
   </si>
   <si>
     <t xml:space="preserve">تجهیزات برق صنعتی و اتوماسیون</t>
   </si>
   <si>
     <t xml:space="preserve">کاربرد درایوهای دانفوس دانمارک در صنعت</t>
   </si>
   <si>
     <t xml:space="preserve">کاربرد ریل مینیاتوری</t>
   </si>
   <si>
-    <t xml:space="preserve">صنعت برق و مس</t>
+    <t xml:space="preserve">درایو 30 کیلووات GD270 درایو (اینورتر) invt اینوت سه فاز توان 30 کیلووات GD270-030-4 درایو تخصصی پمپ و فن</t>
   </si>
   <si>
     <t xml:space="preserve">کاربرد درایو اینورتر دانفوس در صنایع مختلف</t>
   </si>
   <si>
     <t xml:space="preserve">کاربرد موتور الکتریکی در صنایع مختلف</t>
   </si>
   <si>
     <t xml:space="preserve">کد انتخاب سافت استارتر اوکام</t>
   </si>
   <si>
     <t xml:space="preserve">درایو دانفوس fc51</t>
   </si>
   <si>
     <t xml:space="preserve">ویژگی های درایو دانفوس</t>
   </si>
   <si>
     <t xml:space="preserve">درایو دانفوس در صنعت سیمان</t>
   </si>
   <si>
     <t xml:space="preserve">نمایندگی درایو دانفوس لاله زار</t>
   </si>
   <si>
     <t xml:space="preserve">درایو اینوت</t>
   </si>
   <si>
     <t xml:space="preserve">اینورتر اینوت gd200a</t>
   </si>
   <si>
-    <t xml:space="preserve">شینه نول مسی</t>
+    <t xml:space="preserve">اینورتر اینوت 1/5 کیلووات GD27 درایو (اینورتر) invt اینوت تکفاز به سه فاز توان 1.5 کیلووات GD27-1R5G-S2-B کاربری فوق سنگین</t>
   </si>
   <si>
     <t xml:space="preserve">نمایندگی درایو invt در ایران</t>
   </si>
   <si>
     <t xml:space="preserve">برقگیر فنوکس Fanox</t>
   </si>
   <si>
     <t xml:space="preserve">نمایندگی اینورتر اینوت</t>
   </si>
   <si>
     <t xml:space="preserve">سافت استارتر اوکام Aucom</t>
   </si>
   <si>
     <t xml:space="preserve">نمایندگی اینورتر اینوت invt</t>
   </si>
   <si>
     <t xml:space="preserve">فروش انواع سرسیم وایرشو</t>
   </si>
   <si>
-    <t xml:space="preserve">مرکز فروش تخصصی انواع درایو و سافت استارتر</t>
+    <t xml:space="preserve">درایو GD350A درایو (اینورتر) invt اینوت سه فاز، توان 2.2 کیلووات کاربری پیشرفته سنگین GD350A-2R2G/003P-4</t>
   </si>
   <si>
     <t xml:space="preserve">درایو دانفوس Danfoss</t>
   </si>
   <si>
     <t xml:space="preserve">سافت استارتر اوکام Aucom و کاربرد آن</t>
   </si>
   <si>
-    <t xml:space="preserve">فروش انواع ترمینال رعد ترمینال ریلی رعد</t>
+    <t xml:space="preserve">درایو GD350A درایو (اینورتر) invt اینوت سه فاز، توان 18.5 کیلووات کاربری پیشرفته سنگین و 22 کیلووات کاربری سبک مدل GD350A-018G/022P-4</t>
   </si>
   <si>
     <t xml:space="preserve">قیمت کلید اتوماتیک 250 آمپر هیوندای</t>
   </si>
   <si>
     <t xml:space="preserve">کلید اتوماتیک هیوندای 100 آمپر</t>
   </si>
   <si>
     <t xml:space="preserve">کلید اتوماتیک هیوندای</t>
   </si>
   <si>
     <t xml:space="preserve">نمایندگی کلید اتوماتیک هیوندای</t>
   </si>
   <si>
     <t xml:space="preserve">شمش رابط کلید اتوماتیک</t>
   </si>
   <si>
     <t xml:space="preserve">شمش کمکی کلید اتوماتیک</t>
   </si>
   <si>
     <t xml:space="preserve">شینه کمکی کلید اتوماتیک</t>
   </si>
   <si>
     <t xml:space="preserve">رابط کلید اتوماتیک</t>
   </si>
@@ -393,81 +393,81 @@
   <si>
     <t xml:space="preserve">کلید اتوماتیک 40 آمپر هیوندای</t>
   </si>
   <si>
     <t xml:space="preserve">کلید اتوماتیک 400 آمپر هیوندای</t>
   </si>
   <si>
     <t xml:space="preserve">قیمت کلید اتوماتیک 400 آمپر هیوندای</t>
   </si>
   <si>
     <t xml:space="preserve">کلید اتوماتیک 630 آمپر هیوندای</t>
   </si>
   <si>
     <t xml:space="preserve">قیمت کلید اتوماتیک 630 آمپر هیوندای</t>
   </si>
   <si>
     <t xml:space="preserve">کنتاکتور 9 آمپر هیوندای</t>
   </si>
   <si>
     <t xml:space="preserve">درایو اینوت gd270</t>
   </si>
   <si>
     <t xml:space="preserve">کنتاکتور هیوندای 9 آمپر</t>
   </si>
   <si>
-    <t xml:space="preserve">کلید اتوماتیک 800 آمپر پارس فانال</t>
+    <t xml:space="preserve">درایو 110 کیلووات GD270 درایو (اینورتر) invt اینوت سه فاز توان 110 کیلووات GD270-110-4 درایو تخصصی پمپ و فن</t>
   </si>
   <si>
     <t xml:space="preserve">درایو اینوت gd20</t>
   </si>
   <si>
     <t xml:space="preserve">کنتاکتور 80 آمپر هیوندای</t>
   </si>
   <si>
     <t xml:space="preserve">قیمت درایو اینوت gd200a</t>
   </si>
   <si>
     <t xml:space="preserve">قیمت کنتاکتور 80 آمپر هیوندای</t>
   </si>
   <si>
     <t xml:space="preserve">کنتاکتور 85 آمپر هیوندای</t>
   </si>
   <si>
     <t xml:space="preserve">کنتاکتور 75 آمپر هیوندای</t>
   </si>
   <si>
     <t xml:space="preserve">کنتاکتور 63 آمپر هیوندای</t>
   </si>
   <si>
     <t xml:space="preserve">کنتاکتور 630 آمپر هیوندای</t>
   </si>
   <si>
     <t xml:space="preserve">قیمت کنتاکتور 65 آمپر هیوندای</t>
   </si>
   <si>
-    <t xml:space="preserve">قیمت کلید اتوماتیک ۱۶۰ آمپر پارس فانال</t>
+    <t xml:space="preserve">درایو 22 کیلووات GD270 درایو (اینورتر) invt اینوت سه فاز توان 22 کیلووات GD270-022-4 درایو تخصصی پمپ و فن</t>
   </si>
   <si>
     <t xml:space="preserve">کنتاکتور 65 آمپر هیوندای</t>
   </si>
   <si>
     <t xml:space="preserve">قیمت درایو اینوت gd270</t>
   </si>
   <si>
     <t xml:space="preserve">کنتاکتور هیوندای 65</t>
   </si>
   <si>
     <t xml:space="preserve">کنتاکتور 50 آمپر هیوندای</t>
   </si>
   <si>
     <t xml:space="preserve">قیمت کنتاکتور 50 آمپر هیوندای</t>
   </si>
   <si>
     <t xml:space="preserve">کنتاکتور هیوندای 50 آمپر</t>
   </si>
   <si>
     <t xml:space="preserve">کنتاکتور 400 آمپر هیوندای</t>
   </si>
   <si>
     <t xml:space="preserve">قیمت کنتاکتور 400 آمپر هیوندای</t>
   </si>
@@ -576,60 +576,60 @@
   <si>
     <t xml:space="preserve">کنتاکتور هیوندای hyundai</t>
   </si>
   <si>
     <t xml:space="preserve">کنتاکتور هیوندای hgc22b</t>
   </si>
   <si>
     <t xml:space="preserve">کنتاکتور هیوندای hgc25</t>
   </si>
   <si>
     <t xml:space="preserve">کنتاکتور هیوندای himc 18</t>
   </si>
   <si>
     <t xml:space="preserve">کنتاکتور هیوندای hgc12</t>
   </si>
   <si>
     <t xml:space="preserve">کنتاکتور هیوندای hgc 32</t>
   </si>
   <si>
     <t xml:space="preserve">کنتاکتور هیوندای hgc9b</t>
   </si>
   <si>
     <t xml:space="preserve">کنتاکتور هیوندای himc</t>
   </si>
   <si>
-    <t xml:space="preserve">کنتاکتور هیوندای hgc 9</t>
-[...8 lines deleted...]
-    <t xml:space="preserve">قیمت کنتاکتور d25 هیوندای</t>
+    <t xml:space="preserve">درایو GD350A درایو (اینورتر) invt اینوت سه فاز، توان 7.5 کیلووات کاربری پیشرفته سنگین و 11 کیلووات کاربری سبک مدلGD350A-7R5G/011P-4</t>
+  </si>
+  <si>
+    <t xml:space="preserve">درایو میکرو iC2 دانفوس Danfoss iC2-Micro Drive</t>
+  </si>
+  <si>
+    <t xml:space="preserve">درایو دانفوس iC7 دانفوس Danfoss iC7-Automation</t>
+  </si>
+  <si>
+    <t xml:space="preserve">درایو (اینورتر) invt اینوت سه فاز، توان 37 کیلووات کاربری سنگین و 45 کیلووات سبک GD200A-037G/045P-4</t>
   </si>
   <si>
     <t xml:space="preserve">نمایندگی اینورتر اینوت در لاله زار</t>
   </si>
   <si>
     <t xml:space="preserve">درایو دانفوس 5.5 کیلووات</t>
   </si>
   <si>
     <t xml:space="preserve">درایو دانفوس fc101</t>
   </si>
   <si>
     <t xml:space="preserve">درایو دانفوس fc302</t>
   </si>
   <si>
     <t xml:space="preserve">درایو دانفوس danfoss</t>
   </si>
   <si>
     <t xml:space="preserve">درایو دانفوس مدل fc302</t>
   </si>
   <si>
     <t xml:space="preserve">کنتاکتور d25 هیوندای</t>
   </si>
   <si>
     <t xml:space="preserve">اینورتر 7.5 کیلووات اینوت</t>
   </si>
@@ -771,75 +771,78 @@
   <si>
     <t xml:space="preserve">قیمت اینورتر</t>
   </si>
   <si>
     <t xml:space="preserve">قیمت اینورتر اینوت</t>
   </si>
   <si>
     <t xml:space="preserve">اینورتر اینوت</t>
   </si>
   <si>
     <t xml:space="preserve">درایو 11 کیلو وات اینوت</t>
   </si>
   <si>
     <t xml:space="preserve">قیمت درایو اینوت gd20</t>
   </si>
   <si>
     <t xml:space="preserve">درایو اینوت gd10</t>
   </si>
   <si>
     <t xml:space="preserve">درایو اینوت gd200a</t>
   </si>
   <si>
     <t xml:space="preserve">درایو اینوت gd200</t>
   </si>
   <si>
-    <t xml:space="preserve">نمایندگی اشنایدر الکتریک</t>
-[...11 lines deleted...]
-    <t xml:space="preserve">قیمت کنتاکتور اشنایدر</t>
+    <t xml:space="preserve">درایو (اینورتر) invt اینوت تکفاز به تکفاز توان 0.75 کیلووات کاربری سنگین GD20-0R7G-SS2</t>
+  </si>
+  <si>
+    <t xml:space="preserve">اینورتر دانفوس iC2-Micro</t>
+  </si>
+  <si>
+    <t xml:space="preserve">درایو GD350A درایو (اینورتر) invt اینوت سه فاز، توان 110 کیلووات کاربری پیشرفته سنگین و 132 کیلووات کاربری سبک مدل GD350A-110G/132P-4</t>
+  </si>
+  <si>
+    <t xml:space="preserve">درایو GD350A درایو (اینورتر) invt اینوت سه فاز، توان 15 کیلووات کاربری پیشرفته سنگین و 18.5 کیلووات کاربری سبک مدل GD350A-015G/018P-4</t>
+  </si>
+  <si>
+    <t xml:space="preserve">درایو ( اینورتر ) ویچی Veichi درایو اینورتر سه فاز توان 200 کیلو وات مدل AC310-T3-200G-L</t>
   </si>
   <si>
     <t xml:space="preserve">قیمت کنتاکتور اشنایدر d95</t>
   </si>
   <si>
-    <t xml:space="preserve">نمایندگی اشنایدر الکتریک در تهران</t>
-[...5 lines deleted...]
-    <t xml:space="preserve">نمایندگی اشنایدر الکتریک لاله زار</t>
+    <t xml:space="preserve">درایو (اینورتر) invt اینوت سه فاز، توان 185 کیلووات کاربری سنگین و 200 کیلووات سبک GD200A-185G/200P-4</t>
+  </si>
+  <si>
+    <t xml:space="preserve">درایو ( اینورتر ) ویچی Veichi درایو اینورتر سه فاز توان 160 کیلو وات مدل AC310-T3-160G-L</t>
+  </si>
+  <si>
+    <t xml:space="preserve">درایو ( اینورتر ) ویچی Veichi درایو اینورتر سه فاز توان 132 کیلو وات مدل AC310-T3-132G-L</t>
+  </si>
+  <si>
+    <t xml:space="preserve">درایو (اینورتر) invt اینوت سه فاز، توان 250 کیلووات کاربری سنگین و 280 کیلووات سبک GD200A-250G/280P-4</t>
   </si>
   <si>
     <t xml:space="preserve">قیمت کنتاکتور اشنایدر d32</t>
   </si>
   <si>
     <t xml:space="preserve">شینه ارت مسی 6 پیچ</t>
   </si>
   <si>
     <t xml:space="preserve">نمایندگی اشنایدر الکتریک تهران</t>
   </si>
   <si>
     <t xml:space="preserve">قیمت کنتاکتور اشنایدر 32 امپر</t>
   </si>
   <si>
     <t xml:space="preserve">شینه نول مسی 4 پیچ</t>
   </si>
   <si>
     <t xml:space="preserve">نمایندگی اشنایدر لاله زار</t>
   </si>
   <si>
     <t xml:space="preserve">کنتاکتور اشنایدر d32</t>
   </si>
   <si>
     <t xml:space="preserve">کنتاکتور اشنایدر d25</t>
   </si>
@@ -849,90 +852,90 @@
   <si>
     <t xml:space="preserve">شینه نول مسی 10 پیچ</t>
   </si>
   <si>
     <t xml:space="preserve">کلید اتوماتیک اشنایدر</t>
   </si>
   <si>
     <t xml:space="preserve">کنتاکتور اشنایدر d18</t>
   </si>
   <si>
     <t xml:space="preserve">شینه نول مسی 8 پیچ</t>
   </si>
   <si>
     <t xml:space="preserve">کنتاکتور اشنایدر d40</t>
   </si>
   <si>
     <t xml:space="preserve">قیمت کلید اتوماتیک اشنایدر</t>
   </si>
   <si>
     <t xml:space="preserve">شینه نول مسی 6 پیچ</t>
   </si>
   <si>
     <t xml:space="preserve">شینه ارت 8 پیچ</t>
   </si>
   <si>
-    <t xml:space="preserve">قیمت کلید اتوماتیک اشنایدر 250</t>
+    <t xml:space="preserve">درایو ( اینورتر ) ویچی Veichi درایو اینورتر سه فاز توان 110 کیلو وات مدل AC310-T3-110G-L</t>
   </si>
   <si>
     <t xml:space="preserve">کنتاکتور اشنایدر d12</t>
   </si>
   <si>
-    <t xml:space="preserve">شینه ارت 6 پیچ</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">شینه ارت 4 پیچ</t>
+    <t xml:space="preserve">درایو ( اینورتر ) ویچی Veichi درایو اینورتر سه فاز توان 90 کیلو وات مدل AC310-T3-090G-L</t>
+  </si>
+  <si>
+    <t xml:space="preserve">درایو 160 کیلووات GD270 درایو (اینورتر) invt اینوت سه فاز توان 160 کیلووات GD270-160-4 درایو تخصصی پمپ و فن</t>
   </si>
   <si>
     <t xml:space="preserve">شینه نول 8 پیچ</t>
   </si>
   <si>
     <t xml:space="preserve">شینه نول 6 پیچ</t>
   </si>
   <si>
     <t xml:space="preserve">نمایندگی درایو زیمنس v20</t>
   </si>
   <si>
-    <t xml:space="preserve">نمایندگی درایو زیمنس v20 لاله زار</t>
-[...5 lines deleted...]
-    <t xml:space="preserve">نمایندگی درایو زیمنس v20 در ایران</t>
+    <t xml:space="preserve">درایو ( اینورتر ) ویچی Veichi درایو اینورتر سه فاز توان 75 کیلو وات مدل AC310-T3-075G-L</t>
+  </si>
+  <si>
+    <t xml:space="preserve">درایو GD350A درایو (اینورتر) invt اینوت سه فاز، توان 90 کیلووات کاربری پیشرفته سنگین و 110 کیلووات کاربری سبک GD350A-090G/110P-4</t>
+  </si>
+  <si>
+    <t xml:space="preserve">درایو (اینورتر) invt اینوت سه فاز، توان 280 کیلووات کاربری سنگین و 315 کیلووات سبک GD200A-280G/315P-4</t>
   </si>
   <si>
     <t xml:space="preserve">قیمت درایو زیمنس v20</t>
   </si>
   <si>
     <t xml:space="preserve">درایو زیمنس v20</t>
   </si>
   <si>
     <t xml:space="preserve">زیمنس v20</t>
   </si>
   <si>
-    <t xml:space="preserve">درایو v20</t>
+    <t xml:space="preserve">درایو 250 کیلووات GD270 درایو (اینورتر) invt اینوت سه فاز توان 250 کیلووات GD270-250-4 درایو تخصصی پمپ و فن</t>
   </si>
   <si>
     <t xml:space="preserve">قیمت درایو v20</t>
   </si>
   <si>
     <t xml:space="preserve">درایو زیمنس v20 </t>
   </si>
   <si>
     <t xml:space="preserve">درایو زیمنس مدل v20</t>
   </si>
   <si>
     <t xml:space="preserve">نمایندگی اینورتر زیمنس v20</t>
   </si>
   <si>
     <t xml:space="preserve">نمایندگی اینورتر زیمنس v20 لاله زار</t>
   </si>
   <si>
     <t xml:space="preserve">نمایندگی رسمی اینورتر زیمنس v20</t>
   </si>
   <si>
     <t xml:space="preserve">اینورتر زیمنس v20</t>
   </si>
   <si>
     <t xml:space="preserve">درایو اینورتر زیمنس v20</t>
   </si>
@@ -1002,54 +1005,90 @@
   <si>
     <t xml:space="preserve">کلید هوایی اشنایدر الکتریک 2500 آمپر  NW25H13PML2EHH</t>
   </si>
   <si>
     <t xml:space="preserve">رله فنوکس مدل Fanox SILA000C2E42EB</t>
   </si>
   <si>
     <t xml:space="preserve">برقگیر فنوکس مدل Fanox VP B+C 60 275/3+NPE </t>
   </si>
   <si>
     <t xml:space="preserve">درایو دانفوس اینورتر دانفوس 160 کیلووات مدل fc102</t>
   </si>
   <si>
     <t xml:space="preserve">درایو اشنایدر الکتریک 22 کیلووات مدل ATV61HD22N4 </t>
   </si>
   <si>
     <t xml:space="preserve">اینورتر 1000 وات مبدل برق خودرو به برق شهری</t>
   </si>
   <si>
     <t xml:space="preserve"> پنل درایو دانفوس گرافیکال نامریکال</t>
   </si>
   <si>
     <t xml:space="preserve">فروش درایو اینورتر دانفوس سافت استارتر اوکام برقگیر و رله فنوکس</t>
   </si>
   <si>
+    <t xml:space="preserve">دانفوس اوکام فنوکس درایو اشنایدر و شمش رابط</t>
+  </si>
+  <si>
     <t xml:space="preserve">واردات و فروش انواع سرسیم وایرشو مسی و روکش حرارتی</t>
   </si>
   <si>
     <t xml:space="preserve">نمایندگی فروش انواع سافت استارتر اوکام Aucom</t>
+  </si>
+  <si>
+    <t xml:space="preserve">درایو (اینورتر) invt اینوت سه فاز، توان 4 کیلووات کاربری سنگین GD20-004G-4</t>
+  </si>
+  <si>
+    <t xml:space="preserve">درایو (اینورتر) invt اینوت سه فاز، توان 2.2 کیلووات کاربری سنگین GD20-2R2G-4</t>
+  </si>
+  <si>
+    <t xml:space="preserve">درایو (اینورتر) کنترل دور موتور invt اینوت سه فاز، توان 7.5 کیلووات کاربری سنگین GD20-7R5G-4</t>
+  </si>
+  <si>
+    <t xml:space="preserve">درایو (اینورتر) invt اینوت سه فاز، توان 45 کیلووات کاربری سنگین مدلGD20-045G-4</t>
+  </si>
+  <si>
+    <t xml:space="preserve">درایو (اینورتر) invt اینوت سه فاز توان 37 کیلووات GD270-037-4 درایو تخصصی پمپ و فن</t>
+  </si>
+  <si>
+    <t xml:space="preserve">درایو (اینورتر) invt اینوت سه فاز توان 90 کیلووات GD270-090-4 درایو تخصصی پمپ و فن</t>
+  </si>
+  <si>
+    <t xml:space="preserve">درایو (اینورتر) invt اینوت تکفاز به تکفاز توان 0.4 کیلووات کاربری سنگین GD20-0R4G-SS2</t>
+  </si>
+  <si>
+    <t xml:space="preserve">درایو (اینورتر) invt اینوت سه فاز، توان 75 کیلووات کاربری پیشرفته سنگین و 90 کیلووات کاربری سبک GD350A-075G/090P-</t>
+  </si>
+  <si>
+    <t xml:space="preserve">درایو (اینورتر) invt اینوت سه فاز، توان 45 کیلووات کاربری پیشرفته سنگین و 55 کیلووات کاربری سبک مدلGD350A-045G/055P-4</t>
+  </si>
+  <si>
+    <t xml:space="preserve">درایو GD350A درایو (اینورتر) invt اینوت سه فاز، توان 11 کیلووات کاربری پیشرفته سنگین GD350A-011G/015P-4</t>
+  </si>
+  <si>
+    <t xml:space="preserve">درایو اتوماسیون iC7 دانفوس Danfoss iC7-Automation</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
     </fill>
   </fills>
   <borders count="1">
@@ -4075,870 +4114,1002 @@
     </row>
     <row r="273">
       <c r="A273" t="s">
         <v>259</v>
       </c>
       <c r="B273" t="s">
         <v>4</v>
       </c>
       <c r="C273" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="274">
       <c r="A274" t="s">
         <v>260</v>
       </c>
       <c r="B274" t="s">
         <v>4</v>
       </c>
       <c r="C274" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="275">
       <c r="A275" t="s">
-        <v>259</v>
+        <v>261</v>
       </c>
       <c r="B275" t="s">
         <v>4</v>
       </c>
       <c r="C275" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="276">
       <c r="A276" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="B276" t="s">
         <v>4</v>
       </c>
       <c r="C276" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="277">
       <c r="A277" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="B277" t="s">
         <v>4</v>
       </c>
       <c r="C277" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="278">
       <c r="A278" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="B278" t="s">
         <v>4</v>
       </c>
       <c r="C278" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="279">
       <c r="A279" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="B279" t="s">
         <v>4</v>
       </c>
       <c r="C279" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="280">
       <c r="A280" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="B280" t="s">
         <v>4</v>
       </c>
       <c r="C280" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="281">
       <c r="A281" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="B281" t="s">
         <v>4</v>
       </c>
       <c r="C281" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="282">
       <c r="A282" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="B282" t="s">
         <v>4</v>
       </c>
       <c r="C282" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="283">
       <c r="A283" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="B283" t="s">
         <v>4</v>
       </c>
       <c r="C283" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="284">
       <c r="A284" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="B284" t="s">
         <v>4</v>
       </c>
       <c r="C284" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="285">
       <c r="A285" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="B285" t="s">
         <v>4</v>
       </c>
       <c r="C285" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="286">
       <c r="A286" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="B286" t="s">
         <v>4</v>
       </c>
       <c r="C286" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="287">
       <c r="A287" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="B287" t="s">
         <v>4</v>
       </c>
       <c r="C287" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="288">
       <c r="A288" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="B288" t="s">
         <v>4</v>
       </c>
       <c r="C288" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="289">
       <c r="A289" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="B289" t="s">
         <v>4</v>
       </c>
       <c r="C289" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="290">
       <c r="A290" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="B290" t="s">
         <v>4</v>
       </c>
       <c r="C290" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="291">
       <c r="A291" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="B291" t="s">
         <v>4</v>
       </c>
       <c r="C291" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="292">
       <c r="A292" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="B292" t="s">
         <v>4</v>
       </c>
       <c r="C292" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="293">
       <c r="A293" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="B293" t="s">
         <v>4</v>
       </c>
       <c r="C293" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="294">
       <c r="A294" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="B294" t="s">
         <v>4</v>
       </c>
       <c r="C294" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="295">
       <c r="A295" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="B295" t="s">
         <v>4</v>
       </c>
       <c r="C295" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="296">
       <c r="A296" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="B296" t="s">
         <v>4</v>
       </c>
       <c r="C296" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="297">
       <c r="A297" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="B297" t="s">
         <v>4</v>
       </c>
       <c r="C297" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="298">
       <c r="A298" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="B298" t="s">
         <v>4</v>
       </c>
       <c r="C298" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="299">
       <c r="A299" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="B299" t="s">
         <v>4</v>
       </c>
       <c r="C299" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="300">
       <c r="A300" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="B300" t="s">
         <v>4</v>
       </c>
       <c r="C300" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="301">
       <c r="A301" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="B301" t="s">
         <v>4</v>
       </c>
       <c r="C301" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="302">
       <c r="A302" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="B302" t="s">
         <v>4</v>
       </c>
       <c r="C302" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="303">
       <c r="A303" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="B303" t="s">
         <v>4</v>
       </c>
       <c r="C303" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="304">
       <c r="A304" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="B304" t="s">
         <v>4</v>
       </c>
       <c r="C304" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="305">
       <c r="A305" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="B305" t="s">
         <v>4</v>
       </c>
       <c r="C305" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="306">
       <c r="A306" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="B306" t="s">
         <v>4</v>
       </c>
       <c r="C306" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="307">
       <c r="A307" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="B307" t="s">
         <v>4</v>
       </c>
       <c r="C307" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="308">
       <c r="A308" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="B308" t="s">
         <v>4</v>
       </c>
       <c r="C308" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="309">
       <c r="A309" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="B309" t="s">
         <v>4</v>
       </c>
       <c r="C309" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="310">
       <c r="A310" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="B310" t="s">
         <v>4</v>
       </c>
       <c r="C310" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="311">
       <c r="A311" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="B311" t="s">
         <v>4</v>
       </c>
       <c r="C311" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="312">
       <c r="A312" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="B312" t="s">
         <v>4</v>
       </c>
       <c r="C312" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="313">
       <c r="A313" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="B313" t="s">
         <v>4</v>
       </c>
       <c r="C313" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="314">
       <c r="A314" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="B314" t="s">
         <v>4</v>
       </c>
       <c r="C314" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="315">
       <c r="A315" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="B315" t="s">
         <v>4</v>
       </c>
       <c r="C315" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="316">
       <c r="A316" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="B316" t="s">
         <v>4</v>
       </c>
       <c r="C316" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="317">
       <c r="A317" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="B317" t="s">
         <v>4</v>
       </c>
       <c r="C317" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="318">
       <c r="A318" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
       <c r="B318" t="s">
         <v>4</v>
       </c>
       <c r="C318" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="319">
       <c r="A319" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="B319" t="s">
         <v>4</v>
       </c>
       <c r="C319" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="320">
       <c r="A320" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="B320" t="s">
         <v>4</v>
       </c>
       <c r="C320" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="321">
       <c r="A321" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="B321" t="s">
         <v>4</v>
       </c>
       <c r="C321" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="322">
       <c r="A322" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
       <c r="B322" t="s">
         <v>4</v>
       </c>
       <c r="C322" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="323">
       <c r="A323" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="B323" t="s">
         <v>4</v>
       </c>
       <c r="C323" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="324">
       <c r="A324" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="B324" t="s">
         <v>4</v>
       </c>
       <c r="C324" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="325">
       <c r="A325" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
       <c r="B325" t="s">
         <v>4</v>
       </c>
       <c r="C325" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="326">
       <c r="A326" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
       <c r="B326" t="s">
         <v>4</v>
       </c>
       <c r="C326" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="327">
       <c r="A327" t="s">
-        <v>310</v>
+        <v>311</v>
       </c>
       <c r="B327" t="s">
         <v>4</v>
       </c>
       <c r="C327" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="328">
       <c r="A328" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
       <c r="B328" t="s">
         <v>4</v>
       </c>
       <c r="C328" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="329">
       <c r="A329" t="s">
-        <v>312</v>
+        <v>313</v>
       </c>
       <c r="B329" t="s">
         <v>4</v>
       </c>
       <c r="C329" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="330">
       <c r="A330" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="B330" t="s">
         <v>4</v>
       </c>
       <c r="C330" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="331">
       <c r="A331" t="s">
-        <v>314</v>
+        <v>315</v>
       </c>
       <c r="B331" t="s">
         <v>4</v>
       </c>
       <c r="C331" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="332">
       <c r="A332" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="B332" t="s">
         <v>4</v>
       </c>
       <c r="C332" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="333">
       <c r="A333" t="s">
-        <v>316</v>
+        <v>317</v>
       </c>
       <c r="B333" t="s">
         <v>4</v>
       </c>
       <c r="C333" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="334">
       <c r="A334" t="s">
-        <v>317</v>
+        <v>318</v>
       </c>
       <c r="B334" t="s">
         <v>4</v>
       </c>
       <c r="C334" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="335">
       <c r="A335" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="B335" t="s">
         <v>4</v>
       </c>
       <c r="C335" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="336">
       <c r="A336" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="B336" t="s">
         <v>4</v>
       </c>
       <c r="C336" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="337">
       <c r="A337" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="B337" t="s">
         <v>4</v>
       </c>
       <c r="C337" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="338">
       <c r="A338" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
       <c r="B338" t="s">
         <v>4</v>
       </c>
       <c r="C338" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="339">
       <c r="A339" t="s">
-        <v>322</v>
+        <v>323</v>
       </c>
       <c r="B339" t="s">
         <v>4</v>
       </c>
       <c r="C339" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="340">
       <c r="A340" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
       <c r="B340" t="s">
         <v>4</v>
       </c>
       <c r="C340" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="341">
       <c r="A341" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="B341" t="s">
         <v>4</v>
       </c>
       <c r="C341" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="342">
       <c r="A342" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="B342" t="s">
         <v>4</v>
       </c>
       <c r="C342" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="343">
       <c r="A343" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
       <c r="B343" t="s">
         <v>4</v>
       </c>
       <c r="C343" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="344">
       <c r="A344" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="B344" t="s">
         <v>4</v>
       </c>
       <c r="C344" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="345">
       <c r="A345" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="B345" t="s">
         <v>4</v>
       </c>
       <c r="C345" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="346">
       <c r="A346" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
       <c r="B346" t="s">
         <v>4</v>
       </c>
       <c r="C346" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="347">
       <c r="A347" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="B347" t="s">
         <v>4</v>
       </c>
       <c r="C347" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="348">
       <c r="A348" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="B348" t="s">
         <v>4</v>
       </c>
       <c r="C348" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="349">
       <c r="A349" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
       <c r="B349" t="s">
         <v>4</v>
       </c>
       <c r="C349" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="350">
+      <c r="A350" t="s">
+        <v>334</v>
+      </c>
+      <c r="B350" t="s">
+        <v>4</v>
+      </c>
+      <c r="C350" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="351">
+      <c r="A351" t="s">
+        <v>335</v>
+      </c>
+      <c r="B351" t="s">
+        <v>4</v>
+      </c>
+      <c r="C351" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="352">
+      <c r="A352" t="s">
+        <v>336</v>
+      </c>
+      <c r="B352" t="s">
+        <v>4</v>
+      </c>
+      <c r="C352" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="353">
+      <c r="A353" t="s">
+        <v>337</v>
+      </c>
+      <c r="B353" t="s">
+        <v>4</v>
+      </c>
+      <c r="C353" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="354">
+      <c r="A354" t="s">
+        <v>338</v>
+      </c>
+      <c r="B354" t="s">
+        <v>4</v>
+      </c>
+      <c r="C354" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="355">
+      <c r="A355" t="s">
+        <v>339</v>
+      </c>
+      <c r="B355" t="s">
+        <v>4</v>
+      </c>
+      <c r="C355" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="356">
+      <c r="A356" t="s">
+        <v>340</v>
+      </c>
+      <c r="B356" t="s">
+        <v>4</v>
+      </c>
+      <c r="C356" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="357">
+      <c r="A357" t="s">
+        <v>341</v>
+      </c>
+      <c r="B357" t="s">
+        <v>4</v>
+      </c>
+      <c r="C357" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="358">
+      <c r="A358" t="s">
+        <v>342</v>
+      </c>
+      <c r="B358" t="s">
+        <v>4</v>
+      </c>
+      <c r="C358" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="359">
+      <c r="A359" t="s">
+        <v>343</v>
+      </c>
+      <c r="B359" t="s">
+        <v>4</v>
+      </c>
+      <c r="C359" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="360">
+      <c r="A360" t="s">
+        <v>344</v>
+      </c>
+      <c r="B360" t="s">
+        <v>4</v>
+      </c>
+      <c r="C360" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="361">
+      <c r="A361" t="s">
+        <v>345</v>
+      </c>
+      <c r="B361" t="s">
+        <v>4</v>
+      </c>
+      <c r="C361" t="s">
         <v>4</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ScaleCrop>false</ScaleCrop>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <Application>NPOI</Application>
   <DocSecurity>0</DocSecurity>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>NPOI</dc:creator>
 </coreProperties>
 </file>