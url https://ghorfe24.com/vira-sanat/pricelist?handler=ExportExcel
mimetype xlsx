--- v1 (2026-06-09)
+++ v2 (2026-08-10)
@@ -7,118 +7,121 @@
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <workbookPr autoCompressPictures="1"/>
   <bookViews>
     <workbookView tabRatio="600"/>
   </bookViews>
   <sheets>
     <sheet name="ویرا الکتریک تهیه و توزیع انواع" sheetId="1" r:id="rId3"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1083" uniqueCount="346">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1083" uniqueCount="347">
   <si>
     <t xml:space="preserve">نام محصول</t>
   </si>
   <si>
     <t xml:space="preserve">قیمت عمده فروشی</t>
   </si>
   <si>
     <t xml:space="preserve">قیمت خرده فروشی</t>
   </si>
   <si>
     <t xml:space="preserve">فروش کلید اتوماتیک کامپکت قابل تنظیم الکترونیکی 1000 آمپر هیوندای</t>
   </si>
   <si>
     <t xml:space="preserve">0 تومان</t>
   </si>
   <si>
-    <t xml:space="preserve">نماینده فروش کنتاکتور هیوندای ( هیوندا )</t>
+    <t xml:space="preserve">نمایندگی فروش سافت استارتر اوکام راه انداز نرم اوکام مدل EMX4i – EMX3</t>
   </si>
   <si>
     <t xml:space="preserve">نماینده فروش سافت استارتر دانفوس</t>
   </si>
   <si>
     <t xml:space="preserve">نمایندگی اینورتر و سافت استارتر دانفوس دانمارک</t>
   </si>
   <si>
     <t xml:space="preserve">کابل ارتباطی درایو دانفوس و پنل درایو</t>
   </si>
   <si>
     <t xml:space="preserve">اینورتر مایکرو ( FC051 )</t>
   </si>
   <si>
     <t xml:space="preserve">اینورتر و تجهیزات برق صنعتی هیوندای کره جنوبی</t>
   </si>
   <si>
     <t xml:space="preserve">درایو و سافت استارتر دانفوس دانمارک</t>
   </si>
   <si>
     <t xml:space="preserve">نماینده فروش اینورتر و سافت استارتر دانفوس دانمارک</t>
   </si>
   <si>
     <t xml:space="preserve">طریقه ریست کردن درایو ( اینورتر ) دانفوس</t>
   </si>
   <si>
     <t xml:space="preserve">اینورتر آکوا دانفوس</t>
   </si>
   <si>
     <t xml:space="preserve">سافت استارتر دیجیتال دانفوس</t>
   </si>
   <si>
     <t xml:space="preserve">اینورتر مدل مایکرو دانفوس</t>
   </si>
   <si>
     <t xml:space="preserve">سافت استارتر اوکام مدل EMX4</t>
   </si>
   <si>
     <t xml:space="preserve">درایو 75 کیلووات GD270 درایو (اینورتر) invt اینوت سه فاز توان 75 کیلووات GD270-075-4 درایو تخصصی پمپ و فن</t>
   </si>
   <si>
     <t xml:space="preserve">مشخصات ریل مینیاتوری گالوانیزه</t>
   </si>
   <si>
     <t xml:space="preserve">تولید انواع رابط کلید اتوماتیک</t>
   </si>
   <si>
     <t xml:space="preserve">تولید و فروش شینه ارت ، نول و رابط کلید اتوماتیک</t>
   </si>
   <si>
+    <t xml:space="preserve">نمایندگی فروش برقگیر فنوکس اسپانیا  Fanox</t>
+  </si>
+  <si>
     <t xml:space="preserve">شینه ارت و نول مسی</t>
   </si>
   <si>
     <t xml:space="preserve">کلید های کامپکت (MCCB)</t>
   </si>
   <si>
     <t xml:space="preserve">سافت استارتر MCD500</t>
   </si>
   <si>
     <t xml:space="preserve">نمایندگی اینورتر مایکرو دانفوس در ایران</t>
   </si>
   <si>
     <t xml:space="preserve">رابط ترمینال کلید اتوماتیک</t>
   </si>
   <si>
     <t xml:space="preserve">سافت استارت دانفوس دانمارک</t>
   </si>
   <si>
     <t xml:space="preserve">درایو دانفوس</t>
   </si>
   <si>
     <t xml:space="preserve">درایو مدل مایکرو دانفوس دانمارک FC 051</t>
   </si>
   <si>
     <t xml:space="preserve">سافت استارتر دانفوس</t>
@@ -135,51 +138,51 @@
   <si>
     <t xml:space="preserve">درایو میکرو دانفوس</t>
   </si>
   <si>
     <t xml:space="preserve">درایو آکوا FC202 دانفوس</t>
   </si>
   <si>
     <t xml:space="preserve">اینورتر درایو دانفوس fc302</t>
   </si>
   <si>
     <t xml:space="preserve">جدول انتخاب درایو FC051 دانفوس ( میکرو درایو )</t>
   </si>
   <si>
     <t xml:space="preserve">ریل مینیاتوری</t>
   </si>
   <si>
     <t xml:space="preserve">تابلو برق و انواع آن</t>
   </si>
   <si>
     <t xml:space="preserve">درایو اینورتر زیمنس مدل V20 وی 20</t>
   </si>
   <si>
     <t xml:space="preserve">درایو اینورتر زیمنس مدل V20 توان 0.55 کیلووات سه فاز</t>
   </si>
   <si>
-    <t xml:space="preserve">ویژگی های درایو زیمنس مدل V20</t>
+    <t xml:space="preserve">برقگیر فنوکس سرج ارستر فنوکس تایپ C چهار پل و تایپ B+C چهارپل</t>
   </si>
   <si>
     <t xml:space="preserve">درایو (اینورتر)  آکوا دانفوس VLT AQUA DRIVE FC202</t>
   </si>
   <si>
     <t xml:space="preserve">نمایندگی درایو دانفوس</t>
   </si>
   <si>
     <t xml:space="preserve">ویرا الکتریک نماینده فروش درایو دانفوس</t>
   </si>
   <si>
     <t xml:space="preserve">ویرا الکتریک نماینده فروش درایو و سافت استارتر دانفوس</t>
   </si>
   <si>
     <t xml:space="preserve">اینورتر مایکرو دانفوس دانمارک</t>
   </si>
   <si>
     <t xml:space="preserve">نماینده رسمی اینورتر دانفوس</t>
   </si>
   <si>
     <t xml:space="preserve">نمایندگی فروش سافت استارتر دانفوس </t>
   </si>
   <si>
     <t xml:space="preserve">نمایندگی رسمی درایو دانفوس</t>
   </si>
@@ -399,51 +402,51 @@
   <si>
     <t xml:space="preserve">قیمت کلید اتوماتیک 400 آمپر هیوندای</t>
   </si>
   <si>
     <t xml:space="preserve">کلید اتوماتیک 630 آمپر هیوندای</t>
   </si>
   <si>
     <t xml:space="preserve">قیمت کلید اتوماتیک 630 آمپر هیوندای</t>
   </si>
   <si>
     <t xml:space="preserve">کنتاکتور 9 آمپر هیوندای</t>
   </si>
   <si>
     <t xml:space="preserve">درایو اینوت gd270</t>
   </si>
   <si>
     <t xml:space="preserve">کنتاکتور هیوندای 9 آمپر</t>
   </si>
   <si>
     <t xml:space="preserve">درایو 110 کیلووات GD270 درایو (اینورتر) invt اینوت سه فاز توان 110 کیلووات GD270-110-4 درایو تخصصی پمپ و فن</t>
   </si>
   <si>
     <t xml:space="preserve">درایو اینوت gd20</t>
   </si>
   <si>
-    <t xml:space="preserve">کنتاکتور 80 آمپر هیوندای</t>
+    <t xml:space="preserve">توزیع و فروش انواع لامپ و چراغ و صنایع روشنایی</t>
   </si>
   <si>
     <t xml:space="preserve">قیمت درایو اینوت gd200a</t>
   </si>
   <si>
     <t xml:space="preserve">قیمت کنتاکتور 80 آمپر هیوندای</t>
   </si>
   <si>
     <t xml:space="preserve">کنتاکتور 85 آمپر هیوندای</t>
   </si>
   <si>
     <t xml:space="preserve">کنتاکتور 75 آمپر هیوندای</t>
   </si>
   <si>
     <t xml:space="preserve">کنتاکتور 63 آمپر هیوندای</t>
   </si>
   <si>
     <t xml:space="preserve">کنتاکتور 630 آمپر هیوندای</t>
   </si>
   <si>
     <t xml:space="preserve">قیمت کنتاکتور 65 آمپر هیوندای</t>
   </si>
   <si>
     <t xml:space="preserve">درایو 22 کیلووات GD270 درایو (اینورتر) invt اینوت سه فاز توان 22 کیلووات GD270-022-4 درایو تخصصی پمپ و فن</t>
   </si>
@@ -453,51 +456,51 @@
   <si>
     <t xml:space="preserve">قیمت درایو اینوت gd270</t>
   </si>
   <si>
     <t xml:space="preserve">کنتاکتور هیوندای 65</t>
   </si>
   <si>
     <t xml:space="preserve">کنتاکتور 50 آمپر هیوندای</t>
   </si>
   <si>
     <t xml:space="preserve">قیمت کنتاکتور 50 آمپر هیوندای</t>
   </si>
   <si>
     <t xml:space="preserve">کنتاکتور هیوندای 50 آمپر</t>
   </si>
   <si>
     <t xml:space="preserve">کنتاکتور 400 آمپر هیوندای</t>
   </si>
   <si>
     <t xml:space="preserve">قیمت کنتاکتور 400 آمپر هیوندای</t>
   </si>
   <si>
     <t xml:space="preserve">قیمت کنتاکتور 40 آمپر هیوندای</t>
   </si>
   <si>
-    <t xml:space="preserve">کنتاکتور 40 آمپر هیوندای</t>
+    <t xml:space="preserve">نمایندگی فروش انواع تجهیزات الکتریکی و صنعتی</t>
   </si>
   <si>
     <t xml:space="preserve">قیمت درایو اینوت</t>
   </si>
   <si>
     <t xml:space="preserve">کنتاکتور هیوندای 40 آمپر</t>
   </si>
   <si>
     <t xml:space="preserve">کنتاکتور هیوندای 40</t>
   </si>
   <si>
     <t xml:space="preserve">قیمت کنتاکتور 32 آمپر هیوندای</t>
   </si>
   <si>
     <t xml:space="preserve">کنتاکتور 32 آمپر هیوندای</t>
   </si>
   <si>
     <t xml:space="preserve">قیمت کنتاکتور هیوندای 32</t>
   </si>
   <si>
     <t xml:space="preserve">کنتاکتور هیوندای 32</t>
   </si>
   <si>
     <t xml:space="preserve">کنتاکتور هیوندای 32 آمپر</t>
   </si>
@@ -558,66 +561,66 @@
   <si>
     <t xml:space="preserve">کنتاکتور هیوندای umc 25</t>
   </si>
   <si>
     <t xml:space="preserve">کنتاکتور هیوندای umc 32</t>
   </si>
   <si>
     <t xml:space="preserve">قیمت کنتاکتور هیوندای hgc25</t>
   </si>
   <si>
     <t xml:space="preserve">قیمت کنتاکتور هیوندای hgc 18</t>
   </si>
   <si>
     <t xml:space="preserve">قیمت کنتاکتور هیوندای himc</t>
   </si>
   <si>
     <t xml:space="preserve">قیمت کنتاکتور هیوندای hgc 32</t>
   </si>
   <si>
     <t xml:space="preserve">کنتاکتور هیوندای hyundai</t>
   </si>
   <si>
     <t xml:space="preserve">کنتاکتور هیوندای hgc22b</t>
   </si>
   <si>
-    <t xml:space="preserve">کنتاکتور هیوندای hgc25</t>
-[...5 lines deleted...]
-    <t xml:space="preserve">کنتاکتور هیوندای hgc12</t>
+    <t xml:space="preserve">پخش لوازم الکتریکی صنعتی روشنایی سیم وکابل 1405</t>
+  </si>
+  <si>
+    <t xml:space="preserve">توزیع و فروش انواع داکت تابلو برق</t>
+  </si>
+  <si>
+    <t xml:space="preserve">توزیع و فروش انواع سیم کابل کابلشو و متعلقات 1405</t>
   </si>
   <si>
     <t xml:space="preserve">کنتاکتور هیوندای hgc 32</t>
   </si>
   <si>
     <t xml:space="preserve">کنتاکتور هیوندای hgc9b</t>
   </si>
   <si>
-    <t xml:space="preserve">کنتاکتور هیوندای himc</t>
+    <t xml:space="preserve">مرکز فروش انواع فن تابلویی 12*12 ولتاژ 220</t>
   </si>
   <si>
     <t xml:space="preserve">درایو GD350A درایو (اینورتر) invt اینوت سه فاز، توان 7.5 کیلووات کاربری پیشرفته سنگین و 11 کیلووات کاربری سبک مدلGD350A-7R5G/011P-4</t>
   </si>
   <si>
     <t xml:space="preserve">درایو میکرو iC2 دانفوس Danfoss iC2-Micro Drive</t>
   </si>
   <si>
     <t xml:space="preserve">درایو دانفوس iC7 دانفوس Danfoss iC7-Automation</t>
   </si>
   <si>
     <t xml:space="preserve">درایو (اینورتر) invt اینوت سه فاز، توان 37 کیلووات کاربری سنگین و 45 کیلووات سبک GD200A-037G/045P-4</t>
   </si>
   <si>
     <t xml:space="preserve">نمایندگی اینورتر اینوت در لاله زار</t>
   </si>
   <si>
     <t xml:space="preserve">درایو دانفوس 5.5 کیلووات</t>
   </si>
   <si>
     <t xml:space="preserve">درایو دانفوس fc101</t>
   </si>
   <si>
     <t xml:space="preserve">درایو دانفوس fc302</t>
   </si>
@@ -690,51 +693,51 @@
   <si>
     <t xml:space="preserve">قیمت اینورتر دانفوس vlt 2800</t>
   </si>
   <si>
     <t xml:space="preserve">قیمت اینورتر دانفوس</t>
   </si>
   <si>
     <t xml:space="preserve">درایو اینورتر دانفوس</t>
   </si>
   <si>
     <t xml:space="preserve">اینورتر دانفوس</t>
   </si>
   <si>
     <t xml:space="preserve">نمایندگی رسمی اینورتر دانفوس</t>
   </si>
   <si>
     <t xml:space="preserve">نمایندگی اینورتر دانفوس لاله زار</t>
   </si>
   <si>
     <t xml:space="preserve">نمایندگی اینورتر دانفوس</t>
   </si>
   <si>
     <t xml:space="preserve">کنتاکتور d32 هیوندای</t>
   </si>
   <si>
-    <t xml:space="preserve">کنتاکتور هیوندای d12</t>
+    <t xml:space="preserve">درایو میکرو iC2 دانفوس 4 کیلووات (2026) Danfoss iC2-Micro Drive</t>
   </si>
   <si>
     <t xml:space="preserve">کنتاکتور هیوندای d9</t>
   </si>
   <si>
     <t xml:space="preserve">قیمت کنتاکتور هیوندای</t>
   </si>
   <si>
     <t xml:space="preserve">قیمت روز کنتاکتور هیوندای</t>
   </si>
   <si>
     <t xml:space="preserve">رنج کنتاکتور هیوندای</t>
   </si>
   <si>
     <t xml:space="preserve">نمایندگی کنتاکتور هیوندای</t>
   </si>
   <si>
     <t xml:space="preserve">کنتاکتور هیوندای</t>
   </si>
   <si>
     <t xml:space="preserve">اینورتر 11 کیلووات اینوت</t>
   </si>
   <si>
     <t xml:space="preserve">قیمت اینورتر اینوت invt</t>
   </si>
@@ -960,51 +963,51 @@
   <si>
     <t xml:space="preserve">توزیع و فروش انواع روکش حرارتی</t>
   </si>
   <si>
     <t xml:space="preserve">فروش و تامین انواع دیزل ژنراتور</t>
   </si>
   <si>
     <t xml:space="preserve">درایو تکفاز دانفوس لاله زار جنوبی تهران نمایندگی فروش</t>
   </si>
   <si>
     <t xml:space="preserve">دیزل ژنراتور صنعتی کم ‌مصرف کامینز و ولوو</t>
   </si>
   <si>
     <t xml:space="preserve">نمایندگی دانفوس در لاله زار جنوبی تهران درایو دانفوس</t>
   </si>
   <si>
     <t xml:space="preserve">نمایندگی اینورتر دانفوس درایو دانفوس تهران ایران</t>
   </si>
   <si>
     <t xml:space="preserve">نمایندگی دانفوس در ایران درایو اینورتر سافت استارتر دانفوس</t>
   </si>
   <si>
     <t xml:space="preserve">ویژگی های درایو دانفوس نمایندگی درایو دانفوس</t>
   </si>
   <si>
-    <t xml:space="preserve">فروش ماژول قدرت زیمنس 6SL3224-0BE25-5UA0 </t>
+    <t xml:space="preserve">توزیع و فروش تابلو برق و لوازم جانبی 1405</t>
   </si>
   <si>
     <t xml:space="preserve">نمایندگی سافت استارتر اوکام | خرید مطمئن با قیمت‌های رقابتی برای موتورهای صنعتی</t>
   </si>
   <si>
     <t xml:space="preserve">سافت استارتر اوکام لاله زار | انتخابی مطمئن برای کنترل موتورهای صنعتی</t>
   </si>
   <si>
     <t xml:space="preserve">سافت استارتر اوکام | راه‌اندازی نرم موتورهای الکتریکی با حفاظت پیشرفته</t>
   </si>
   <si>
     <t xml:space="preserve">درایو دانفوس ؛ راهکاری هوشمند برای کنترل دقیق موتورهای صنعتی</t>
   </si>
   <si>
     <t xml:space="preserve">با درایو دانفوس ، هزینه‌های انرژی را کاهش دهید!</t>
   </si>
   <si>
     <t xml:space="preserve">درایو دانفوس ؛ انتخاب حرفه‌ای ‌ها برای کنترل سرعت موتورهای صنعتی</t>
   </si>
   <si>
     <t xml:space="preserve">کلید هوایی اشنایدر الکتریک 2500 آمپر  NW25H13PML2EHH</t>
   </si>
   <si>
     <t xml:space="preserve">رله فنوکس مدل Fanox SILA000C2E42EB</t>
   </si>
@@ -1320,3791 +1323,3791 @@
     </row>
     <row r="19">
       <c r="A19" t="s">
         <v>21</v>
       </c>
       <c r="B19" t="s">
         <v>4</v>
       </c>
       <c r="C19" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="s">
         <v>22</v>
       </c>
       <c r="B20" t="s">
         <v>4</v>
       </c>
       <c r="C20" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B21" t="s">
         <v>4</v>
       </c>
       <c r="C21" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B22" t="s">
         <v>4</v>
       </c>
       <c r="C22" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B23" t="s">
         <v>4</v>
       </c>
       <c r="C23" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B24" t="s">
         <v>4</v>
       </c>
       <c r="C24" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B25" t="s">
         <v>4</v>
       </c>
       <c r="C25" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B26" t="s">
         <v>4</v>
       </c>
       <c r="C26" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B27" t="s">
         <v>4</v>
       </c>
       <c r="C27" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B28" t="s">
         <v>4</v>
       </c>
       <c r="C28" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B29" t="s">
         <v>4</v>
       </c>
       <c r="C29" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B30" t="s">
         <v>4</v>
       </c>
       <c r="C30" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B31" t="s">
         <v>4</v>
       </c>
       <c r="C31" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B32" t="s">
         <v>4</v>
       </c>
       <c r="C32" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B33" t="s">
         <v>4</v>
       </c>
       <c r="C33" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B34" t="s">
         <v>4</v>
       </c>
       <c r="C34" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B35" t="s">
         <v>4</v>
       </c>
       <c r="C35" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B36" t="s">
         <v>4</v>
       </c>
       <c r="C36" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B37" t="s">
         <v>4</v>
       </c>
       <c r="C37" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B38" t="s">
         <v>4</v>
       </c>
       <c r="C38" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B39" t="s">
         <v>4</v>
       </c>
       <c r="C39" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B40" t="s">
         <v>4</v>
       </c>
       <c r="C40" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B41" t="s">
         <v>4</v>
       </c>
       <c r="C41" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B42" t="s">
         <v>4</v>
       </c>
       <c r="C42" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B43" t="s">
         <v>4</v>
       </c>
       <c r="C43" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B44" t="s">
         <v>4</v>
       </c>
       <c r="C44" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B45" t="s">
         <v>4</v>
       </c>
       <c r="C45" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B46" t="s">
         <v>4</v>
       </c>
       <c r="C46" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B47" t="s">
         <v>4</v>
       </c>
       <c r="C47" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B48" t="s">
         <v>4</v>
       </c>
       <c r="C48" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B49" t="s">
         <v>4</v>
       </c>
       <c r="C49" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B50" t="s">
         <v>4</v>
       </c>
       <c r="C50" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B51" t="s">
         <v>4</v>
       </c>
       <c r="C51" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B52" t="s">
         <v>4</v>
       </c>
       <c r="C52" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B53" t="s">
         <v>4</v>
       </c>
       <c r="C53" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B54" t="s">
         <v>4</v>
       </c>
       <c r="C54" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B55" t="s">
         <v>4</v>
       </c>
       <c r="C55" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B56" t="s">
         <v>4</v>
       </c>
       <c r="C56" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B57" t="s">
         <v>4</v>
       </c>
       <c r="C57" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B58" t="s">
         <v>4</v>
       </c>
       <c r="C58" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B59" t="s">
         <v>4</v>
       </c>
       <c r="C59" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B60" t="s">
         <v>4</v>
       </c>
       <c r="C60" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B61" t="s">
         <v>4</v>
       </c>
       <c r="C61" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B62" t="s">
         <v>4</v>
       </c>
       <c r="C62" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B63" t="s">
         <v>4</v>
       </c>
       <c r="C63" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B64" t="s">
         <v>4</v>
       </c>
       <c r="C64" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B65" t="s">
         <v>4</v>
       </c>
       <c r="C65" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B66" t="s">
         <v>4</v>
       </c>
       <c r="C66" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B67" t="s">
         <v>4</v>
       </c>
       <c r="C67" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B68" t="s">
         <v>4</v>
       </c>
       <c r="C68" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B69" t="s">
         <v>4</v>
       </c>
       <c r="C69" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B70" t="s">
         <v>4</v>
       </c>
       <c r="C70" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B71" t="s">
         <v>4</v>
       </c>
       <c r="C71" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B72" t="s">
         <v>4</v>
       </c>
       <c r="C72" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B73" t="s">
         <v>4</v>
       </c>
       <c r="C73" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B74" t="s">
         <v>4</v>
       </c>
       <c r="C74" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B75" t="s">
         <v>4</v>
       </c>
       <c r="C75" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B76" t="s">
         <v>4</v>
       </c>
       <c r="C76" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B77" t="s">
         <v>4</v>
       </c>
       <c r="C77" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B78" t="s">
         <v>4</v>
       </c>
       <c r="C78" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B79" t="s">
         <v>4</v>
       </c>
       <c r="C79" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B80" t="s">
         <v>4</v>
       </c>
       <c r="C80" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B81" t="s">
         <v>4</v>
       </c>
       <c r="C81" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B82" t="s">
         <v>4</v>
       </c>
       <c r="C82" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B83" t="s">
         <v>4</v>
       </c>
       <c r="C83" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B84" t="s">
         <v>4</v>
       </c>
       <c r="C84" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B85" t="s">
         <v>4</v>
       </c>
       <c r="C85" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B86" t="s">
         <v>4</v>
       </c>
       <c r="C86" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B87" t="s">
         <v>4</v>
       </c>
       <c r="C87" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="B88" t="s">
         <v>4</v>
       </c>
       <c r="C88" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B89" t="s">
         <v>4</v>
       </c>
       <c r="C89" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="B90" t="s">
         <v>4</v>
       </c>
       <c r="C90" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B91" t="s">
         <v>4</v>
       </c>
       <c r="C91" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="B92" t="s">
         <v>4</v>
       </c>
       <c r="C92" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="B93" t="s">
         <v>4</v>
       </c>
       <c r="C93" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B94" t="s">
         <v>4</v>
       </c>
       <c r="C94" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B95" t="s">
         <v>4</v>
       </c>
       <c r="C95" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B96" t="s">
         <v>4</v>
       </c>
       <c r="C96" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B97" t="s">
         <v>4</v>
       </c>
       <c r="C97" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B98" t="s">
         <v>4</v>
       </c>
       <c r="C98" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B99" t="s">
         <v>4</v>
       </c>
       <c r="C99" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B100" t="s">
         <v>4</v>
       </c>
       <c r="C100" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B101" t="s">
         <v>4</v>
       </c>
       <c r="C101" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B102" t="s">
         <v>4</v>
       </c>
       <c r="C102" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B103" t="s">
         <v>4</v>
       </c>
       <c r="C103" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B104" t="s">
         <v>4</v>
       </c>
       <c r="C104" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B105" t="s">
         <v>4</v>
       </c>
       <c r="C105" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B106" t="s">
         <v>4</v>
       </c>
       <c r="C106" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B107" t="s">
         <v>4</v>
       </c>
       <c r="C107" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B108" t="s">
         <v>4</v>
       </c>
       <c r="C108" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B109" t="s">
         <v>4</v>
       </c>
       <c r="C109" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B110" t="s">
         <v>4</v>
       </c>
       <c r="C110" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B111" t="s">
         <v>4</v>
       </c>
       <c r="C111" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B112" t="s">
         <v>4</v>
       </c>
       <c r="C112" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B113" t="s">
         <v>4</v>
       </c>
       <c r="C113" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B114" t="s">
         <v>4</v>
       </c>
       <c r="C114" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B115" t="s">
         <v>4</v>
       </c>
       <c r="C115" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B116" t="s">
         <v>4</v>
       </c>
       <c r="C116" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B117" t="s">
         <v>4</v>
       </c>
       <c r="C117" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B118" t="s">
         <v>4</v>
       </c>
       <c r="C118" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B119" t="s">
         <v>4</v>
       </c>
       <c r="C119" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B120" t="s">
         <v>4</v>
       </c>
       <c r="C120" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B121" t="s">
         <v>4</v>
       </c>
       <c r="C121" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B122" t="s">
         <v>4</v>
       </c>
       <c r="C122" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B123" t="s">
         <v>4</v>
       </c>
       <c r="C123" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B124" t="s">
         <v>4</v>
       </c>
       <c r="C124" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B125" t="s">
         <v>4</v>
       </c>
       <c r="C125" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B126" t="s">
         <v>4</v>
       </c>
       <c r="C126" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B127" t="s">
         <v>4</v>
       </c>
       <c r="C127" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B128" t="s">
         <v>4</v>
       </c>
       <c r="C128" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B129" t="s">
         <v>4</v>
       </c>
       <c r="C129" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B130" t="s">
         <v>4</v>
       </c>
       <c r="C130" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B131" t="s">
         <v>4</v>
       </c>
       <c r="C131" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B132" t="s">
         <v>4</v>
       </c>
       <c r="C132" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B133" t="s">
         <v>4</v>
       </c>
       <c r="C133" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B134" t="s">
         <v>4</v>
       </c>
       <c r="C134" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B135" t="s">
         <v>4</v>
       </c>
       <c r="C135" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B136" t="s">
         <v>4</v>
       </c>
       <c r="C136" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B137" t="s">
         <v>4</v>
       </c>
       <c r="C137" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B138" t="s">
         <v>4</v>
       </c>
       <c r="C138" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B139" t="s">
         <v>4</v>
       </c>
       <c r="C139" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B140" t="s">
         <v>4</v>
       </c>
       <c r="C140" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B141" t="s">
         <v>4</v>
       </c>
       <c r="C141" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B142" t="s">
         <v>4</v>
       </c>
       <c r="C142" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B143" t="s">
         <v>4</v>
       </c>
       <c r="C143" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B144" t="s">
         <v>4</v>
       </c>
       <c r="C144" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B145" t="s">
         <v>4</v>
       </c>
       <c r="C145" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B146" t="s">
         <v>4</v>
       </c>
       <c r="C146" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="147">
       <c r="A147" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B147" t="s">
         <v>4</v>
       </c>
       <c r="C147" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="148">
       <c r="A148" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B148" t="s">
         <v>4</v>
       </c>
       <c r="C148" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="149">
       <c r="A149" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B149" t="s">
         <v>4</v>
       </c>
       <c r="C149" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B150" t="s">
         <v>4</v>
       </c>
       <c r="C150" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="151">
       <c r="A151" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B151" t="s">
         <v>4</v>
       </c>
       <c r="C151" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="152">
       <c r="A152" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B152" t="s">
         <v>4</v>
       </c>
       <c r="C152" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="153">
       <c r="A153" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B153" t="s">
         <v>4</v>
       </c>
       <c r="C153" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="154">
       <c r="A154" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B154" t="s">
         <v>4</v>
       </c>
       <c r="C154" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="155">
       <c r="A155" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B155" t="s">
         <v>4</v>
       </c>
       <c r="C155" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="156">
       <c r="A156" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B156" t="s">
         <v>4</v>
       </c>
       <c r="C156" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="157">
       <c r="A157" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B157" t="s">
         <v>4</v>
       </c>
       <c r="C157" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="158">
       <c r="A158" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B158" t="s">
         <v>4</v>
       </c>
       <c r="C158" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="159">
       <c r="A159" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B159" t="s">
         <v>4</v>
       </c>
       <c r="C159" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="160">
       <c r="A160" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B160" t="s">
         <v>4</v>
       </c>
       <c r="C160" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="161">
       <c r="A161" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B161" t="s">
         <v>4</v>
       </c>
       <c r="C161" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="162">
       <c r="A162" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B162" t="s">
         <v>4</v>
       </c>
       <c r="C162" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="163">
       <c r="A163" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B163" t="s">
         <v>4</v>
       </c>
       <c r="C163" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="164">
       <c r="A164" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B164" t="s">
         <v>4</v>
       </c>
       <c r="C164" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="165">
       <c r="A165" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B165" t="s">
         <v>4</v>
       </c>
       <c r="C165" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="166">
       <c r="A166" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B166" t="s">
         <v>4</v>
       </c>
       <c r="C166" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="167">
       <c r="A167" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B167" t="s">
         <v>4</v>
       </c>
       <c r="C167" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="168">
       <c r="A168" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B168" t="s">
         <v>4</v>
       </c>
       <c r="C168" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="169">
       <c r="A169" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B169" t="s">
         <v>4</v>
       </c>
       <c r="C169" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="170">
       <c r="A170" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B170" t="s">
         <v>4</v>
       </c>
       <c r="C170" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="171">
       <c r="A171" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B171" t="s">
         <v>4</v>
       </c>
       <c r="C171" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="172">
       <c r="A172" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B172" t="s">
         <v>4</v>
       </c>
       <c r="C172" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="173">
       <c r="A173" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B173" t="s">
         <v>4</v>
       </c>
       <c r="C173" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="174">
       <c r="A174" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B174" t="s">
         <v>4</v>
       </c>
       <c r="C174" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="175">
       <c r="A175" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B175" t="s">
         <v>4</v>
       </c>
       <c r="C175" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="176">
       <c r="A176" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B176" t="s">
         <v>4</v>
       </c>
       <c r="C176" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="177">
       <c r="A177" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B177" t="s">
         <v>4</v>
       </c>
       <c r="C177" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="178">
       <c r="A178" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B178" t="s">
         <v>4</v>
       </c>
       <c r="C178" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="179">
       <c r="A179" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B179" t="s">
         <v>4</v>
       </c>
       <c r="C179" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="180">
       <c r="A180" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B180" t="s">
         <v>4</v>
       </c>
       <c r="C180" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="181">
       <c r="A181" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B181" t="s">
         <v>4</v>
       </c>
       <c r="C181" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="182">
       <c r="A182" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B182" t="s">
         <v>4</v>
       </c>
       <c r="C182" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="183">
       <c r="A183" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B183" t="s">
         <v>4</v>
       </c>
       <c r="C183" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="184">
       <c r="A184" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B184" t="s">
         <v>4</v>
       </c>
       <c r="C184" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="185">
       <c r="A185" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B185" t="s">
         <v>4</v>
       </c>
       <c r="C185" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="186">
       <c r="A186" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B186" t="s">
         <v>4</v>
       </c>
       <c r="C186" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="187">
       <c r="A187" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B187" t="s">
         <v>4</v>
       </c>
       <c r="C187" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="188">
       <c r="A188" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B188" t="s">
         <v>4</v>
       </c>
       <c r="C188" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="189">
       <c r="A189" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B189" t="s">
         <v>4</v>
       </c>
       <c r="C189" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="190">
       <c r="A190" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B190" t="s">
         <v>4</v>
       </c>
       <c r="C190" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="191">
       <c r="A191" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B191" t="s">
         <v>4</v>
       </c>
       <c r="C191" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="192">
       <c r="A192" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B192" t="s">
         <v>4</v>
       </c>
       <c r="C192" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="193">
       <c r="A193" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B193" t="s">
         <v>4</v>
       </c>
       <c r="C193" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="194">
       <c r="A194" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B194" t="s">
         <v>4</v>
       </c>
       <c r="C194" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="195">
       <c r="A195" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B195" t="s">
         <v>4</v>
       </c>
       <c r="C195" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="196">
       <c r="A196" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B196" t="s">
         <v>4</v>
       </c>
       <c r="C196" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="197">
       <c r="A197" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B197" t="s">
         <v>4</v>
       </c>
       <c r="C197" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="198">
       <c r="A198" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B198" t="s">
         <v>4</v>
       </c>
       <c r="C198" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="199">
       <c r="A199" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B199" t="s">
         <v>4</v>
       </c>
       <c r="C199" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="200">
       <c r="A200" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B200" t="s">
         <v>4</v>
       </c>
       <c r="C200" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="201">
       <c r="A201" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B201" t="s">
         <v>4</v>
       </c>
       <c r="C201" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="202">
       <c r="A202" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B202" t="s">
         <v>4</v>
       </c>
       <c r="C202" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="203">
       <c r="A203" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B203" t="s">
         <v>4</v>
       </c>
       <c r="C203" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="204">
       <c r="A204" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B204" t="s">
         <v>4</v>
       </c>
       <c r="C204" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="205">
       <c r="A205" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B205" t="s">
         <v>4</v>
       </c>
       <c r="C205" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="206">
       <c r="A206" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B206" t="s">
         <v>4</v>
       </c>
       <c r="C206" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="207">
       <c r="A207" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B207" t="s">
         <v>4</v>
       </c>
       <c r="C207" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="208">
       <c r="A208" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B208" t="s">
         <v>4</v>
       </c>
       <c r="C208" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="209">
       <c r="A209" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B209" t="s">
         <v>4</v>
       </c>
       <c r="C209" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="210">
       <c r="A210" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B210" t="s">
         <v>4</v>
       </c>
       <c r="C210" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="211">
       <c r="A211" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B211" t="s">
         <v>4</v>
       </c>
       <c r="C211" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="212">
       <c r="A212" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B212" t="s">
         <v>4</v>
       </c>
       <c r="C212" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="213">
       <c r="A213" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B213" t="s">
         <v>4</v>
       </c>
       <c r="C213" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="214">
       <c r="A214" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B214" t="s">
         <v>4</v>
       </c>
       <c r="C214" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="215">
       <c r="A215" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B215" t="s">
         <v>4</v>
       </c>
       <c r="C215" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="216">
       <c r="A216" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B216" t="s">
         <v>4</v>
       </c>
       <c r="C216" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="217">
       <c r="A217" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B217" t="s">
         <v>4</v>
       </c>
       <c r="C217" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="218">
       <c r="A218" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B218" t="s">
         <v>4</v>
       </c>
       <c r="C218" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="219">
       <c r="A219" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B219" t="s">
         <v>4</v>
       </c>
       <c r="C219" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="220">
       <c r="A220" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B220" t="s">
         <v>4</v>
       </c>
       <c r="C220" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="221">
       <c r="A221" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B221" t="s">
         <v>4</v>
       </c>
       <c r="C221" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="222">
       <c r="A222" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B222" t="s">
         <v>4</v>
       </c>
       <c r="C222" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="223">
       <c r="A223" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B223" t="s">
         <v>4</v>
       </c>
       <c r="C223" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="224">
       <c r="A224" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B224" t="s">
         <v>4</v>
       </c>
       <c r="C224" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="225">
       <c r="A225" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B225" t="s">
         <v>4</v>
       </c>
       <c r="C225" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="226">
       <c r="A226" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B226" t="s">
         <v>4</v>
       </c>
       <c r="C226" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="227">
       <c r="A227" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B227" t="s">
         <v>4</v>
       </c>
       <c r="C227" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="228">
       <c r="A228" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B228" t="s">
         <v>4</v>
       </c>
       <c r="C228" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="229">
       <c r="A229" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B229" t="s">
         <v>4</v>
       </c>
       <c r="C229" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="230">
       <c r="A230" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B230" t="s">
         <v>4</v>
       </c>
       <c r="C230" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="231">
       <c r="A231" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B231" t="s">
         <v>4</v>
       </c>
       <c r="C231" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="232">
       <c r="A232" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B232" t="s">
         <v>4</v>
       </c>
       <c r="C232" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="233">
       <c r="A233" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B233" t="s">
         <v>4</v>
       </c>
       <c r="C233" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="234">
       <c r="A234" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B234" t="s">
         <v>4</v>
       </c>
       <c r="C234" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="235">
       <c r="A235" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B235" t="s">
         <v>4</v>
       </c>
       <c r="C235" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="236">
       <c r="A236" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="B236" t="s">
         <v>4</v>
       </c>
       <c r="C236" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="237">
       <c r="A237" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B237" t="s">
         <v>4</v>
       </c>
       <c r="C237" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="238">
       <c r="A238" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="B238" t="s">
         <v>4</v>
       </c>
       <c r="C238" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="239">
       <c r="A239" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="B239" t="s">
         <v>4</v>
       </c>
       <c r="C239" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="240">
       <c r="A240" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="B240" t="s">
         <v>4</v>
       </c>
       <c r="C240" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="241">
       <c r="A241" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="B241" t="s">
         <v>4</v>
       </c>
       <c r="C241" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="242">
       <c r="A242" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="B242" t="s">
         <v>4</v>
       </c>
       <c r="C242" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="243">
       <c r="A243" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="B243" t="s">
         <v>4</v>
       </c>
       <c r="C243" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="244">
       <c r="A244" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="B244" t="s">
         <v>4</v>
       </c>
       <c r="C244" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="245">
       <c r="A245" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="B245" t="s">
         <v>4</v>
       </c>
       <c r="C245" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="246">
       <c r="A246" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="B246" t="s">
         <v>4</v>
       </c>
       <c r="C246" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="247">
       <c r="A247" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="B247" t="s">
         <v>4</v>
       </c>
       <c r="C247" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="248">
       <c r="A248" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="B248" t="s">
         <v>4</v>
       </c>
       <c r="C248" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="249">
       <c r="A249" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="B249" t="s">
         <v>4</v>
       </c>
       <c r="C249" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="250">
       <c r="A250" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="B250" t="s">
         <v>4</v>
       </c>
       <c r="C250" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="251">
       <c r="A251" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="B251" t="s">
         <v>4</v>
       </c>
       <c r="C251" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="252">
       <c r="A252" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="B252" t="s">
         <v>4</v>
       </c>
       <c r="C252" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="253">
       <c r="A253" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="B253" t="s">
         <v>4</v>
       </c>
       <c r="C253" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="254">
       <c r="A254" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="B254" t="s">
         <v>4</v>
       </c>
       <c r="C254" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="255">
       <c r="A255" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B255" t="s">
         <v>4</v>
       </c>
       <c r="C255" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="256">
       <c r="A256" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="B256" t="s">
         <v>4</v>
       </c>
       <c r="C256" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="257">
       <c r="A257" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="B257" t="s">
         <v>4</v>
       </c>
       <c r="C257" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="258">
       <c r="A258" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="B258" t="s">
         <v>4</v>
       </c>
       <c r="C258" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="259">
       <c r="A259" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="B259" t="s">
         <v>4</v>
       </c>
       <c r="C259" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="260">
       <c r="A260" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="B260" t="s">
         <v>4</v>
       </c>
       <c r="C260" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="261">
       <c r="A261" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="B261" t="s">
         <v>4</v>
       </c>
       <c r="C261" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="262">
       <c r="A262" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="B262" t="s">
         <v>4</v>
       </c>
       <c r="C262" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="263">
       <c r="A263" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="B263" t="s">
         <v>4</v>
       </c>
       <c r="C263" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="264">
       <c r="A264" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="B264" t="s">
         <v>4</v>
       </c>
       <c r="C264" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="265">
       <c r="A265" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="B265" t="s">
         <v>4</v>
       </c>
       <c r="C265" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="266">
       <c r="A266" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="B266" t="s">
         <v>4</v>
       </c>
       <c r="C266" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="267">
       <c r="A267" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="B267" t="s">
         <v>4</v>
       </c>
       <c r="C267" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="268">
       <c r="A268" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="B268" t="s">
         <v>4</v>
       </c>
       <c r="C268" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="269">
       <c r="A269" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="B269" t="s">
         <v>4</v>
       </c>
       <c r="C269" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="270">
       <c r="A270" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="B270" t="s">
         <v>4</v>
       </c>
       <c r="C270" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="271">
       <c r="A271" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="B271" t="s">
         <v>4</v>
       </c>
       <c r="C271" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="272">
       <c r="A272" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="B272" t="s">
         <v>4</v>
       </c>
       <c r="C272" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="273">
       <c r="A273" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="B273" t="s">
         <v>4</v>
       </c>
       <c r="C273" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="274">
       <c r="A274" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="B274" t="s">
         <v>4</v>
       </c>
       <c r="C274" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="275">
       <c r="A275" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="B275" t="s">
         <v>4</v>
       </c>
       <c r="C275" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="276">
       <c r="A276" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="B276" t="s">
         <v>4</v>
       </c>
       <c r="C276" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="277">
       <c r="A277" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="B277" t="s">
         <v>4</v>
       </c>
       <c r="C277" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="278">
       <c r="A278" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="B278" t="s">
         <v>4</v>
       </c>
       <c r="C278" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="279">
       <c r="A279" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="B279" t="s">
         <v>4</v>
       </c>
       <c r="C279" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="280">
       <c r="A280" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="B280" t="s">
         <v>4</v>
       </c>
       <c r="C280" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="281">
       <c r="A281" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="B281" t="s">
         <v>4</v>
       </c>
       <c r="C281" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="282">
       <c r="A282" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="B282" t="s">
         <v>4</v>
       </c>
       <c r="C282" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="283">
       <c r="A283" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="B283" t="s">
         <v>4</v>
       </c>
       <c r="C283" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="284">
       <c r="A284" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="B284" t="s">
         <v>4</v>
       </c>
       <c r="C284" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="285">
       <c r="A285" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="B285" t="s">
         <v>4</v>
       </c>
       <c r="C285" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="286">
       <c r="A286" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="B286" t="s">
         <v>4</v>
       </c>
       <c r="C286" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="287">
       <c r="A287" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="B287" t="s">
         <v>4</v>
       </c>
       <c r="C287" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="288">
       <c r="A288" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="B288" t="s">
         <v>4</v>
       </c>
       <c r="C288" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="289">
       <c r="A289" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="B289" t="s">
         <v>4</v>
       </c>
       <c r="C289" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="290">
       <c r="A290" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="B290" t="s">
         <v>4</v>
       </c>
       <c r="C290" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="291">
       <c r="A291" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="B291" t="s">
         <v>4</v>
       </c>
       <c r="C291" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="292">
       <c r="A292" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="B292" t="s">
         <v>4</v>
       </c>
       <c r="C292" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="293">
       <c r="A293" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="B293" t="s">
         <v>4</v>
       </c>
       <c r="C293" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="294">
       <c r="A294" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="B294" t="s">
         <v>4</v>
       </c>
       <c r="C294" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="295">
       <c r="A295" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="B295" t="s">
         <v>4</v>
       </c>
       <c r="C295" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="296">
       <c r="A296" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="B296" t="s">
         <v>4</v>
       </c>
       <c r="C296" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="297">
       <c r="A297" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="B297" t="s">
         <v>4</v>
       </c>
       <c r="C297" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="298">
       <c r="A298" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="B298" t="s">
         <v>4</v>
       </c>
       <c r="C298" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="299">
       <c r="A299" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="B299" t="s">
         <v>4</v>
       </c>
       <c r="C299" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="300">
       <c r="A300" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="B300" t="s">
         <v>4</v>
       </c>
       <c r="C300" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="301">
       <c r="A301" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="B301" t="s">
         <v>4</v>
       </c>
       <c r="C301" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="302">
       <c r="A302" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="B302" t="s">
         <v>4</v>
       </c>
       <c r="C302" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="303">
       <c r="A303" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="B303" t="s">
         <v>4</v>
       </c>
       <c r="C303" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="304">
       <c r="A304" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="B304" t="s">
         <v>4</v>
       </c>
       <c r="C304" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="305">
       <c r="A305" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="B305" t="s">
         <v>4</v>
       </c>
       <c r="C305" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="306">
       <c r="A306" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="B306" t="s">
         <v>4</v>
       </c>
       <c r="C306" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="307">
       <c r="A307" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="B307" t="s">
         <v>4</v>
       </c>
       <c r="C307" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="308">
       <c r="A308" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="B308" t="s">
         <v>4</v>
       </c>
       <c r="C308" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="309">
       <c r="A309" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="B309" t="s">
         <v>4</v>
       </c>
       <c r="C309" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="310">
       <c r="A310" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="B310" t="s">
         <v>4</v>
       </c>
       <c r="C310" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="311">
       <c r="A311" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="B311" t="s">
         <v>4</v>
       </c>
       <c r="C311" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="312">
       <c r="A312" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="B312" t="s">
         <v>4</v>
       </c>
       <c r="C312" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="313">
       <c r="A313" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="B313" t="s">
         <v>4</v>
       </c>
       <c r="C313" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="314">
       <c r="A314" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="B314" t="s">
         <v>4</v>
       </c>
       <c r="C314" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="315">
       <c r="A315" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="B315" t="s">
         <v>4</v>
       </c>
       <c r="C315" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="316">
       <c r="A316" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="B316" t="s">
         <v>4</v>
       </c>
       <c r="C316" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="317">
       <c r="A317" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
       <c r="B317" t="s">
         <v>4</v>
       </c>
       <c r="C317" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="318">
       <c r="A318" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="B318" t="s">
         <v>4</v>
       </c>
       <c r="C318" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="319">
       <c r="A319" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="B319" t="s">
         <v>4</v>
       </c>
       <c r="C319" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="320">
       <c r="A320" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="B320" t="s">
         <v>4</v>
       </c>
       <c r="C320" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="321">
       <c r="A321" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
       <c r="B321" t="s">
         <v>4</v>
       </c>
       <c r="C321" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="322">
       <c r="A322" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="B322" t="s">
         <v>4</v>
       </c>
       <c r="C322" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="323">
       <c r="A323" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="B323" t="s">
         <v>4</v>
       </c>
       <c r="C323" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="324">
       <c r="A324" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
       <c r="B324" t="s">
         <v>4</v>
       </c>
       <c r="C324" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="325">
       <c r="A325" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
       <c r="B325" t="s">
         <v>4</v>
       </c>
       <c r="C325" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="326">
       <c r="A326" t="s">
-        <v>310</v>
+        <v>311</v>
       </c>
       <c r="B326" t="s">
         <v>4</v>
       </c>
       <c r="C326" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="327">
       <c r="A327" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
       <c r="B327" t="s">
         <v>4</v>
       </c>
       <c r="C327" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="328">
       <c r="A328" t="s">
-        <v>312</v>
+        <v>313</v>
       </c>
       <c r="B328" t="s">
         <v>4</v>
       </c>
       <c r="C328" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="329">
       <c r="A329" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="B329" t="s">
         <v>4</v>
       </c>
       <c r="C329" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="330">
       <c r="A330" t="s">
-        <v>314</v>
+        <v>315</v>
       </c>
       <c r="B330" t="s">
         <v>4</v>
       </c>
       <c r="C330" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="331">
       <c r="A331" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="B331" t="s">
         <v>4</v>
       </c>
       <c r="C331" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="332">
       <c r="A332" t="s">
-        <v>316</v>
+        <v>317</v>
       </c>
       <c r="B332" t="s">
         <v>4</v>
       </c>
       <c r="C332" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="333">
       <c r="A333" t="s">
-        <v>317</v>
+        <v>318</v>
       </c>
       <c r="B333" t="s">
         <v>4</v>
       </c>
       <c r="C333" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="334">
       <c r="A334" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="B334" t="s">
         <v>4</v>
       </c>
       <c r="C334" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="335">
       <c r="A335" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="B335" t="s">
         <v>4</v>
       </c>
       <c r="C335" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="336">
       <c r="A336" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="B336" t="s">
         <v>4</v>
       </c>
       <c r="C336" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="337">
       <c r="A337" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
       <c r="B337" t="s">
         <v>4</v>
       </c>
       <c r="C337" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="338">
       <c r="A338" t="s">
-        <v>322</v>
+        <v>323</v>
       </c>
       <c r="B338" t="s">
         <v>4</v>
       </c>
       <c r="C338" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="339">
       <c r="A339" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
       <c r="B339" t="s">
         <v>4</v>
       </c>
       <c r="C339" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="340">
       <c r="A340" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="B340" t="s">
         <v>4</v>
       </c>
       <c r="C340" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="341">
       <c r="A341" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="B341" t="s">
         <v>4</v>
       </c>
       <c r="C341" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="342">
       <c r="A342" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
       <c r="B342" t="s">
         <v>4</v>
       </c>
       <c r="C342" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="343">
       <c r="A343" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="B343" t="s">
         <v>4</v>
       </c>
       <c r="C343" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="344">
       <c r="A344" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="B344" t="s">
         <v>4</v>
       </c>
       <c r="C344" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="345">
       <c r="A345" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
       <c r="B345" t="s">
         <v>4</v>
       </c>
       <c r="C345" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="346">
       <c r="A346" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="B346" t="s">
         <v>4</v>
       </c>
       <c r="C346" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="347">
       <c r="A347" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="B347" t="s">
         <v>4</v>
       </c>
       <c r="C347" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="348">
       <c r="A348" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
       <c r="B348" t="s">
         <v>4</v>
       </c>
       <c r="C348" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="349">
       <c r="A349" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="B349" t="s">
         <v>4</v>
       </c>
       <c r="C349" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="350">
       <c r="A350" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="B350" t="s">
         <v>4</v>
       </c>
       <c r="C350" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="351">
       <c r="A351" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
       <c r="B351" t="s">
         <v>4</v>
       </c>
       <c r="C351" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="352">
       <c r="A352" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="B352" t="s">
         <v>4</v>
       </c>
       <c r="C352" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="353">
       <c r="A353" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="B353" t="s">
         <v>4</v>
       </c>
       <c r="C353" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="354">
       <c r="A354" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="B354" t="s">
         <v>4</v>
       </c>
       <c r="C354" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="355">
       <c r="A355" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="B355" t="s">
         <v>4</v>
       </c>
       <c r="C355" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="356">
       <c r="A356" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
       <c r="B356" t="s">
         <v>4</v>
       </c>
       <c r="C356" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="357">
       <c r="A357" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
       <c r="B357" t="s">
         <v>4</v>
       </c>
       <c r="C357" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="358">
       <c r="A358" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="B358" t="s">
         <v>4</v>
       </c>
       <c r="C358" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="359">
       <c r="A359" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
       <c r="B359" t="s">
         <v>4</v>
       </c>
       <c r="C359" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="360">
       <c r="A360" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="B360" t="s">
         <v>4</v>
       </c>
       <c r="C360" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="361">
       <c r="A361" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="B361" t="s">
         <v>4</v>
       </c>
       <c r="C361" t="s">
         <v>4</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ScaleCrop>false</ScaleCrop>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <Application>NPOI</Application>
   <DocSecurity>0</DocSecurity>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>