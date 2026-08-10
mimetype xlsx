--- v0 (2025-12-05)
+++ v1 (2026-08-10)
@@ -388,50 +388,62 @@
             </w:r>
             <w:r>
               <w:t xml:space="preserve">only text</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">only text</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">only text</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">only text</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">only text</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">only text</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">only text</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">only text</w:t>
             </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">تولید کننده اتصالات فشار قوی گالوانیزه ساکت</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
@@ -1410,206 +1422,102 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">تولید کننده مهره ماسوره دنده ای فشار قوی</w:t>
-[...24 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">تولید کننده مهره ماسوره فشار قوی 3000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">تولید کننده نیپل فشار قوی</w:t>
-[...24 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">تولید کننده بوشن فشار قوی کلاس 3000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">تولید کننده رانو 90 درجه ساکت فشار قوی</w:t>
-[...50 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">تولید کننده زانو فشارقوی کلاس 3000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
@@ -1618,76 +1526,50 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">تولید کننده سوئیچ نیپل استیل</w:t>
-[...24 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">سوئیچ نیپل </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
@@ -1956,232 +1838,76 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">مهره ۲ اینچ دنده ای فشارقوی</w:t>
-[...76 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">بوشن 2 اینچ فشارقوی</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">بوشن 21.2 ساکت 6000 فشار قوی</w:t>
-[...76 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">مغزی 1 اینچ فشار قوی</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
@@ -2216,76 +1942,50 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">ولدولت الیاژی 6 اینچ فورج</w:t>
-[...24 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">زانو ۱ اینج ۳۱۶ فشار قوی فولادی</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
@@ -2320,76 +2020,50 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">تولید کننده زانو۱۱.۲ استیل  فشار قوی ۳۱۶</w:t>
-[...24 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">ساکولت ۱ اینچ  فشارقوی استیل ۳۱۶</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
@@ -2476,76 +2150,50 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">تولید کننده سه راه فورج A105</w:t>
-[...24 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">سه راه  فورج A105</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
@@ -2554,76 +2202,50 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">سویچ نیپل صاف  دوسر دنده</w:t>
-[...24 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">بوشن ۳.۴ استیل ۳۰۴L</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
@@ -2815,50 +2437,544 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">مغزی فشارقوی  ۱.۲ استیل 316L</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">مغزی فولادی 11.4 فشارقوی</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">مهره ساکت 3 اینچ فولادی</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">بوشن 1 اینچ ساکت استیل 304</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">بوشن 3 اینچ ساکت فولادی</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">بوشن تبدیلی 3-4.1 ساکت فولاد فشارقوی</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">تولید کننده بوشن تبدیلی 2 اینچ استیل</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">تولید کننده بوشن دنده استیل 304</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">تولید کننده تبدیل 3 اینچ استیل</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">تولید کننده درپوش 3 اینچ فولادی</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">تولید کننده زانو ساکت استیل 304</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">تولید کننده سه راه دنده ای 3000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">تولید کننده مغزی دنده ای درشت فولاد</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">تولید کننده مهره فولادی ساکت</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">تولید کننده نیکم بوشن دنده استیل</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">تولید مهره و ماسوره فشارقوی</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">درپوش 1 اینچ استیل 304</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">ساکولت 3.4 استیل 304</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">مغزی تبدیلی استیل 304</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">نیم بوشن ساکت 11.4 ساکت فولادی</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
   </w:body>
 </w:document>
 </file>
 