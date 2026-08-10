--- v0 (2025-12-05)
+++ v1 (2026-08-10)
@@ -7,51 +7,51 @@
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <workbookPr autoCompressPictures="1"/>
   <bookViews>
     <workbookView tabRatio="600"/>
   </bookViews>
   <sheets>
     <sheet name="اتصالات فشار قوی (GO-FITTING) 0" sheetId="1" r:id="rId3"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="291" uniqueCount="100">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="303" uniqueCount="104">
   <si>
     <t xml:space="preserve">نام محصول</t>
   </si>
   <si>
     <t xml:space="preserve">قیمت عمده فروشی</t>
   </si>
   <si>
     <t xml:space="preserve">قیمت خرده فروشی</t>
   </si>
   <si>
     <t xml:space="preserve">تولید کننده اتصالات فشار قوی فولادی گالوانیزه</t>
   </si>
   <si>
     <t xml:space="preserve">0 تومان</t>
   </si>
   <si>
     <t xml:space="preserve">تولید کننده اتصالات فشار قوی گالوانیزه دنده ای</t>
   </si>
   <si>
     <t xml:space="preserve">تولید کننده اتصالات فشار قوی گالوانیزه ساکت</t>
   </si>
   <si>
     <t xml:space="preserve">تولید کننده اتصالات فشار قوی</t>
   </si>
   <si>
@@ -144,213 +144,225 @@
   <si>
     <t xml:space="preserve">تولید کننده چهار راه فشارقوی</t>
   </si>
   <si>
     <t xml:space="preserve">تولید کننده زانو 45 درجه دنده ای</t>
   </si>
   <si>
     <t xml:space="preserve">تولید کننده زانو 90 فشار قوی</t>
   </si>
   <si>
     <t xml:space="preserve">تولید کننده سه راه تبدیل فشار قوی</t>
   </si>
   <si>
     <t xml:space="preserve">تولید کننده سه راه ساکت فشار قوی</t>
   </si>
   <si>
     <t xml:space="preserve">تولید کننده سه راه فشار قوی 3000</t>
   </si>
   <si>
     <t xml:space="preserve">تولید کننده کپ فولادی فشار قوی</t>
   </si>
   <si>
     <t xml:space="preserve">تولید کننده مغزی فشار قوی</t>
   </si>
   <si>
-    <t xml:space="preserve">تولید کننده مهره ماسوره دنده ای فشار قوی</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">تولید کننده مهره ماسوره فشار قوی 3000</t>
   </si>
   <si>
-    <t xml:space="preserve">تولید کننده نیپل فشار قوی</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">تولید کننده بوشن فشار قوی کلاس 3000</t>
   </si>
   <si>
-    <t xml:space="preserve">تولید کننده رانو 90 درجه ساکت فشار قوی</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">تولید کننده زانو فشارقوی کلاس 3000</t>
   </si>
   <si>
     <t xml:space="preserve">تولید کننده مهره ماسوره فشارقوی 3000</t>
   </si>
   <si>
-    <t xml:space="preserve">تولید کننده سوئیچ نیپل استیل</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">سوئیچ نیپل </t>
   </si>
   <si>
     <t xml:space="preserve">سوئیچ نیپل 304</t>
   </si>
   <si>
     <t xml:space="preserve">سوئیچ نیپل استیل 316</t>
   </si>
   <si>
     <t xml:space="preserve">سوئیچ نیپل فولادی</t>
   </si>
   <si>
     <t xml:space="preserve">سوئیج  نیپل رده 40 فولادی کربن استیل</t>
   </si>
   <si>
     <t xml:space="preserve">سوئیج  نیپل رده 160 فولادی کربن استیل</t>
   </si>
   <si>
     <t xml:space="preserve">بوشن ۲ اینچ فشارقوی</t>
   </si>
   <si>
     <t xml:space="preserve">تبدیل ۲ اینچ فشارقوی</t>
   </si>
   <si>
     <t xml:space="preserve">روپیچ‌ تو پیچ ۲ اینچ فشارقوی</t>
   </si>
   <si>
     <t xml:space="preserve">زانو ۲ اینچ ساکت فشارقوی</t>
   </si>
   <si>
     <t xml:space="preserve">زانو ۳.۴ دنده فشارقوی</t>
   </si>
   <si>
     <t xml:space="preserve">سه راه ۱ اینچ  دنده ای  فشارقوی</t>
   </si>
   <si>
-    <t xml:space="preserve">مهره ۲ اینچ دنده ای فشارقوی</t>
-[...7 lines deleted...]
-  <si>
     <t xml:space="preserve">بوشن 2 اینچ فشارقوی</t>
   </si>
   <si>
-    <t xml:space="preserve">بوشن 21.2 ساکت 6000 فشار قوی</t>
-[...7 lines deleted...]
-  <si>
     <t xml:space="preserve">مغزی 1 اینچ فشار قوی</t>
   </si>
   <si>
     <t xml:space="preserve">مغزی 11.2 استیل فشارقوی</t>
   </si>
   <si>
     <t xml:space="preserve">ولدولت 6 اینچ استیل 316</t>
   </si>
   <si>
-    <t xml:space="preserve">ولدولت الیاژی 6 اینچ فورج</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">زانو ۱ اینج ۳۱۶ فشار قوی فولادی</t>
   </si>
   <si>
     <t xml:space="preserve">زانو ۱۱.۲ استیل ۳۰۴ فشارقوی</t>
   </si>
   <si>
     <t xml:space="preserve">سویچ نیپل کج ۴ اینج  فولادی</t>
   </si>
   <si>
-    <t xml:space="preserve">تولید کننده زانو۱۱.۲ استیل  فشار قوی ۳۱۶</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">ساکولت ۱ اینچ  فشارقوی استیل ۳۱۶</t>
   </si>
   <si>
     <t xml:space="preserve">سراهی 1 اینچ فشارقوی  ساکت ۳۱۶</t>
   </si>
   <si>
     <t xml:space="preserve">سه راه ۳.۴  فشارقوی ساکت ۳۰۴</t>
   </si>
   <si>
     <t xml:space="preserve">سه راهی  ۱.۲ فشارقوی دنده ۳۱۶</t>
   </si>
   <si>
     <t xml:space="preserve">مغزی ۱.۸-۱.۴ فشارقوی استیل ۳۰۴</t>
   </si>
   <si>
-    <t xml:space="preserve">تولید کننده سه راه فورج A105</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">سه راه  فورج A105</t>
   </si>
   <si>
     <t xml:space="preserve">سویچ نیپل دوسر دنده</t>
   </si>
   <si>
-    <t xml:space="preserve">سویچ نیپل صاف  دوسر دنده</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">بوشن ۳.۴ استیل ۳۰۴L</t>
   </si>
   <si>
     <t xml:space="preserve">بوشن دنده ۳.۴ استیل ۳۱۶L</t>
   </si>
   <si>
     <t xml:space="preserve">درپوش یک اینج استیل ۳۱۶L</t>
   </si>
   <si>
     <t xml:space="preserve">زانو ۲ استیل ۳۱۶L</t>
   </si>
   <si>
     <t xml:space="preserve">زانو ۱۱.۲  دنده ۳۱۶L</t>
   </si>
   <si>
     <t xml:space="preserve">زانو ۱۱.۴ ساکت استیل  ۳۱۶L</t>
   </si>
   <si>
     <t xml:space="preserve">زانو فشار قوی ۳.۴ استیل ۳۱۶L</t>
   </si>
   <si>
     <t xml:space="preserve">زانو یک اینج دنده استیل  ۳۱۶L</t>
   </si>
   <si>
     <t xml:space="preserve">سه راه یک اینج استیل  ۳۰۴L</t>
   </si>
   <si>
     <t xml:space="preserve">مغزی فشارقوی  ۱.۲ استیل 316L</t>
+  </si>
+  <si>
+    <t xml:space="preserve">مغزی فولادی 11.4 فشارقوی</t>
+  </si>
+  <si>
+    <t xml:space="preserve">مهره ساکت 3 اینچ فولادی</t>
+  </si>
+  <si>
+    <t xml:space="preserve">بوشن 1 اینچ ساکت استیل 304</t>
+  </si>
+  <si>
+    <t xml:space="preserve">بوشن 3 اینچ ساکت فولادی</t>
+  </si>
+  <si>
+    <t xml:space="preserve">بوشن تبدیلی 3-4.1 ساکت فولاد فشارقوی</t>
+  </si>
+  <si>
+    <t xml:space="preserve">تولید کننده بوشن تبدیلی 2 اینچ استیل</t>
+  </si>
+  <si>
+    <t xml:space="preserve">تولید کننده بوشن دنده استیل 304</t>
+  </si>
+  <si>
+    <t xml:space="preserve">تولید کننده تبدیل 3 اینچ استیل</t>
+  </si>
+  <si>
+    <t xml:space="preserve">تولید کننده درپوش 3 اینچ فولادی</t>
+  </si>
+  <si>
+    <t xml:space="preserve">تولید کننده زانو ساکت استیل 304</t>
+  </si>
+  <si>
+    <t xml:space="preserve">تولید کننده سه راه دنده ای 3000</t>
+  </si>
+  <si>
+    <t xml:space="preserve">تولید کننده مغزی دنده ای درشت فولاد</t>
+  </si>
+  <si>
+    <t xml:space="preserve">تولید کننده مهره فولادی ساکت</t>
+  </si>
+  <si>
+    <t xml:space="preserve">تولید کننده نیکم بوشن دنده استیل</t>
+  </si>
+  <si>
+    <t xml:space="preserve">تولید مهره و ماسوره فشارقوی</t>
+  </si>
+  <si>
+    <t xml:space="preserve">درپوش 1 اینچ استیل 304</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ساکولت 3.4 استیل 304</t>
+  </si>
+  <si>
+    <t xml:space="preserve">مغزی تبدیلی استیل 304</t>
+  </si>
+  <si>
+    <t xml:space="preserve">نیم بوشن ساکت 11.4 ساکت فولادی</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
     </fill>
   </fills>
   <borders count="1">
@@ -1427,50 +1439,94 @@
         <v>4</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="s">
         <v>98</v>
       </c>
       <c r="B96" t="s">
         <v>4</v>
       </c>
       <c r="C96" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="s">
         <v>99</v>
       </c>
       <c r="B97" t="s">
         <v>4</v>
       </c>
       <c r="C97" t="s">
         <v>4</v>
       </c>
     </row>
+    <row r="98">
+      <c r="A98" t="s">
+        <v>100</v>
+      </c>
+      <c r="B98" t="s">
+        <v>4</v>
+      </c>
+      <c r="C98" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="99">
+      <c r="A99" t="s">
+        <v>101</v>
+      </c>
+      <c r="B99" t="s">
+        <v>4</v>
+      </c>
+      <c r="C99" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="100">
+      <c r="A100" t="s">
+        <v>102</v>
+      </c>
+      <c r="B100" t="s">
+        <v>4</v>
+      </c>
+      <c r="C100" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="101">
+      <c r="A101" t="s">
+        <v>103</v>
+      </c>
+      <c r="B101" t="s">
+        <v>4</v>
+      </c>
+      <c r="C101" t="s">
+        <v>4</v>
+      </c>
+    </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ScaleCrop>false</ScaleCrop>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <Application>NPOI</Application>
   <DocSecurity>0</DocSecurity>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>NPOI</dc:creator>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <q1:Properties xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:q1="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties">