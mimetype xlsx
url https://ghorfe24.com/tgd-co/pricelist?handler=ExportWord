--- v0 (2025-12-05)
+++ v1 (2026-08-10)
@@ -250,50 +250,200 @@
             </w:r>
             <w:r>
               <w:t xml:space="preserve">only text</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">only text</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">only text</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">only text</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">only text</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">only text</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">only text</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">only text</w:t>
             </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">فروش گلوب ولو استنلس استیل</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
@@ -310,76 +460,50 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">شیر خودکار سوپاپی - شیر خودکار ساچمه ای...</w:t>
-[...24 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">باترفلای ولو استنلس استیل</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
@@ -934,76 +1058,50 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">فروش ساکولت</w:t>
-[...24 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">فروش ولدولت</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
@@ -1481,50 +1579,1402 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">لوله فولادی</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">اتصالات  جوشی تکنو فورج</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">اتصالات تکنو فورج</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">اتصالات مانیسمان تکنو فورج</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">زانو 90 درجه تکنو فورج</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">سه راه جوشی تکنو فورج</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">عامل فروش  اتصالات تکنو فورج</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">فلنج تکنو فورج</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">وارد کننده اتصالات تکنو فورج</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">سوزنی 2 اینچ کلاس 600 LF2  Trim  316  NEWAY</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">سوزنی 2 اینچ کلاس 600 NEWAy WCB</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">سوزنی ۲ اینچ کلاس ۶۰۰ Wcb . OVC</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیر سوزنی 2 اینچ کلاس 150 Velan</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیر سوزنی ۲ اینچ کلاس ۶۰۰ A105 dsi</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیر سوزنی 3 اینچ کلاس 600 316  WALWORTH</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیر فلکه سوزنی فولادی  نیووی neway</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیر فلکه سوزنی کلاس 300 نیووی neway</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیر فلکه کشویی فولادی نیووی neway</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیر فلکه کشویی کلاس 300 نیووی neway</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیر فلکه کشویی کلاس 600 نیووی neway</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">وارد کننده شیر فلکه نیووی neway</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیر کشویی  3 اینچ  کلاس 600. 316  VS</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیر کشویی 2 اینچ کلاس  150WCB ویلیامز</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیر کشویی 150  استیل 316  YDF  LCC</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیر کشویی. 2 اینچ کلاس 600. 316  KITZ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">کشویی 2 اینچ کلاس 150 WCB Neway</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">کشویی 3 اینچ کلاس 300 LCC  VELAN</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">کشویی ۳ اینچ کلاس ۶۰۰ Wcb NEWCO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیر گیوتینی CMO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیر گیوتینی اکچویتوردار CMO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیر گیوتینی پنوماتیک CMO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیر گیوتینی چدنی CMO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیر گیوتینی فولادی CMO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">عامل فروش شیر گیوتینی CMO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیر گیوتینی استیل اوربینوکس ORBINOX</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیر گیوتینی اکچویتوردار اوربینوکس ORBINOX</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیر گیوتینی پنوماتیک اوربینوکس ORBINOX</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیر گیوتینی چدنی اوربینوکس ORBINOX</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیر گیوتینی دیسک استیل اوربینوکس ORBINOX</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیر گیوتینی فولادی اوربینوکس ORBINOX</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">عامل فروش شیر گیوتینی اوربینوکس ORBINOX</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">نمایندگی شیر گیوتینی اوربینوکس ORBINOX</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">چک ولو LVF</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیر خودکار فولادی LVF</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیر سوزنی LVF</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیر فلکه فولادی A105 - LVF</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">عامل فروش شیر فلکه LVF</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیر فلکه PK</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیر فلکه فولادی PK</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیر فلکه کشویی کلاس 150 pk</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیر فلکه کلاس 300 PK</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">نماینده فروش شیر فلکه PK</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">وارد کننده شیر فلکه PK</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
   </w:body>
 </w:document>
 </file>
 