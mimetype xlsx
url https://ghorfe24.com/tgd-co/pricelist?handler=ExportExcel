--- v0 (2025-12-05)
+++ v1 (2026-08-10)
@@ -7,79 +7,76 @@
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <workbookPr autoCompressPictures="1"/>
   <bookViews>
     <workbookView tabRatio="600"/>
   </bookViews>
   <sheets>
     <sheet name="تهران گاز (دواجی) 33938757-021" sheetId="1" r:id="rId3"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="153" uniqueCount="54">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="303" uniqueCount="104">
   <si>
     <t xml:space="preserve">نام محصول</t>
   </si>
   <si>
     <t xml:space="preserve">قیمت عمده فروشی</t>
   </si>
   <si>
     <t xml:space="preserve">قیمت خرده فروشی</t>
   </si>
   <si>
     <t xml:space="preserve">فروشنده شیرالات اتش نشانی</t>
   </si>
   <si>
     <t xml:space="preserve">0 تومان</t>
   </si>
   <si>
     <t xml:space="preserve">فروشنده گیت ولو استنلس استیل</t>
   </si>
   <si>
     <t xml:space="preserve">فروش گلوب ولو استنلس استیل</t>
   </si>
   <si>
     <t xml:space="preserve">سفتی ولو چدنی</t>
   </si>
   <si>
-    <t xml:space="preserve">شیر خودکار سوپاپی - شیر خودکار ساچمه ای...</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">باترفلای ولو استنلس استیل</t>
   </si>
   <si>
     <t xml:space="preserve">باترفلای ولو الومینیوم برنز</t>
   </si>
   <si>
     <t xml:space="preserve">باترفلای ولو کیستون</t>
   </si>
   <si>
     <t xml:space="preserve">A350-LF2 بال ولو فولادی</t>
   </si>
   <si>
     <t xml:space="preserve">بال ولو استنلس استیل  316کیتز kitz</t>
   </si>
   <si>
     <t xml:space="preserve">بال ولو استیل  فلنجدار کیتز kitz</t>
   </si>
   <si>
     <t xml:space="preserve">بال ولو استیل دنده ای 316</t>
   </si>
   <si>
     <t xml:space="preserve">بال ولو فولادی کلاس ۸۰۰ اروپایی</t>
   </si>
   <si>
     <t xml:space="preserve">بال ولو فولادی کلاس 800</t>
@@ -105,53 +102,50 @@
   <si>
     <t xml:space="preserve">کفرینگ استیل</t>
   </si>
   <si>
     <t xml:space="preserve">کفرینگ فولادی</t>
   </si>
   <si>
     <t xml:space="preserve">گسکت تک رینگ اسپیرال وند pn16</t>
   </si>
   <si>
     <t xml:space="preserve">واشر گسکت اسپیرال  316</t>
   </si>
   <si>
     <t xml:space="preserve">سوئیچ نیپل استیل</t>
   </si>
   <si>
     <t xml:space="preserve">سوئیچ نیپل فولادی</t>
   </si>
   <si>
     <t xml:space="preserve">فروش البولت</t>
   </si>
   <si>
     <t xml:space="preserve">فروش تردولت</t>
   </si>
   <si>
-    <t xml:space="preserve">فروش ساکولت</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">فروش ولدولت</t>
   </si>
   <si>
     <t xml:space="preserve">استاد بولت استیل</t>
   </si>
   <si>
     <t xml:space="preserve">استاد بولت فولادی</t>
   </si>
   <si>
     <t xml:space="preserve">فروشنده هامر یونیون</t>
   </si>
   <si>
     <t xml:space="preserve">قیمت هامر یونیون -پیچ و مهره چکشی</t>
   </si>
   <si>
     <t xml:space="preserve">استرینر ولو استیل</t>
   </si>
   <si>
     <t xml:space="preserve">پرشر ولو فولادی</t>
   </si>
   <si>
     <t xml:space="preserve">فروش سفتی ولو</t>
   </si>
   <si>
     <t xml:space="preserve">فروش نیدل ولو -شیر سوزنی پنوماتیک</t>
@@ -169,50 +163,206 @@
     <t xml:space="preserve">نایف ولو دیسک استیل</t>
   </si>
   <si>
     <t xml:space="preserve">فروش لوله کاپرنیکل</t>
   </si>
   <si>
     <t xml:space="preserve">اتصالات پلی اتیلن</t>
   </si>
   <si>
     <t xml:space="preserve">اتصالات پی وی سی</t>
   </si>
   <si>
     <t xml:space="preserve">چک ولو دبل پلیت</t>
   </si>
   <si>
     <t xml:space="preserve">شیر خودکار بین فلنجی استیل</t>
   </si>
   <si>
     <t xml:space="preserve">شیر خودکار بین فلنجی فولادی</t>
   </si>
   <si>
     <t xml:space="preserve">لوله استنلس استیل</t>
   </si>
   <si>
     <t xml:space="preserve">لوله فولادی</t>
+  </si>
+  <si>
+    <t xml:space="preserve">اتصالات  جوشی تکنو فورج</t>
+  </si>
+  <si>
+    <t xml:space="preserve">اتصالات تکنو فورج</t>
+  </si>
+  <si>
+    <t xml:space="preserve">اتصالات مانیسمان تکنو فورج</t>
+  </si>
+  <si>
+    <t xml:space="preserve">زانو 90 درجه تکنو فورج</t>
+  </si>
+  <si>
+    <t xml:space="preserve">سه راه جوشی تکنو فورج</t>
+  </si>
+  <si>
+    <t xml:space="preserve">عامل فروش  اتصالات تکنو فورج</t>
+  </si>
+  <si>
+    <t xml:space="preserve">فلنج تکنو فورج</t>
+  </si>
+  <si>
+    <t xml:space="preserve">وارد کننده اتصالات تکنو فورج</t>
+  </si>
+  <si>
+    <t xml:space="preserve">سوزنی 2 اینچ کلاس 600 LF2  Trim  316  NEWAY</t>
+  </si>
+  <si>
+    <t xml:space="preserve">سوزنی 2 اینچ کلاس 600 NEWAy WCB</t>
+  </si>
+  <si>
+    <t xml:space="preserve">سوزنی ۲ اینچ کلاس ۶۰۰ Wcb . OVC</t>
+  </si>
+  <si>
+    <t xml:space="preserve">شیر سوزنی 2 اینچ کلاس 150 Velan</t>
+  </si>
+  <si>
+    <t xml:space="preserve">شیر سوزنی ۲ اینچ کلاس ۶۰۰ A105 dsi</t>
+  </si>
+  <si>
+    <t xml:space="preserve">شیر سوزنی 3 اینچ کلاس 600 316  WALWORTH</t>
+  </si>
+  <si>
+    <t xml:space="preserve">شیر فلکه سوزنی فولادی  نیووی neway</t>
+  </si>
+  <si>
+    <t xml:space="preserve">شیر فلکه سوزنی کلاس 300 نیووی neway</t>
+  </si>
+  <si>
+    <t xml:space="preserve">شیر فلکه کشویی فولادی نیووی neway</t>
+  </si>
+  <si>
+    <t xml:space="preserve">شیر فلکه کشویی کلاس 300 نیووی neway</t>
+  </si>
+  <si>
+    <t xml:space="preserve">شیر فلکه کشویی کلاس 600 نیووی neway</t>
+  </si>
+  <si>
+    <t xml:space="preserve">وارد کننده شیر فلکه نیووی neway</t>
+  </si>
+  <si>
+    <t xml:space="preserve">شیر کشویی  3 اینچ  کلاس 600. 316  VS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">شیر کشویی 2 اینچ کلاس  150WCB ویلیامز</t>
+  </si>
+  <si>
+    <t xml:space="preserve">شیر کشویی 150  استیل 316  YDF  LCC</t>
+  </si>
+  <si>
+    <t xml:space="preserve">شیر کشویی. 2 اینچ کلاس 600. 316  KITZ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">کشویی 2 اینچ کلاس 150 WCB Neway</t>
+  </si>
+  <si>
+    <t xml:space="preserve">کشویی 3 اینچ کلاس 300 LCC  VELAN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">کشویی ۳ اینچ کلاس ۶۰۰ Wcb NEWCO</t>
+  </si>
+  <si>
+    <t xml:space="preserve">شیر گیوتینی CMO</t>
+  </si>
+  <si>
+    <t xml:space="preserve">شیر گیوتینی اکچویتوردار CMO</t>
+  </si>
+  <si>
+    <t xml:space="preserve">شیر گیوتینی پنوماتیک CMO</t>
+  </si>
+  <si>
+    <t xml:space="preserve">شیر گیوتینی چدنی CMO</t>
+  </si>
+  <si>
+    <t xml:space="preserve">شیر گیوتینی فولادی CMO</t>
+  </si>
+  <si>
+    <t xml:space="preserve">عامل فروش شیر گیوتینی CMO</t>
+  </si>
+  <si>
+    <t xml:space="preserve">شیر گیوتینی استیل اوربینوکس ORBINOX</t>
+  </si>
+  <si>
+    <t xml:space="preserve">شیر گیوتینی اکچویتوردار اوربینوکس ORBINOX</t>
+  </si>
+  <si>
+    <t xml:space="preserve">شیر گیوتینی پنوماتیک اوربینوکس ORBINOX</t>
+  </si>
+  <si>
+    <t xml:space="preserve">شیر گیوتینی چدنی اوربینوکس ORBINOX</t>
+  </si>
+  <si>
+    <t xml:space="preserve">شیر گیوتینی دیسک استیل اوربینوکس ORBINOX</t>
+  </si>
+  <si>
+    <t xml:space="preserve">شیر گیوتینی فولادی اوربینوکس ORBINOX</t>
+  </si>
+  <si>
+    <t xml:space="preserve">عامل فروش شیر گیوتینی اوربینوکس ORBINOX</t>
+  </si>
+  <si>
+    <t xml:space="preserve">نمایندگی شیر گیوتینی اوربینوکس ORBINOX</t>
+  </si>
+  <si>
+    <t xml:space="preserve">چک ولو LVF</t>
+  </si>
+  <si>
+    <t xml:space="preserve">شیر خودکار فولادی LVF</t>
+  </si>
+  <si>
+    <t xml:space="preserve">شیر سوزنی LVF</t>
+  </si>
+  <si>
+    <t xml:space="preserve">شیر فلکه فولادی A105 - LVF</t>
+  </si>
+  <si>
+    <t xml:space="preserve">عامل فروش شیر فلکه LVF</t>
+  </si>
+  <si>
+    <t xml:space="preserve">شیر فلکه PK</t>
+  </si>
+  <si>
+    <t xml:space="preserve">شیر فلکه فولادی PK</t>
+  </si>
+  <si>
+    <t xml:space="preserve">شیر فلکه کشویی کلاس 150 pk</t>
+  </si>
+  <si>
+    <t xml:space="preserve">شیر فلکه کلاس 300 PK</t>
+  </si>
+  <si>
+    <t xml:space="preserve">نماینده فروش شیر فلکه PK</t>
+  </si>
+  <si>
+    <t xml:space="preserve">وارد کننده شیر فلکه PK</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
     </fill>
   </fills>
   <borders count="1">
@@ -783,50 +933,600 @@
         <v>4</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="s">
         <v>52</v>
       </c>
       <c r="B50" t="s">
         <v>4</v>
       </c>
       <c r="C50" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="s">
         <v>53</v>
       </c>
       <c r="B51" t="s">
         <v>4</v>
       </c>
       <c r="C51" t="s">
         <v>4</v>
       </c>
     </row>
+    <row r="52">
+      <c r="A52" t="s">
+        <v>54</v>
+      </c>
+      <c r="B52" t="s">
+        <v>4</v>
+      </c>
+      <c r="C52" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53" t="s">
+        <v>55</v>
+      </c>
+      <c r="B53" t="s">
+        <v>4</v>
+      </c>
+      <c r="C53" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54" t="s">
+        <v>56</v>
+      </c>
+      <c r="B54" t="s">
+        <v>4</v>
+      </c>
+      <c r="C54" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="55">
+      <c r="A55" t="s">
+        <v>57</v>
+      </c>
+      <c r="B55" t="s">
+        <v>4</v>
+      </c>
+      <c r="C55" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="56">
+      <c r="A56" t="s">
+        <v>58</v>
+      </c>
+      <c r="B56" t="s">
+        <v>4</v>
+      </c>
+      <c r="C56" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="57">
+      <c r="A57" t="s">
+        <v>59</v>
+      </c>
+      <c r="B57" t="s">
+        <v>4</v>
+      </c>
+      <c r="C57" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58" t="s">
+        <v>60</v>
+      </c>
+      <c r="B58" t="s">
+        <v>4</v>
+      </c>
+      <c r="C58" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59" t="s">
+        <v>61</v>
+      </c>
+      <c r="B59" t="s">
+        <v>4</v>
+      </c>
+      <c r="C59" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="60">
+      <c r="A60" t="s">
+        <v>62</v>
+      </c>
+      <c r="B60" t="s">
+        <v>4</v>
+      </c>
+      <c r="C60" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="61">
+      <c r="A61" t="s">
+        <v>63</v>
+      </c>
+      <c r="B61" t="s">
+        <v>4</v>
+      </c>
+      <c r="C61" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="62">
+      <c r="A62" t="s">
+        <v>64</v>
+      </c>
+      <c r="B62" t="s">
+        <v>4</v>
+      </c>
+      <c r="C62" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63" t="s">
+        <v>65</v>
+      </c>
+      <c r="B63" t="s">
+        <v>4</v>
+      </c>
+      <c r="C63" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64" t="s">
+        <v>66</v>
+      </c>
+      <c r="B64" t="s">
+        <v>4</v>
+      </c>
+      <c r="C64" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65" t="s">
+        <v>67</v>
+      </c>
+      <c r="B65" t="s">
+        <v>4</v>
+      </c>
+      <c r="C65" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="66">
+      <c r="A66" t="s">
+        <v>68</v>
+      </c>
+      <c r="B66" t="s">
+        <v>4</v>
+      </c>
+      <c r="C66" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="67">
+      <c r="A67" t="s">
+        <v>69</v>
+      </c>
+      <c r="B67" t="s">
+        <v>4</v>
+      </c>
+      <c r="C67" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68" t="s">
+        <v>70</v>
+      </c>
+      <c r="B68" t="s">
+        <v>4</v>
+      </c>
+      <c r="C68" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69" t="s">
+        <v>71</v>
+      </c>
+      <c r="B69" t="s">
+        <v>4</v>
+      </c>
+      <c r="C69" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="70">
+      <c r="A70" t="s">
+        <v>72</v>
+      </c>
+      <c r="B70" t="s">
+        <v>4</v>
+      </c>
+      <c r="C70" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="71">
+      <c r="A71" t="s">
+        <v>73</v>
+      </c>
+      <c r="B71" t="s">
+        <v>4</v>
+      </c>
+      <c r="C71" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="72">
+      <c r="A72" t="s">
+        <v>74</v>
+      </c>
+      <c r="B72" t="s">
+        <v>4</v>
+      </c>
+      <c r="C72" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="73">
+      <c r="A73" t="s">
+        <v>75</v>
+      </c>
+      <c r="B73" t="s">
+        <v>4</v>
+      </c>
+      <c r="C73" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="74">
+      <c r="A74" t="s">
+        <v>76</v>
+      </c>
+      <c r="B74" t="s">
+        <v>4</v>
+      </c>
+      <c r="C74" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="75">
+      <c r="A75" t="s">
+        <v>77</v>
+      </c>
+      <c r="B75" t="s">
+        <v>4</v>
+      </c>
+      <c r="C75" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="76">
+      <c r="A76" t="s">
+        <v>78</v>
+      </c>
+      <c r="B76" t="s">
+        <v>4</v>
+      </c>
+      <c r="C76" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="77">
+      <c r="A77" t="s">
+        <v>79</v>
+      </c>
+      <c r="B77" t="s">
+        <v>4</v>
+      </c>
+      <c r="C77" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="78">
+      <c r="A78" t="s">
+        <v>80</v>
+      </c>
+      <c r="B78" t="s">
+        <v>4</v>
+      </c>
+      <c r="C78" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="79">
+      <c r="A79" t="s">
+        <v>81</v>
+      </c>
+      <c r="B79" t="s">
+        <v>4</v>
+      </c>
+      <c r="C79" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="80">
+      <c r="A80" t="s">
+        <v>82</v>
+      </c>
+      <c r="B80" t="s">
+        <v>4</v>
+      </c>
+      <c r="C80" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="81">
+      <c r="A81" t="s">
+        <v>83</v>
+      </c>
+      <c r="B81" t="s">
+        <v>4</v>
+      </c>
+      <c r="C81" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="82">
+      <c r="A82" t="s">
+        <v>84</v>
+      </c>
+      <c r="B82" t="s">
+        <v>4</v>
+      </c>
+      <c r="C82" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="83">
+      <c r="A83" t="s">
+        <v>85</v>
+      </c>
+      <c r="B83" t="s">
+        <v>4</v>
+      </c>
+      <c r="C83" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="84">
+      <c r="A84" t="s">
+        <v>86</v>
+      </c>
+      <c r="B84" t="s">
+        <v>4</v>
+      </c>
+      <c r="C84" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="85">
+      <c r="A85" t="s">
+        <v>87</v>
+      </c>
+      <c r="B85" t="s">
+        <v>4</v>
+      </c>
+      <c r="C85" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="86">
+      <c r="A86" t="s">
+        <v>88</v>
+      </c>
+      <c r="B86" t="s">
+        <v>4</v>
+      </c>
+      <c r="C86" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="87">
+      <c r="A87" t="s">
+        <v>89</v>
+      </c>
+      <c r="B87" t="s">
+        <v>4</v>
+      </c>
+      <c r="C87" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="88">
+      <c r="A88" t="s">
+        <v>90</v>
+      </c>
+      <c r="B88" t="s">
+        <v>4</v>
+      </c>
+      <c r="C88" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="89">
+      <c r="A89" t="s">
+        <v>91</v>
+      </c>
+      <c r="B89" t="s">
+        <v>4</v>
+      </c>
+      <c r="C89" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="90">
+      <c r="A90" t="s">
+        <v>92</v>
+      </c>
+      <c r="B90" t="s">
+        <v>4</v>
+      </c>
+      <c r="C90" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="91">
+      <c r="A91" t="s">
+        <v>93</v>
+      </c>
+      <c r="B91" t="s">
+        <v>4</v>
+      </c>
+      <c r="C91" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="92">
+      <c r="A92" t="s">
+        <v>94</v>
+      </c>
+      <c r="B92" t="s">
+        <v>4</v>
+      </c>
+      <c r="C92" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="93">
+      <c r="A93" t="s">
+        <v>95</v>
+      </c>
+      <c r="B93" t="s">
+        <v>4</v>
+      </c>
+      <c r="C93" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="94">
+      <c r="A94" t="s">
+        <v>96</v>
+      </c>
+      <c r="B94" t="s">
+        <v>4</v>
+      </c>
+      <c r="C94" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="95">
+      <c r="A95" t="s">
+        <v>97</v>
+      </c>
+      <c r="B95" t="s">
+        <v>4</v>
+      </c>
+      <c r="C95" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="96">
+      <c r="A96" t="s">
+        <v>98</v>
+      </c>
+      <c r="B96" t="s">
+        <v>4</v>
+      </c>
+      <c r="C96" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="97">
+      <c r="A97" t="s">
+        <v>99</v>
+      </c>
+      <c r="B97" t="s">
+        <v>4</v>
+      </c>
+      <c r="C97" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="98">
+      <c r="A98" t="s">
+        <v>100</v>
+      </c>
+      <c r="B98" t="s">
+        <v>4</v>
+      </c>
+      <c r="C98" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="99">
+      <c r="A99" t="s">
+        <v>101</v>
+      </c>
+      <c r="B99" t="s">
+        <v>4</v>
+      </c>
+      <c r="C99" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="100">
+      <c r="A100" t="s">
+        <v>102</v>
+      </c>
+      <c r="B100" t="s">
+        <v>4</v>
+      </c>
+      <c r="C100" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="101">
+      <c r="A101" t="s">
+        <v>103</v>
+      </c>
+      <c r="B101" t="s">
+        <v>4</v>
+      </c>
+      <c r="C101" t="s">
+        <v>4</v>
+      </c>
+    </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ScaleCrop>false</ScaleCrop>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <Application>NPOI</Application>
   <DocSecurity>0</DocSecurity>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>NPOI</dc:creator>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <q1:Properties xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:q1="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties">