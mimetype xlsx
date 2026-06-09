--- v1 (2026-02-18)
+++ v2 (2026-06-09)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <w:body>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:shd w:val="nil" w:color="auto" w:fill="EEEEEE"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">تجهیزات صنعت غرفه 1</w:t>
+        <w:t xml:space="preserve">تجهیزات صنعت برقعی</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:space="0"/>
           <w:left w:val="single" w:space="0"/>
           <w:bottom w:val="single" w:space="0"/>
           <w:right w:val="single" w:space="0"/>
           <w:insideH w:val="single" w:space="0"/>
           <w:insideV w:val="single" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="300"/>
         <w:gridCol w:w="300"/>
         <w:gridCol w:w="300"/>
       </w:tblGrid>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -56,497 +56,393 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">قیمت عمده فروشی</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">قیمت خرده فروشی</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">الکتروموتور گوانگلو</w:t>
-[...402 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">عامل فروش الکتروموتور موتیو motive</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">فروش الکتروموتور موتیو motive</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">0 تومان</w:t>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">نمایندگی فروش الکتروموتور موتیو motive</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -694,206 +590,50 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">گیربکس آویز بونفیلیولی Bonfiglioli</w:t>
-[...154 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">فروشنده گیربکس شافت مستقیم موتیو motive</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
@@ -1006,51 +746,51 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">گیربکس کرانویل پینیون sew</w:t>
+              <w:t xml:space="preserve">گیربکس کرانویل پینیون sew سری K</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1344,76 +1084,50 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">گیربکس شافت مستقیم PGR</w:t>
-[...24 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">گیربکس شافت مستقیم TAHRIKSAN</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
@@ -1526,206 +1240,76 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">گیربکس انگلیسی RENOLD</w:t>
-[...24 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">گیربکس ایتالیایی TRANSTECNO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">گیربکس REMAS</w:t>
-[...102 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">عامل فروش  گیربکس حلزونی استار</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
@@ -2358,128 +1942,76 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">گیربکس PGR تغذیه کننده میکسرها سری PYK</w:t>
-[...24 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">گیربکس PGR جرثقیل سری PCS</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">گیربکس PGR مرغداری سری PX</w:t>
-[...24 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">گیربکس آویز PGR ترکیه</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
@@ -2488,180 +2020,76 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">گیربکس آویز PGR سری Pt</w:t>
-[...24 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">گیربکس پی جی آر اکسترودر سری PEX</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">گیربکس پی جی آر انتقال قدرت استوانه ای سری PZ</w:t>
-[...76 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">گیربکس حلزونی PGR سری PMRV</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
@@ -2748,128 +2176,76 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">گیربکس خورشیدی PGR سری PLB</w:t>
-[...24 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">گیربکس شافت آویز  PGR سری PD</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">گیربکس شافت آویز PGR سری PM</w:t>
-[...24 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">گیربکس شافت بغل PGR سری PKD</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
@@ -2931,50 +2307,674 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">گیربکس هلیکال PGR سری PF</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">الکتروموتور چینی از ۹۰ وات تا ۲۵۰ کیلووات ۱۵۰۰دور،</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">الکتروموتور سه فاز چینی ایده آل از ۱۸کیلووات تا  ۲۵۰کیلووات</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">گیربکس دور متغیر از ۱۸ صدم تا ۳اسب</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">گیربکس سایکلو پایه دار چدنی</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">گیربکس سایکلو</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">گیربکس صبا  کوپر vf,mvf</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">گیربکس فلنج سری zg طرح vem</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">نمایندگی فروش گیربکس سایکلو</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">الکترو گیربکس شافت مستقیم sew</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">الکتروگیربکس سری RF sew</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">گیربکس اویز سری F طرح sew</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">گیربکس بول هلیکال KA طرح sew</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">گیربکس دو طرف شفت هوادهی استخر</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">گیربکس سری FAF طرح sew</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">گیربکس سری R طرح sew</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">گیربکس سری RF سری sew</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">گیربکس شافت مستقیم SEW سری R</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">گیربکس موتور sew شافت بغل</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">موتور گیربکس شافت مستقیم اروپایی sew</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">گیربکس شافت دار چینی ازسایز 40 تا130-الکتروموتورچینی درجه یک از18% تا250 کیلووات</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">وارد کننده گیربکس حلزونی چینی از سایز 30 الی 150 -از نسبت 7/5 الی 100-ورودی های مختلف</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">وارد کننده الکتروموتوراز 18% تا 250 کیلووات -پایه دار-فلنجدار-نیم فلنج -1000-1500-3000 دور</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">گیربکس motovario,sw- نسبت 7.5 تا 100-از سایز 30تا90</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">موتور گیربکس شافت مستقیم motovario</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
   </w:body>
 </w:document>
 </file>
 