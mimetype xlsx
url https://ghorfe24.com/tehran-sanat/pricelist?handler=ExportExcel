--- v0 (2026-02-18)
+++ v1 (2026-06-09)
@@ -1,223 +1,175 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <workbookPr autoCompressPictures="1"/>
   <bookViews>
     <workbookView tabRatio="600"/>
   </bookViews>
   <sheets>
-    <sheet name="تجهیزات صنعت غرفه 1" sheetId="1" r:id="rId3"/>
+    <sheet name="تجهیزات صنعت برقعی" sheetId="1" r:id="rId3"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="303" uniqueCount="103">
   <si>
     <t xml:space="preserve">نام محصول</t>
   </si>
   <si>
     <t xml:space="preserve">قیمت عمده فروشی</t>
   </si>
   <si>
     <t xml:space="preserve">قیمت خرده فروشی</t>
   </si>
   <si>
-    <t xml:space="preserve">الکتروموتور گوانگلو</t>
+    <t xml:space="preserve">عامل فروش الکتروموتور موتیو motive</t>
   </si>
   <si>
     <t xml:space="preserve">0 تومان</t>
   </si>
   <si>
-    <t xml:space="preserve">عامل فروش الکتروموتور گوانگلو-تامین کننده الکتروموتور گوانگلو</t>
-[...10 lines deleted...]
-  <si>
     <t xml:space="preserve">فروش الکتروموتور موتیو motive</t>
   </si>
   <si>
     <t xml:space="preserve">نمایندگی فروش الکتروموتور موتیو motive</t>
   </si>
   <si>
     <t xml:space="preserve">خرید گیربکس حلزونی موتوواریو</t>
   </si>
   <si>
     <t xml:space="preserve">عامل فروش گیربکس حلزونی موتوواریو</t>
   </si>
   <si>
     <t xml:space="preserve">گیربکس حلزونی موتوواریو اصلی</t>
   </si>
   <si>
     <t xml:space="preserve">گیربکس حلزونی موتوواریو Motovario</t>
   </si>
   <si>
     <t xml:space="preserve">نمایندگی فروش گیربکس حلزونی موتوواریو</t>
   </si>
   <si>
     <t xml:space="preserve">گیربکس حلزونی موتوواریو</t>
   </si>
   <si>
-    <t xml:space="preserve">گیربکس آویز بونفیلیولی Bonfiglioli</t>
-[...16 lines deleted...]
-  <si>
     <t xml:space="preserve">فروشنده گیربکس شافت مستقیم موتیو motive</t>
   </si>
   <si>
     <t xml:space="preserve">قیمت گیربکس شافت مستقیم موتیو motive</t>
   </si>
   <si>
     <t xml:space="preserve">گیربکس شافت مستقیم اصلی موتیو motive</t>
   </si>
   <si>
     <t xml:space="preserve">گیربکس شافت مستقیم موتیو motive</t>
   </si>
   <si>
     <t xml:space="preserve">نمایندگی الکتروگیربکس موتیو motive</t>
   </si>
   <si>
     <t xml:space="preserve">الکتروموتور rossi روسی</t>
   </si>
   <si>
-    <t xml:space="preserve">گیربکس کرانویل پینیون sew</t>
+    <t xml:space="preserve">گیربکس کرانویل پینیون sew سری K</t>
   </si>
   <si>
     <t xml:space="preserve">گیربکس اویز sew-نماینده فروش گیربکس اویز</t>
   </si>
   <si>
     <t xml:space="preserve">گیربکس جرثقیل sew</t>
   </si>
   <si>
     <t xml:space="preserve">گیربکس حلزونی sew</t>
   </si>
   <si>
     <t xml:space="preserve">گیربکس شافت مستقیم sew</t>
   </si>
   <si>
     <t xml:space="preserve">گیربکس صنعتی sew-الکتروگیربکس صنعتی sew</t>
   </si>
   <si>
     <t xml:space="preserve">گیربکس اویز موتوواریو Motovario</t>
   </si>
   <si>
     <t xml:space="preserve">گیربکس پینیون موتوواریو Motovario</t>
   </si>
   <si>
     <t xml:space="preserve">گیربکس جرثقیل موتوواریو Motovario</t>
   </si>
   <si>
     <t xml:space="preserve">گیربکس دورمتغیر هیدرولیکی موتوواریو Motovario</t>
   </si>
   <si>
     <t xml:space="preserve">گیربکس شافت مستقیم موتوواریو Motovario</t>
   </si>
   <si>
     <t xml:space="preserve">فروش الکتروموتور rossi روسی</t>
   </si>
   <si>
     <t xml:space="preserve">گیربکس صنعتی موتوواریو Motovario</t>
   </si>
   <si>
-    <t xml:space="preserve">گیربکس شافت مستقیم PGR</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">گیربکس شافت مستقیم TAHRIKSAN</t>
   </si>
   <si>
     <t xml:space="preserve">گیربکس حلزونی چینی TOP ITAL</t>
   </si>
   <si>
     <t xml:space="preserve">گیربکس فلنچ دار ترکیه ای رماس REMAS</t>
   </si>
   <si>
     <t xml:space="preserve">گیربکس حلزونی ترکیه ای OZDEMIR</t>
   </si>
   <si>
     <t xml:space="preserve">گیربکس ترکیه ای رماس REMAS</t>
   </si>
   <si>
     <t xml:space="preserve">گیربکس حلزونی PGR</t>
   </si>
   <si>
-    <t xml:space="preserve">گیربکس انگلیسی RENOLD</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">گیربکس ایتالیایی TRANSTECNO</t>
   </si>
   <si>
-    <t xml:space="preserve">گیربکس REMAS</t>
-[...10 lines deleted...]
-  <si>
     <t xml:space="preserve">عامل فروش  گیربکس حلزونی استار</t>
   </si>
   <si>
     <t xml:space="preserve">قطعات یدکی گیربکس حلزونی چینی</t>
   </si>
   <si>
     <t xml:space="preserve">گیربکس حلزونی STAR</t>
   </si>
   <si>
     <t xml:space="preserve">گیربکس حلزونی استار</t>
   </si>
   <si>
     <t xml:space="preserve">گیربکس حلزونی چینی استار</t>
   </si>
   <si>
     <t xml:space="preserve">نمایندگی  گیربکس حلزونی استار</t>
   </si>
   <si>
     <t xml:space="preserve">نمایندگی فروش  گیربکس حلزونی چینی</t>
   </si>
   <si>
     <t xml:space="preserve">نماینده گیربکس حلزونی چینی</t>
   </si>
   <si>
     <t xml:space="preserve">گیربکس حلزونی  استار 40-20</t>
@@ -252,114 +204,162 @@
   <si>
     <t xml:space="preserve">گیربکس حلزونی استار 50-10</t>
   </si>
   <si>
     <t xml:space="preserve">گیربکس حلزونی استار 50-20</t>
   </si>
   <si>
     <t xml:space="preserve">گیربکس حلزونی استار 63-7.5</t>
   </si>
   <si>
     <t xml:space="preserve">گیربکس حلزونی استار 63-40</t>
   </si>
   <si>
     <t xml:space="preserve">گیربکس حلزونی استار 63-60</t>
   </si>
   <si>
     <t xml:space="preserve">گیربکس حلزونی استار 63-80</t>
   </si>
   <si>
     <t xml:space="preserve">گیربکس حلزونی استار 63-100</t>
   </si>
   <si>
     <t xml:space="preserve">گیربکس حلزونی استار 75-30</t>
   </si>
   <si>
-    <t xml:space="preserve">گیربکس PGR تغذیه کننده میکسرها سری PYK</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">گیربکس PGR جرثقیل سری PCS</t>
   </si>
   <si>
-    <t xml:space="preserve">گیربکس PGR مرغداری سری PX</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">گیربکس آویز PGR ترکیه</t>
   </si>
   <si>
     <t xml:space="preserve">گیربکس آویز PGR سری P</t>
   </si>
   <si>
-    <t xml:space="preserve">گیربکس آویز PGR سری Pt</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">گیربکس پی جی آر اکسترودر سری PEX</t>
   </si>
   <si>
-    <t xml:space="preserve">گیربکس پی جی آر انتقال قدرت استوانه ای سری PZ</t>
-[...7 lines deleted...]
-  <si>
     <t xml:space="preserve">گیربکس حلزونی PGR سری PMRV</t>
   </si>
   <si>
     <t xml:space="preserve">گیربکس حلزونی PGR سری PRV</t>
   </si>
   <si>
     <t xml:space="preserve">گیربکس حلزونی PGR سری SV</t>
   </si>
   <si>
     <t xml:space="preserve">گیربکس خورشیدی PGR سری PL</t>
   </si>
   <si>
-    <t xml:space="preserve">گیربکس خورشیدی PGR سری PLB</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">گیربکس شافت آویز  PGR سری PD</t>
   </si>
   <si>
-    <t xml:space="preserve">گیربکس شافت آویز PGR سری PM</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">گیربکس شافت بغل PGR سری PKD</t>
   </si>
   <si>
     <t xml:space="preserve">گیربکس صنعتی PGR سری PB</t>
   </si>
   <si>
     <t xml:space="preserve">گیربکس صنعتی PGR سری PH</t>
   </si>
   <si>
     <t xml:space="preserve">گیربکس هلیکال PGR سری PA</t>
   </si>
   <si>
     <t xml:space="preserve">گیربکس هلیکال PGR سری PF</t>
+  </si>
+  <si>
+    <t xml:space="preserve">الکتروموتور چینی از ۹۰ وات تا ۲۵۰ کیلووات ۱۵۰۰دور،</t>
+  </si>
+  <si>
+    <t xml:space="preserve">الکتروموتور سه فاز چینی ایده آل از ۱۸کیلووات تا  ۲۵۰کیلووات</t>
+  </si>
+  <si>
+    <t xml:space="preserve">گیربکس دور متغیر از ۱۸ صدم تا ۳اسب</t>
+  </si>
+  <si>
+    <t xml:space="preserve">گیربکس سایکلو پایه دار چدنی</t>
+  </si>
+  <si>
+    <t xml:space="preserve">گیربکس سایکلو</t>
+  </si>
+  <si>
+    <t xml:space="preserve">گیربکس صبا  کوپر vf,mvf</t>
+  </si>
+  <si>
+    <t xml:space="preserve">گیربکس فلنج سری zg طرح vem</t>
+  </si>
+  <si>
+    <t xml:space="preserve">نمایندگی فروش گیربکس سایکلو</t>
+  </si>
+  <si>
+    <t xml:space="preserve">الکترو گیربکس شافت مستقیم sew</t>
+  </si>
+  <si>
+    <t xml:space="preserve">الکتروگیربکس سری RF sew</t>
+  </si>
+  <si>
+    <t xml:space="preserve">گیربکس اویز سری F طرح sew</t>
+  </si>
+  <si>
+    <t xml:space="preserve">گیربکس بول هلیکال KA طرح sew</t>
+  </si>
+  <si>
+    <t xml:space="preserve">گیربکس دو طرف شفت هوادهی استخر</t>
+  </si>
+  <si>
+    <t xml:space="preserve">گیربکس سری FAF طرح sew</t>
+  </si>
+  <si>
+    <t xml:space="preserve">گیربکس سری R طرح sew</t>
+  </si>
+  <si>
+    <t xml:space="preserve">گیربکس سری RF سری sew</t>
+  </si>
+  <si>
+    <t xml:space="preserve">گیربکس شافت مستقیم SEW سری R</t>
+  </si>
+  <si>
+    <t xml:space="preserve">گیربکس موتور sew شافت بغل</t>
+  </si>
+  <si>
+    <t xml:space="preserve">موتور گیربکس شافت مستقیم اروپایی sew</t>
+  </si>
+  <si>
+    <t xml:space="preserve">گیربکس شافت دار چینی ازسایز 40 تا130-الکتروموتورچینی درجه یک از18% تا250 کیلووات</t>
+  </si>
+  <si>
+    <t xml:space="preserve">وارد کننده گیربکس حلزونی چینی از سایز 30 الی 150 -از نسبت 7/5 الی 100-ورودی های مختلف</t>
+  </si>
+  <si>
+    <t xml:space="preserve">وارد کننده الکتروموتوراز 18% تا 250 کیلووات -پایه دار-فلنجدار-نیم فلنج -1000-1500-3000 دور</t>
+  </si>
+  <si>
+    <t xml:space="preserve">گیربکس motovario,sw- نسبت 7.5 تا 100-از سایز 30تا90</t>
+  </si>
+  <si>
+    <t xml:space="preserve">موتور گیربکس شافت مستقیم motovario</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
     </fill>
   </fills>
   <borders count="1">
@@ -1130,293 +1130,293 @@
     </row>
     <row r="68">
       <c r="A68" t="s">
         <v>70</v>
       </c>
       <c r="B68" t="s">
         <v>4</v>
       </c>
       <c r="C68" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="s">
         <v>71</v>
       </c>
       <c r="B69" t="s">
         <v>4</v>
       </c>
       <c r="C69" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="s">
-        <v>72</v>
+        <v>37</v>
       </c>
       <c r="B70" t="s">
         <v>4</v>
       </c>
       <c r="C70" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="B71" t="s">
         <v>4</v>
       </c>
       <c r="C71" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="B72" t="s">
         <v>4</v>
       </c>
       <c r="C72" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="B73" t="s">
         <v>4</v>
       </c>
       <c r="C73" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="B74" t="s">
         <v>4</v>
       </c>
       <c r="C74" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="B75" t="s">
         <v>4</v>
       </c>
       <c r="C75" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="B76" t="s">
         <v>4</v>
       </c>
       <c r="C76" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="B77" t="s">
         <v>4</v>
       </c>
       <c r="C77" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="B78" t="s">
         <v>4</v>
       </c>
       <c r="C78" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="B79" t="s">
         <v>4</v>
       </c>
       <c r="C79" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="B80" t="s">
         <v>4</v>
       </c>
       <c r="C80" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="B81" t="s">
         <v>4</v>
       </c>
       <c r="C81" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="B82" t="s">
         <v>4</v>
       </c>
       <c r="C82" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="B83" t="s">
         <v>4</v>
       </c>
       <c r="C83" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="B84" t="s">
         <v>4</v>
       </c>
       <c r="C84" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="B85" t="s">
         <v>4</v>
       </c>
       <c r="C85" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="B86" t="s">
         <v>4</v>
       </c>
       <c r="C86" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="B87" t="s">
         <v>4</v>
       </c>
       <c r="C87" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="B88" t="s">
         <v>4</v>
       </c>
       <c r="C88" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="B89" t="s">
         <v>4</v>
       </c>
       <c r="C89" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="B90" t="s">
         <v>4</v>
       </c>
       <c r="C90" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="B91" t="s">
         <v>4</v>
       </c>
       <c r="C91" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="s">
-        <v>48</v>
+        <v>93</v>
       </c>
       <c r="B92" t="s">
         <v>4</v>
       </c>
       <c r="C92" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="s">
         <v>94</v>
       </c>
       <c r="B93" t="s">
         <v>4</v>
       </c>
       <c r="C93" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="s">
         <v>95</v>
       </c>
       <c r="B94" t="s">
         <v>4</v>