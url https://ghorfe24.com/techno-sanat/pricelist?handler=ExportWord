--- v0 (2025-12-05)
+++ v1 (2026-08-10)
@@ -1000,230 +1000,50 @@
             </w:r>
             <w:r>
               <w:t xml:space="preserve">only text</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">only text</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">only text</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">only text</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">only text</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">only text</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">only text</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">only text</w:t>
             </w:r>
-            <w:r>
-[...178 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">موتور گیربکسهای معادن SEW ( اس ای دبلیو )</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
@@ -1318,102 +1138,50 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">کرانویل مدل ال SEW ( اس ای دبلیو )</w:t>
-[...50 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">موتور گیربکسهای SEW کارخانه چای ( اس ای دبلیو )</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
@@ -1474,76 +1242,50 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">گیربکس sew  - موتور گیربکس sew</w:t>
-[...24 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">موتور گیربکس المانی  sew</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
@@ -1578,77 +1320,3951 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
+              <w:t xml:space="preserve">الکترو گیربکس پالپر SEW ( اس ای دبلیو )</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">موتور گیربکس کارخانه چسب و رنگ SEW ( اس ای دبلیو )</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">موتور گیربکسهای کارخانجات آجرپزی SEW ( اس ای دبلیو )</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">الکترو موتور کارخانجات سنگ بری SEW ( اس ای دبلیو )</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">موتور گیربکس کارخانجات یخچال سازی SEW ( اس ای دبلیو )</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">موتور گیربکس کارخانجات لاستیک خودرو sew ( اس ای دبلیو )</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">موتور گیربکس های اکسرودر SEW ( اس ای دبلیو )</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">گیر بکس شافت مستقیم SEW (اس ای دبلیو )</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">موتور گیربکس نوار نقاله SEW ( اس ای دبلیو )</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">الکتروموتور گیربکس مرکب SEW ( اس ای دبلیو )</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">گیربکس sew  - گیربکس گشتاور بالا sew</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">ترمز الکترموتور SEW ( اس ای دبلیو )</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">موتور ترمز دار SEW ( اس ای دبلیو )</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">گیربکس sew -فروش گیربکس sew</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">گیربکس هالوتک خار SEW ( اس ای دبلیو )</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">گیربکس sew –موتور گیربکس گشتاور بالا</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">کو پلینگ دنده ای</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">گیربکس sew   مدل r</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">موتور گیربکس کاهنده SEW ( اس ای دبلیو )</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">موتور دور متغیر تسمه ای SEW ( اس ای دبلیو )</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">گیربکس sew- موتور گیربکس SEW</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">الکتروموتور SEW ( اس ای دبلیو )</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">ترمز الکترموتور SEW</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">گیربکس sew  پینیون</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">گیربکس 90 درجه sew-  گیربکس sew</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">کرانویل پینیون SEW ( اس ای دبلیو )</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">موتور ترمزدار پایه دار SEW ( اس ای دبلیو )</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">موتورهای مخصوص جرثقیل SEW ( اس ای دبلیو )</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">موتورگیربکس کارخانجات شیشه SEW ( اس ای دبلیو )</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">گیربکس خورشیدی sew گیربکس sew</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">کوپلینگ فنری فالک</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">گیربکس sew-موتور گیربکس SEW</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">الکترو گیربکس متغییر تسمه ای SEW</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">نمایندگی گیربکس sew</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">گیربکس شافت مستقیم SEW</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">فروش موتور گیربکس sew</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">وارد کننده گیربکس sew</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">الکتروگیربکس sew</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">الکتروگیربکس sew-گیربکس sew</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">فروشنده موتور گیربکس sew-گیربکس SEW</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">گیربکس دور متغیر sew</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">قیمت موتور گیربکس sew-گیربکس sew</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">موتور گیر بکس شافت مستقیم SEW-گیربکس sew</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">کوپلینگ هیدرولیک</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">گیربکس کرانویل پینیون  SEW</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">الکتروگیربکس ضد انفجار sew گیربکس sew......</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">موتور گیربکس دور متغیر تسمه ای SEW</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">موتور گیربکس آویز SEW - گیربکس  sew</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">وارد کننده گیربکس sew  گیربکس sew</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">موتور گیربکس کتابی صنعتی SEW</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">وارد کننده موتور گیر بکس صنعتی (کتابی) SEW</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">موتور گیربکس حلزونی SEW اس ای دبلیو</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">موتور گیربکس صنعتی -گیربکس sew</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">موتور گیربکس SEW اس ای دبلیو</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">موتور گیربکس نوار نقاله SEW اس ای دبلیو</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">موتور گیربکس sew آلمانی –گیربکس SEW</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">موتور گیربکس sew</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">گیربکس مرکب SEW اس ای دبلیو</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">ترمز الکترموتور SEW اس ای دبلیو</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">گیربکس کارخانه آسفالت SEW</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">الکتروموتور کارخانه شن و ماسه SEW</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">موتور گیربکس sew-الکتروگیربکس SEW</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">الکتروموتور کارخانه سیمان SEW اس ای دبلیو</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">گیربکس گشتاور بالا SEW اس ای دبلیو</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">گیربکس بنفیکسی SEW اس ای دبلیو</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">نماینده فروش موتور ضد آب IP66 &amp; IP67 ...</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">نماینده فروش الکتروموتور ضد آب</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">الکتروگیربکس ضد آب</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">عامل فروش موتور استیل ضد آب</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">الکتروموتور استیل ضد آب المانی</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">نمایندگی موتور مخصوص زیر آب sew</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">الکتروگیربکس ضد رطوبت استیل sew</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">گیربکس صنعتی زیر آب sew</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">گیربکس ضد رطوبت sew</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">کوپلینگ اسفالت دنده ای</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">کوپلینگ شن و ماسه هیدرولیک</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">کوپلینگ کارخانجات فنری دنده ای</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">کوپلینگ کارخانه سیمان فنری</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">کوپلینگ کارخانه فولاد دنده ای فنری</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">کوپلینگ کارخانه گچ فنری</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">کوپلینگ فنری  T1070</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">کوپلینگ فنری T1080</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">کوپلینگ فنری T1090</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">کوپلینگ فنری T1100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">خرید کوپلینگ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">فروش کوپلینگ دنده ای</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">کوپلینگ دنده ای</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">کوپلینگ دنده ای g1025</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">کوپلینگ دنده ای g1055</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">کوپلینگ دنده ای g1060</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">کوپلینگ دو شفت falk فالک</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">نمایندگی کوپلینگ فنری</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">کوپلینگ فالک falk</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">کوپلینگ فلزی فالک falk</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">کوپلینگ فلنج فالک falk فنری</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">کوپلینگ فنری فالک falk</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">کوپلینگ مکانیکی فالک falk</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">کوپلینگ وکیوم فالک falk کوپلینگ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">کوپلینگ های هیدرولیکی کوپلینگ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">الکتروگیربکس sew</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">تامین کننده گیربکس sew</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
               <w:t xml:space="preserve">عامل فروش گیربکس sew</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">موتور گیربکسهای کولینگ تاور SEW ( اس ای دبلیو )</w:t>
+              <w:t xml:space="preserve">گیربکس sew</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">گیربکس کارخانجات sew</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">گیر موتور sew</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">نماینده فروش گیربکس sew</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">گیربکس sew-الکتروگیربکس المانی</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">فروش کوپلینگ فلندر flender</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">قیمت کوپلینگ فلندر flender</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">کوپلینگ فلندر flender صنعتی کارخانه ای</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">نماینده فروش کوپلینگ فلندر flender</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">نماینده فروش کوپلینگ هیدرولیک ویت توربو</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">فروش کوپلینگ هیدرولیک</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">قیمت کوپلینگ هیدرولیکی</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">کوپلینگ هیدرولیکی</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">هیدرو کوپلینگ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">پخش کننده کوپلینگ دنده ای</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">خرید کوپلینگ دنده ای</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">دفتر فروش کوپلینگ دنده ای</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">عامل فروش کوپلینگ دنده ای</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">فروش کوپلینگ دنده ای</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">فروشنده کوپلینگ دنده ای</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">قیمت کوپلینگ دنده ای</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">نماینده فروش کوپلینگ دنده ای</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">تامین کننده کوپلینگ فالک</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">خرید کوپلینگ دنده ای</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">فروشنده کوپلینگ فالک</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">کوپلینگ فالک</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">نماینده فروش کوپلینگ هیدرولیک</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">وارد کننده کوپلینگ هیدرولیک</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">نمایندگی کوپلینگ هیدرولیک</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">پخش کننده کوپلینگ هیدرولیک</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">تامین کننده کوپلینگ هیدرولیک</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">خرید کوپلینگ هیدرولیک</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">عامل فروش کوپلینگ هیدرولیک</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">فروشنده کوپلینگ هیدرولیک</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">قیمت کوپلینگ هیدرولیک</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">کوپلینگ هیدرولیک</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">کوپلینگ هیدرولیک صنعتی</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">کوپلینگ هیدرولیک کارخانجات</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">کوپلینگ هیدرولیک گازی</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">نماینده فروش کوپلینگ هیدرولیک</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">مدل کوپلینگ هیدرولیک</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">الکتروموتور sew</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">بورس موتور گیربکس المانی sew</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">تامین کننده موتور گیربکس المانی</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">عامل فروش موتور گیربکس sew</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">عامل فروش موتور گیربکس sew</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">فروش موتور گیربکس المانی</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">فروشنده موتور گیربکس المانی</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">قیمت موتور گیربکس sew</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1656,571 +5272,831 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">الکترو گیربکس پالپر SEW ( اس ای دبلیو )</w:t>
-[...519 lines deleted...]
-              <w:t xml:space="preserve">وارد کننده گیر بکس کران ویل پینیوم هالو SEW ( اس ای دبلیو )</w:t>
+              <w:t xml:space="preserve">موتور گیربکس المانی sew</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">موتور گیربکس ترمز دار نوار نقاله</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">موتور گیربکس هلیکال sew</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">نماینده فروش موتور گیربکس sew</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">کوپلینگ فنری</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">قیمت گیربکس المانی (فلندر)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">قیمت گیربکس المانی</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">گیربکس المانی فلندر</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">گیربکس آلمانی - گیربکس sew</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">گیربکس فلندر آلمان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">موتور گیربکس فلندر المان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">وارد کننده گیربکس المانی</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">خرید  گیربکس کرانویل پینیون SEW</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">عامل فروش گیربکس کرانویل پینیون sew</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">فروش گیربکس کرانویل sew</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">فروشنده گیربکس کرانویل پینیون SEW</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">فروشنده  گیربکس کرانویل sew</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">فروشنده اصلی گیربکس کرانویل پینیون SEW......</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">گیربکس کرانویل  SEW</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">گیربکس کرانویل المانی sew</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">گیربکس کرانویل پینیون SEW – گیربکس sew......</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">نماینده فروش گیربکس کرانویل پینیون SEW......</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">بورس فروش کوپلینگ دنده ای</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">پخش کننده کوپلینگ دنده ای فالک</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">تامین کننده کوپلینگ دنده ای</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">کوپلینگ دنده ای</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">وارد کننده کوپلینگ دنده ای</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">نماینده فروش کوپلینگ دنده ای</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">تامین کننده الکتروگیربکس sew</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">خرید الکتروگیربکس sew</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">عامل فروش الکتروگیربکس sew</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2228,493 +6104,1533 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">گیربکس sew   مدل r</w:t>
-[...441 lines deleted...]
-              <w:t xml:space="preserve">گیربکس خورشیدی sew گیربکس sew</w:t>
+              <w:t xml:space="preserve">فروش الکترو گیربکس sew</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">فروشنده الکتروگیربکس sew</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">لوازم و قطعات گیربکس sew</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">نماینده فروش الکتروگیربکس sew</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">وارد کننده الکتروگیربکس sew</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">موتور گیربکس sew-گیربکس SEW</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">نمایندگی موتور گیربکس sew</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">وارد کنننده موتور گیربکس sew</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">پخش کننده کوپلینگ فنری</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">عامل فروش کوپلینگ فنری</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">فروشنده اصلی کوپلینگ فنری</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">کوپلینگ فنری اصلی</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">نماینده فروش کوپلینگ فنری</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">واردکننده کوپلینگ فنری</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">بوبین گیربکس sew</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">دیود گیربکس sew</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">رکتیفایر گیربکس sew</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">سیم پیچ گیربکس sew</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شفت گیربکس sew</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">قطعات گیربکس sew</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">قطعات یدکی گیربکس sew</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">قطعات یدکی گیربکس المانی sew</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">گیربکس اصلی sew</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">گیربکس صنعتی sew</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">لنت گیربکس sew</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">لوازم یدکی گیربکس sew</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">لوازم یدکی گیربکس المانی sew</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">لیست قیمت گیربکس sew</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">تعمیر کننده کوپلینگ دنده ای</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">تعمیرات کوپلینگ دنده ای</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">تعمیرکار کوپلینگ دنده ای</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">تولید کننده کوپلینگ دنده ای</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">خرید کوپلینگ دنده ای</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">عامل فروش کوپلینگ دنده ای</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">فروش کوپلینگ دنده ای</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">فروشنده کوپلینگ دنده ای  دربازار</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">فروشنده کوپلینگ دنده ای</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">قطعات یدکی کوپلینگ دنده ای</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">قیمت کوپلینگ دنده ای</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">کوپلینگ دنده ای  فالک</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">کوپلینگ دنده ای</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">لوازم یدکی کوپلینگ دنده ای</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">نمایندگی کوپلینگ دنده ای</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">نماینده فروش کوپلینگ دنده ای</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">وارد کننده کوپلینگ دنده ای</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">اورینگ کوپلینگ فنری</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">تعمیر کننده کوپلینگ فنری</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">تعمیرات کوپلینگ فنری</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">تولید کننده کوپلینگ فنری</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">تولید کوپلینگ فنری</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">خرید کوپلینگ فنری</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">عامل فروش کوپلینگ فنری</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">فروش کوپلینگ فنری</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">فروشنده کوپلینگ فنری در بازار</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">فروشنده کوپلینگ فنری</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">قطعات یدکی کوپلینگ فنری</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">قیمت کوپلینگ فنری</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">کوپلینگ فنری استیل</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2722,181 +7638,389 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">دور متقیر خط تولید کارخانجات مواد غذایی SEW ( اس ای دبلیو )</w:t>
-[...129 lines deleted...]
-              <w:t xml:space="preserve">نماینده فروش گیربکس sew</w:t>
+              <w:t xml:space="preserve">لوازم یدکی کوپلینگ فنری</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">نمایندگی فروش کوپلینگ فنری</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">نماینده فروش کوپلینگ فنری</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">وارد کننده کوپلینگ فنری</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">الکترو گیربکس اویز SEW</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">گیربکس استنلس استیل SEW</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">گیربکس استیل SEW</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">گیربکس المانی SEW</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">گیربکس اویز SEW</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">گیربکس تمام استیل SEW</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">گیربکس تمام فولادی SEW</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">گیربکس چدن استیل SEW</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">گیربکس چدنی SEW</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">گیربکس دور بالا SEW</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2904,6862 +8028,50 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">فروش موتور گیربکس sew</w:t>
-[...6810 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">گیربکس فولادی SEW</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
@@ -9820,76 +8132,50 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">قیمت گیربکس ضد انفجار sew</w:t>
-[...24 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">قیمت موتور گیربکس ضد انفجار sew</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
@@ -10055,76 +8341,50 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">نماینده فروش موتور گیربکس ضد انفجار sew</w:t>
-            </w:r>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">وارد کننده گیربکس ضد انفجار sew</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>