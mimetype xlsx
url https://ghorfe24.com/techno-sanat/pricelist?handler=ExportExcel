--- v0 (2025-12-05)
+++ v1 (2026-08-10)
@@ -7,1013 +7,851 @@
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <workbookPr autoCompressPictures="1"/>
   <bookViews>
     <workbookView tabRatio="600"/>
   </bookViews>
   <sheets>
     <sheet name="گیربکس SEW تکنو صنعت" sheetId="1" r:id="rId3"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1083" uniqueCount="336">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="903" uniqueCount="282">
   <si>
     <t xml:space="preserve">نام محصول</t>
   </si>
   <si>
     <t xml:space="preserve">قیمت عمده فروشی</t>
   </si>
   <si>
     <t xml:space="preserve">قیمت خرده فروشی</t>
   </si>
   <si>
     <t xml:space="preserve">گیربکس های مدل K آلمانی - گیربکس sew</t>
   </si>
   <si>
     <t xml:space="preserve">0 تومان</t>
   </si>
   <si>
     <t xml:space="preserve">موتور گیربکس دستگاه بچینگ SEW ( اس ای دبلیو )</t>
   </si>
   <si>
     <t xml:space="preserve">موتور گیربکسهای معادن SEW ( اس ای دبلیو )</t>
   </si>
   <si>
     <t xml:space="preserve">موتور گیربکس میکسر دستگاه روغن کشی SEW ( اس ای دبلیو )</t>
   </si>
   <si>
     <t xml:space="preserve">الکتروموتور هواکش تونل SEW</t>
   </si>
   <si>
     <t xml:space="preserve">گیربکسهای مدل F –گیربکس sew</t>
   </si>
   <si>
     <t xml:space="preserve">موتور گیربکس موازی SEW ( اس ای دبلیو )</t>
   </si>
   <si>
-    <t xml:space="preserve">کرانویل مدل ال SEW ( اس ای دبلیو )</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">موتور گیربکسهای SEW کارخانه چای ( اس ای دبلیو )</t>
   </si>
   <si>
     <t xml:space="preserve">موتور DC فلنجدار SEW ( اس ای دبلیو )</t>
   </si>
   <si>
     <t xml:space="preserve">موتور گیربکسهای دستگاههای فاضلابی SEW ( اس ای دبلیو )</t>
   </si>
   <si>
     <t xml:space="preserve">گیربکس ضد جرقه SEW ( اس ای دبلیو )</t>
   </si>
   <si>
-    <t xml:space="preserve">گیربکس sew  - موتور گیربکس sew</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">موتور گیربکس المانی  sew</t>
   </si>
   <si>
     <t xml:space="preserve">موتور گیربکس های پله برقی SEW ( اس ای دبلیو )</t>
   </si>
   <si>
     <t xml:space="preserve">موتور گیربکس دریچه های سد SEW ( اس ای دبلیو )</t>
   </si>
   <si>
+    <t xml:space="preserve">الکترو گیربکس پالپر SEW ( اس ای دبلیو )</t>
+  </si>
+  <si>
+    <t xml:space="preserve">موتور گیربکس کارخانه چسب و رنگ SEW ( اس ای دبلیو )</t>
+  </si>
+  <si>
+    <t xml:space="preserve">موتور گیربکسهای کارخانجات آجرپزی SEW ( اس ای دبلیو )</t>
+  </si>
+  <si>
+    <t xml:space="preserve">الکترو موتور کارخانجات سنگ بری SEW ( اس ای دبلیو )</t>
+  </si>
+  <si>
+    <t xml:space="preserve">موتور گیربکس کارخانجات یخچال سازی SEW ( اس ای دبلیو )</t>
+  </si>
+  <si>
+    <t xml:space="preserve">موتور گیربکس کارخانجات لاستیک خودرو sew ( اس ای دبلیو )</t>
+  </si>
+  <si>
+    <t xml:space="preserve">موتور گیربکس های اکسرودر SEW ( اس ای دبلیو )</t>
+  </si>
+  <si>
+    <t xml:space="preserve">گیر بکس شافت مستقیم SEW (اس ای دبلیو )</t>
+  </si>
+  <si>
+    <t xml:space="preserve">موتور گیربکس نوار نقاله SEW ( اس ای دبلیو )</t>
+  </si>
+  <si>
+    <t xml:space="preserve">الکتروموتور گیربکس مرکب SEW ( اس ای دبلیو )</t>
+  </si>
+  <si>
+    <t xml:space="preserve">گیربکس sew  - گیربکس گشتاور بالا sew</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ترمز الکترموتور SEW ( اس ای دبلیو )</t>
+  </si>
+  <si>
+    <t xml:space="preserve">موتور ترمز دار SEW ( اس ای دبلیو )</t>
+  </si>
+  <si>
+    <t xml:space="preserve">گیربکس sew -فروش گیربکس sew</t>
+  </si>
+  <si>
+    <t xml:space="preserve">گیربکس هالوتک خار SEW ( اس ای دبلیو )</t>
+  </si>
+  <si>
+    <t xml:space="preserve">گیربکس sew –موتور گیربکس گشتاور بالا</t>
+  </si>
+  <si>
+    <t xml:space="preserve">کو پلینگ دنده ای</t>
+  </si>
+  <si>
+    <t xml:space="preserve">گیربکس sew   مدل r</t>
+  </si>
+  <si>
+    <t xml:space="preserve">موتور گیربکس کاهنده SEW ( اس ای دبلیو )</t>
+  </si>
+  <si>
+    <t xml:space="preserve">موتور دور متغیر تسمه ای SEW ( اس ای دبلیو )</t>
+  </si>
+  <si>
+    <t xml:space="preserve">گیربکس sew- موتور گیربکس SEW</t>
+  </si>
+  <si>
+    <t xml:space="preserve">الکتروموتور SEW ( اس ای دبلیو )</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ترمز الکترموتور SEW</t>
+  </si>
+  <si>
+    <t xml:space="preserve">گیربکس sew  پینیون</t>
+  </si>
+  <si>
+    <t xml:space="preserve">گیربکس 90 درجه sew-  گیربکس sew</t>
+  </si>
+  <si>
+    <t xml:space="preserve">کرانویل پینیون SEW ( اس ای دبلیو )</t>
+  </si>
+  <si>
+    <t xml:space="preserve">موتور ترمزدار پایه دار SEW ( اس ای دبلیو )</t>
+  </si>
+  <si>
+    <t xml:space="preserve">موتورهای مخصوص جرثقیل SEW ( اس ای دبلیو )</t>
+  </si>
+  <si>
+    <t xml:space="preserve">موتورگیربکس کارخانجات شیشه SEW ( اس ای دبلیو )</t>
+  </si>
+  <si>
+    <t xml:space="preserve">گیربکس خورشیدی sew گیربکس sew</t>
+  </si>
+  <si>
+    <t xml:space="preserve">کوپلینگ فنری فالک</t>
+  </si>
+  <si>
+    <t xml:space="preserve">گیربکس sew-موتور گیربکس SEW</t>
+  </si>
+  <si>
+    <t xml:space="preserve">الکترو گیربکس متغییر تسمه ای SEW</t>
+  </si>
+  <si>
+    <t xml:space="preserve">نمایندگی گیربکس sew</t>
+  </si>
+  <si>
+    <t xml:space="preserve">گیربکس شافت مستقیم SEW</t>
+  </si>
+  <si>
+    <t xml:space="preserve">فروش موتور گیربکس sew</t>
+  </si>
+  <si>
+    <t xml:space="preserve">وارد کننده گیربکس sew</t>
+  </si>
+  <si>
+    <t xml:space="preserve">الکتروگیربکس sew</t>
+  </si>
+  <si>
+    <t xml:space="preserve">الکتروگیربکس sew-گیربکس sew</t>
+  </si>
+  <si>
+    <t xml:space="preserve">فروشنده موتور گیربکس sew-گیربکس SEW</t>
+  </si>
+  <si>
+    <t xml:space="preserve">گیربکس دور متغیر sew</t>
+  </si>
+  <si>
+    <t xml:space="preserve">قیمت موتور گیربکس sew-گیربکس sew</t>
+  </si>
+  <si>
+    <t xml:space="preserve">موتور گیر بکس شافت مستقیم SEW-گیربکس sew</t>
+  </si>
+  <si>
+    <t xml:space="preserve">کوپلینگ هیدرولیک</t>
+  </si>
+  <si>
+    <t xml:space="preserve">گیربکس کرانویل پینیون  SEW</t>
+  </si>
+  <si>
+    <t xml:space="preserve">الکتروگیربکس ضد انفجار sew گیربکس sew......</t>
+  </si>
+  <si>
+    <t xml:space="preserve">موتور گیربکس دور متغیر تسمه ای SEW</t>
+  </si>
+  <si>
+    <t xml:space="preserve">موتور گیربکس آویز SEW - گیربکس  sew</t>
+  </si>
+  <si>
+    <t xml:space="preserve">وارد کننده گیربکس sew  گیربکس sew</t>
+  </si>
+  <si>
+    <t xml:space="preserve">موتور گیربکس کتابی صنعتی SEW</t>
+  </si>
+  <si>
+    <t xml:space="preserve">وارد کننده موتور گیر بکس صنعتی (کتابی) SEW</t>
+  </si>
+  <si>
+    <t xml:space="preserve">موتور گیربکس حلزونی SEW اس ای دبلیو</t>
+  </si>
+  <si>
+    <t xml:space="preserve">موتور گیربکس صنعتی -گیربکس sew</t>
+  </si>
+  <si>
+    <t xml:space="preserve">موتور گیربکس SEW اس ای دبلیو</t>
+  </si>
+  <si>
+    <t xml:space="preserve">موتور گیربکس نوار نقاله SEW اس ای دبلیو</t>
+  </si>
+  <si>
+    <t xml:space="preserve">موتور گیربکس sew آلمانی –گیربکس SEW</t>
+  </si>
+  <si>
+    <t xml:space="preserve">موتور گیربکس sew</t>
+  </si>
+  <si>
+    <t xml:space="preserve">گیربکس مرکب SEW اس ای دبلیو</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ترمز الکترموتور SEW اس ای دبلیو</t>
+  </si>
+  <si>
+    <t xml:space="preserve">گیربکس کارخانه آسفالت SEW</t>
+  </si>
+  <si>
+    <t xml:space="preserve">الکتروموتور کارخانه شن و ماسه SEW</t>
+  </si>
+  <si>
+    <t xml:space="preserve">موتور گیربکس sew-الکتروگیربکس SEW</t>
+  </si>
+  <si>
+    <t xml:space="preserve">الکتروموتور کارخانه سیمان SEW اس ای دبلیو</t>
+  </si>
+  <si>
+    <t xml:space="preserve">گیربکس گشتاور بالا SEW اس ای دبلیو</t>
+  </si>
+  <si>
+    <t xml:space="preserve">گیربکس بنفیکسی SEW اس ای دبلیو</t>
+  </si>
+  <si>
+    <t xml:space="preserve">نماینده فروش موتور ضد آب IP66 &amp; IP67 ...</t>
+  </si>
+  <si>
+    <t xml:space="preserve">نماینده فروش الکتروموتور ضد آب</t>
+  </si>
+  <si>
+    <t xml:space="preserve">الکتروگیربکس ضد آب</t>
+  </si>
+  <si>
+    <t xml:space="preserve">عامل فروش موتور استیل ضد آب</t>
+  </si>
+  <si>
+    <t xml:space="preserve">الکتروموتور استیل ضد آب المانی</t>
+  </si>
+  <si>
+    <t xml:space="preserve">نمایندگی موتور مخصوص زیر آب sew</t>
+  </si>
+  <si>
+    <t xml:space="preserve">الکتروگیربکس ضد رطوبت استیل sew</t>
+  </si>
+  <si>
+    <t xml:space="preserve">گیربکس صنعتی زیر آب sew</t>
+  </si>
+  <si>
+    <t xml:space="preserve">گیربکس ضد رطوبت sew</t>
+  </si>
+  <si>
+    <t xml:space="preserve">کوپلینگ اسفالت دنده ای</t>
+  </si>
+  <si>
+    <t xml:space="preserve">کوپلینگ شن و ماسه هیدرولیک</t>
+  </si>
+  <si>
+    <t xml:space="preserve">کوپلینگ کارخانجات فنری دنده ای</t>
+  </si>
+  <si>
+    <t xml:space="preserve">کوپلینگ کارخانه سیمان فنری</t>
+  </si>
+  <si>
+    <t xml:space="preserve">کوپلینگ کارخانه فولاد دنده ای فنری</t>
+  </si>
+  <si>
+    <t xml:space="preserve">کوپلینگ کارخانه گچ فنری</t>
+  </si>
+  <si>
+    <t xml:space="preserve">کوپلینگ فنری  T1070</t>
+  </si>
+  <si>
+    <t xml:space="preserve">کوپلینگ فنری T1080</t>
+  </si>
+  <si>
+    <t xml:space="preserve">کوپلینگ فنری T1090</t>
+  </si>
+  <si>
+    <t xml:space="preserve">کوپلینگ فنری T1100</t>
+  </si>
+  <si>
+    <t xml:space="preserve">خرید کوپلینگ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">فروش کوپلینگ دنده ای</t>
+  </si>
+  <si>
+    <t xml:space="preserve">کوپلینگ دنده ای</t>
+  </si>
+  <si>
+    <t xml:space="preserve">کوپلینگ دنده ای g1025</t>
+  </si>
+  <si>
+    <t xml:space="preserve">کوپلینگ دنده ای g1055</t>
+  </si>
+  <si>
+    <t xml:space="preserve">کوپلینگ دنده ای g1060</t>
+  </si>
+  <si>
+    <t xml:space="preserve">کوپلینگ دو شفت falk فالک</t>
+  </si>
+  <si>
+    <t xml:space="preserve">نمایندگی کوپلینگ فنری</t>
+  </si>
+  <si>
+    <t xml:space="preserve">کوپلینگ فالک falk</t>
+  </si>
+  <si>
+    <t xml:space="preserve">کوپلینگ فلزی فالک falk</t>
+  </si>
+  <si>
+    <t xml:space="preserve">کوپلینگ فلنج فالک falk فنری</t>
+  </si>
+  <si>
+    <t xml:space="preserve">کوپلینگ فنری فالک falk</t>
+  </si>
+  <si>
+    <t xml:space="preserve">کوپلینگ مکانیکی فالک falk</t>
+  </si>
+  <si>
+    <t xml:space="preserve">کوپلینگ وکیوم فالک falk کوپلینگ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">کوپلینگ های هیدرولیکی کوپلینگ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">تامین کننده گیربکس sew</t>
+  </si>
+  <si>
     <t xml:space="preserve">عامل فروش گیربکس sew</t>
   </si>
   <si>
-    <t xml:space="preserve">موتور گیربکسهای کولینگ تاور SEW ( اس ای دبلیو )</t>
-[...67 lines deleted...]
-  <si>
     <t xml:space="preserve">گیربکس sew</t>
   </si>
   <si>
-    <t xml:space="preserve">گیربکس sew   مدل r</t>
-[...68 lines deleted...]
-    <t xml:space="preserve">نمایندگی گیربکس sew</t>
+    <t xml:space="preserve">گیربکس کارخانجات sew</t>
+  </si>
+  <si>
+    <t xml:space="preserve">گیر موتور sew</t>
   </si>
   <si>
     <t xml:space="preserve">نماینده فروش گیربکس sew</t>
   </si>
   <si>
-    <t xml:space="preserve">گیربکس شافت مستقیم SEW</t>
-[...241 lines deleted...]
-  <si>
     <t xml:space="preserve">گیربکس sew-الکتروگیربکس المانی</t>
   </si>
   <si>
     <t xml:space="preserve">فروش کوپلینگ فلندر flender</t>
   </si>
   <si>
     <t xml:space="preserve">قیمت کوپلینگ فلندر flender</t>
   </si>
   <si>
     <t xml:space="preserve">کوپلینگ فلندر flender صنعتی کارخانه ای</t>
   </si>
   <si>
     <t xml:space="preserve">نماینده فروش کوپلینگ فلندر flender</t>
   </si>
   <si>
-    <t xml:space="preserve">خرید کوپلینگ هیدرولیک ویت توربو</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">نماینده فروش کوپلینگ هیدرولیک ویت توربو</t>
   </si>
   <si>
     <t xml:space="preserve">فروش کوپلینگ هیدرولیک</t>
   </si>
   <si>
     <t xml:space="preserve">قیمت کوپلینگ هیدرولیکی</t>
   </si>
   <si>
     <t xml:space="preserve">کوپلینگ هیدرولیکی</t>
   </si>
   <si>
-    <t xml:space="preserve">مدل کوپلینگ هیدرولیکی</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">هیدرو کوپلینگ</t>
   </si>
   <si>
-    <t xml:space="preserve">انواع کوپلینگ دنده ای</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">پخش کننده کوپلینگ دنده ای</t>
   </si>
   <si>
+    <t xml:space="preserve">خرید کوپلینگ دنده ای</t>
+  </si>
+  <si>
+    <t xml:space="preserve">دفتر فروش کوپلینگ دنده ای</t>
+  </si>
+  <si>
+    <t xml:space="preserve">عامل فروش کوپلینگ دنده ای</t>
+  </si>
+  <si>
+    <t xml:space="preserve">فروشنده کوپلینگ دنده ای</t>
+  </si>
+  <si>
+    <t xml:space="preserve">قیمت کوپلینگ دنده ای</t>
+  </si>
+  <si>
+    <t xml:space="preserve">نماینده فروش کوپلینگ دنده ای</t>
+  </si>
+  <si>
+    <t xml:space="preserve">تامین کننده کوپلینگ فالک</t>
+  </si>
+  <si>
+    <t xml:space="preserve">فروشنده کوپلینگ فالک</t>
+  </si>
+  <si>
+    <t xml:space="preserve">کوپلینگ فالک</t>
+  </si>
+  <si>
+    <t xml:space="preserve">نماینده فروش کوپلینگ هیدرولیک</t>
+  </si>
+  <si>
+    <t xml:space="preserve">وارد کننده کوپلینگ هیدرولیک</t>
+  </si>
+  <si>
+    <t xml:space="preserve">نمایندگی کوپلینگ هیدرولیک</t>
+  </si>
+  <si>
+    <t xml:space="preserve">پخش کننده کوپلینگ هیدرولیک</t>
+  </si>
+  <si>
+    <t xml:space="preserve">تامین کننده کوپلینگ هیدرولیک</t>
+  </si>
+  <si>
+    <t xml:space="preserve">خرید کوپلینگ هیدرولیک</t>
+  </si>
+  <si>
+    <t xml:space="preserve">عامل فروش کوپلینگ هیدرولیک</t>
+  </si>
+  <si>
+    <t xml:space="preserve">فروشنده کوپلینگ هیدرولیک</t>
+  </si>
+  <si>
+    <t xml:space="preserve">قیمت کوپلینگ هیدرولیک</t>
+  </si>
+  <si>
+    <t xml:space="preserve">کوپلینگ هیدرولیک صنعتی</t>
+  </si>
+  <si>
+    <t xml:space="preserve">کوپلینگ هیدرولیک کارخانجات</t>
+  </si>
+  <si>
+    <t xml:space="preserve">کوپلینگ هیدرولیک گازی</t>
+  </si>
+  <si>
+    <t xml:space="preserve">مدل کوپلینگ هیدرولیک</t>
+  </si>
+  <si>
+    <t xml:space="preserve">الکتروموتور sew</t>
+  </si>
+  <si>
+    <t xml:space="preserve">بورس موتور گیربکس المانی sew</t>
+  </si>
+  <si>
+    <t xml:space="preserve">تامین کننده موتور گیربکس المانی</t>
+  </si>
+  <si>
+    <t xml:space="preserve">عامل فروش موتور گیربکس sew</t>
+  </si>
+  <si>
+    <t xml:space="preserve">فروش موتور گیربکس المانی</t>
+  </si>
+  <si>
+    <t xml:space="preserve">فروشنده موتور گیربکس المانی</t>
+  </si>
+  <si>
+    <t xml:space="preserve">قیمت موتور گیربکس sew</t>
+  </si>
+  <si>
+    <t xml:space="preserve">موتور گیربکس المانی sew</t>
+  </si>
+  <si>
+    <t xml:space="preserve">موتور گیربکس ترمز دار نوار نقاله</t>
+  </si>
+  <si>
+    <t xml:space="preserve">موتور گیربکس هلیکال sew</t>
+  </si>
+  <si>
+    <t xml:space="preserve">نماینده فروش موتور گیربکس sew</t>
+  </si>
+  <si>
+    <t xml:space="preserve">کوپلینگ فنری</t>
+  </si>
+  <si>
+    <t xml:space="preserve">قیمت گیربکس المانی (فلندر)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">قیمت گیربکس المانی</t>
+  </si>
+  <si>
+    <t xml:space="preserve">گیربکس المانی فلندر</t>
+  </si>
+  <si>
+    <t xml:space="preserve">گیربکس آلمانی - گیربکس sew</t>
+  </si>
+  <si>
+    <t xml:space="preserve">گیربکس فلندر آلمان</t>
+  </si>
+  <si>
+    <t xml:space="preserve">موتور گیربکس فلندر المان</t>
+  </si>
+  <si>
+    <t xml:space="preserve">وارد کننده گیربکس المانی</t>
+  </si>
+  <si>
+    <t xml:space="preserve">خرید  گیربکس کرانویل پینیون SEW</t>
+  </si>
+  <si>
+    <t xml:space="preserve">عامل فروش گیربکس کرانویل پینیون sew</t>
+  </si>
+  <si>
+    <t xml:space="preserve">فروش گیربکس کرانویل sew</t>
+  </si>
+  <si>
+    <t xml:space="preserve">فروشنده گیربکس کرانویل پینیون SEW</t>
+  </si>
+  <si>
+    <t xml:space="preserve">فروشنده  گیربکس کرانویل sew</t>
+  </si>
+  <si>
+    <t xml:space="preserve">فروشنده اصلی گیربکس کرانویل پینیون SEW......</t>
+  </si>
+  <si>
+    <t xml:space="preserve">گیربکس کرانویل  SEW</t>
+  </si>
+  <si>
+    <t xml:space="preserve">گیربکس کرانویل المانی sew</t>
+  </si>
+  <si>
+    <t xml:space="preserve">گیربکس کرانویل پینیون SEW – گیربکس sew......</t>
+  </si>
+  <si>
+    <t xml:space="preserve">نماینده فروش گیربکس کرانویل پینیون SEW......</t>
+  </si>
+  <si>
+    <t xml:space="preserve">بورس فروش کوپلینگ دنده ای</t>
+  </si>
+  <si>
+    <t xml:space="preserve">پخش کننده کوپلینگ دنده ای فالک</t>
+  </si>
+  <si>
     <t xml:space="preserve">تامین کننده کوپلینگ دنده ای</t>
   </si>
   <si>
-    <t xml:space="preserve">خرید کوپلینگ دنده ای</t>
-[...187 lines deleted...]
-  <si>
     <t xml:space="preserve">وارد کننده کوپلینگ دنده ای</t>
   </si>
   <si>
     <t xml:space="preserve">تامین کننده الکتروگیربکس sew</t>
   </si>
   <si>
     <t xml:space="preserve">خرید الکتروگیربکس sew</t>
   </si>
   <si>
     <t xml:space="preserve">عامل فروش الکتروگیربکس sew</t>
   </si>
   <si>
     <t xml:space="preserve">فروش الکترو گیربکس sew</t>
   </si>
   <si>
     <t xml:space="preserve">فروشنده الکتروگیربکس sew</t>
   </si>
   <si>
     <t xml:space="preserve">لوازم و قطعات گیربکس sew</t>
   </si>
   <si>
     <t xml:space="preserve">نماینده فروش الکتروگیربکس sew</t>
   </si>
   <si>
     <t xml:space="preserve">وارد کننده الکتروگیربکس sew</t>
   </si>
   <si>
     <t xml:space="preserve">موتور گیربکس sew-گیربکس SEW</t>
   </si>
   <si>
     <t xml:space="preserve">نمایندگی موتور گیربکس sew</t>
   </si>
   <si>
     <t xml:space="preserve">وارد کنننده موتور گیربکس sew</t>
   </si>
   <si>
     <t xml:space="preserve">پخش کننده کوپلینگ فنری</t>
   </si>
   <si>
     <t xml:space="preserve">عامل فروش کوپلینگ فنری</t>
   </si>
   <si>
     <t xml:space="preserve">فروشنده اصلی کوپلینگ فنری</t>
   </si>
   <si>
-    <t xml:space="preserve">کوپلینگ فنری استاندارد</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">کوپلینگ فنری اصلی</t>
   </si>
   <si>
     <t xml:space="preserve">نماینده فروش کوپلینگ فنری</t>
   </si>
   <si>
     <t xml:space="preserve">واردکننده کوپلینگ فنری</t>
   </si>
   <si>
     <t xml:space="preserve">بوبین گیربکس sew</t>
   </si>
   <si>
     <t xml:space="preserve">دیود گیربکس sew</t>
   </si>
   <si>
     <t xml:space="preserve">رکتیفایر گیربکس sew</t>
   </si>
   <si>
     <t xml:space="preserve">سیم پیچ گیربکس sew</t>
   </si>
   <si>
     <t xml:space="preserve">شفت گیربکس sew</t>
   </si>
   <si>
     <t xml:space="preserve">قطعات گیربکس sew</t>
   </si>
   <si>
     <t xml:space="preserve">قطعات یدکی گیربکس sew</t>
   </si>
   <si>
     <t xml:space="preserve">قطعات یدکی گیربکس المانی sew</t>
   </si>
   <si>
     <t xml:space="preserve">گیربکس اصلی sew</t>
   </si>
   <si>
-    <t xml:space="preserve">گیربکس اویز sew</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">گیربکس صنعتی sew</t>
   </si>
   <si>
     <t xml:space="preserve">لنت گیربکس sew</t>
   </si>
   <si>
     <t xml:space="preserve">لوازم یدکی گیربکس sew</t>
   </si>
   <si>
     <t xml:space="preserve">لوازم یدکی گیربکس المانی sew</t>
   </si>
   <si>
     <t xml:space="preserve">لیست قیمت گیربکس sew</t>
   </si>
   <si>
     <t xml:space="preserve">تعمیر کننده کوپلینگ دنده ای</t>
   </si>
   <si>
     <t xml:space="preserve">تعمیرات کوپلینگ دنده ای</t>
   </si>
   <si>
     <t xml:space="preserve">تعمیرکار کوپلینگ دنده ای</t>
   </si>
   <si>
     <t xml:space="preserve">تولید کننده کوپلینگ دنده ای</t>
   </si>
   <si>
-    <t xml:space="preserve">تولید کوپلینگ دنده ای</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">فروشنده کوپلینگ دنده ای  دربازار</t>
   </si>
   <si>
     <t xml:space="preserve">قطعات یدکی کوپلینگ دنده ای</t>
   </si>
   <si>
     <t xml:space="preserve">کوپلینگ دنده ای  فالک</t>
   </si>
   <si>
     <t xml:space="preserve">لوازم یدکی کوپلینگ دنده ای</t>
   </si>
   <si>
-    <t xml:space="preserve">نمایندگی فروش کوپلینگ دنده ای</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">نمایندگی کوپلینگ دنده ای</t>
   </si>
   <si>
     <t xml:space="preserve">اورینگ کوپلینگ فنری</t>
   </si>
   <si>
-    <t xml:space="preserve">تعمیر کار کوپلینگ فنری</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">تعمیر کننده کوپلینگ فنری</t>
   </si>
   <si>
     <t xml:space="preserve">تعمیرات کوپلینگ فنری</t>
   </si>
   <si>
-    <t xml:space="preserve">تنظیم کننده کوپلینگ فنری</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">تولید کننده کوپلینگ فنری</t>
   </si>
   <si>
     <t xml:space="preserve">تولید کوپلینگ فنری</t>
   </si>
   <si>
     <t xml:space="preserve">خرید کوپلینگ فنری</t>
   </si>
   <si>
     <t xml:space="preserve">فروش کوپلینگ فنری</t>
   </si>
   <si>
     <t xml:space="preserve">فروشنده کوپلینگ فنری در بازار</t>
   </si>
   <si>
     <t xml:space="preserve">فروشنده کوپلینگ فنری</t>
   </si>
   <si>
     <t xml:space="preserve">قطعات یدکی کوپلینگ فنری</t>
   </si>
   <si>
     <t xml:space="preserve">قیمت کوپلینگ فنری</t>
   </si>
   <si>
-    <t xml:space="preserve">قیمت لوازم کوپلینگ فنری</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">کوپلینگ فنری استیل</t>
   </si>
   <si>
     <t xml:space="preserve">لوازم یدکی کوپلینگ فنری</t>
   </si>
   <si>
-    <t xml:space="preserve">لیست قیمت کوپلینگ فنری</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">نمایندگی فروش کوپلینگ فنری</t>
   </si>
   <si>
-    <t xml:space="preserve">نماینده رسمی کوپلینگ فنری</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">وارد کننده کوپلینگ فنری</t>
   </si>
   <si>
     <t xml:space="preserve">الکترو گیربکس اویز SEW</t>
   </si>
   <si>
     <t xml:space="preserve">گیربکس استنلس استیل SEW</t>
   </si>
   <si>
     <t xml:space="preserve">گیربکس استیل SEW</t>
   </si>
   <si>
     <t xml:space="preserve">گیربکس المانی SEW</t>
   </si>
   <si>
     <t xml:space="preserve">گیربکس اویز SEW</t>
   </si>
   <si>
     <t xml:space="preserve">گیربکس تمام استیل SEW</t>
   </si>
   <si>
     <t xml:space="preserve">گیربکس تمام فولادی SEW</t>
   </si>
   <si>
     <t xml:space="preserve">گیربکس چدن استیل SEW</t>
   </si>
   <si>
     <t xml:space="preserve">گیربکس چدنی SEW</t>
   </si>
   <si>
     <t xml:space="preserve">گیربکس دور بالا SEW</t>
   </si>
   <si>
     <t xml:space="preserve">گیربکس فولادی SEW</t>
   </si>
   <si>
     <t xml:space="preserve">گیربکس هلیکال SEW</t>
   </si>
   <si>
     <t xml:space="preserve">الکتروگیربکس ضد انفجار sew</t>
   </si>
   <si>
     <t xml:space="preserve">فروشنده گیربکس ضد انفجار sew</t>
   </si>
   <si>
-    <t xml:space="preserve">قیمت گیربکس ضد انفجار sew</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">قیمت موتور گیربکس ضد انفجار sew</t>
   </si>
   <si>
     <t xml:space="preserve">گیربکس المانی ضد انفجار sew</t>
   </si>
   <si>
     <t xml:space="preserve">گیربکس اویز ضد انفجار sew</t>
   </si>
   <si>
     <t xml:space="preserve">گیربکس ضد انفجار sew</t>
   </si>
   <si>
     <t xml:space="preserve">لوازم یدکی گیربکس ضد انفجار sew</t>
   </si>
   <si>
     <t xml:space="preserve">موتور گیربکس ضد انفجار sew</t>
   </si>
   <si>
     <t xml:space="preserve">نمایندگی فروش موتور گیربکس ضد انفجار sew</t>
   </si>
   <si>
     <t xml:space="preserve">نمایندگی گیربکس ضد انفجار sew</t>
   </si>
   <si>
     <t xml:space="preserve">نماینده فروش موتور گیربکس ضد انفجار sew</t>
-  </si>
-[...1 lines deleted...]
-    <t xml:space="preserve">وارد کننده گیربکس ضد انفجار sew</t>
   </si>
   <si>
     <t xml:space="preserve">وارد کننده موتور گیربکس ضد انفجار sew</t>
   </si>
   <si>
     <t xml:space="preserve">موتور گیربکس اویز SEW</t>
   </si>
   <si>
     <t xml:space="preserve">موتور گیربکس شافت مستقیم SEW</t>
   </si>
   <si>
     <t xml:space="preserve">تعمیر کار کوپلینگ هیدرولیک VOITH</t>
   </si>
   <si>
     <t xml:space="preserve">فروش کوپلینگ هیدرولیکی VOITH</t>
   </si>
   <si>
     <t xml:space="preserve">قیمت کوپلینگ هیدرولیکی VOITH</t>
   </si>
   <si>
     <t xml:space="preserve">کوپلینگ هیدرولیکی 562  VOITH</t>
   </si>
   <si>
     <t xml:space="preserve">کوپلینگ هیدرولیکی VOITH 366</t>
   </si>
@@ -1939,667 +1777,667 @@
     </row>
     <row r="78">
       <c r="A78" t="s">
         <v>80</v>
       </c>
       <c r="B78" t="s">
         <v>4</v>
       </c>
       <c r="C78" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="s">
         <v>81</v>
       </c>
       <c r="B79" t="s">
         <v>4</v>
       </c>
       <c r="C79" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="s">
-        <v>34</v>
+        <v>82</v>
       </c>
       <c r="B80" t="s">
         <v>4</v>
       </c>
       <c r="C80" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B81" t="s">
         <v>4</v>
       </c>
       <c r="C81" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B82" t="s">
         <v>4</v>
       </c>
       <c r="C82" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B83" t="s">
         <v>4</v>
       </c>
       <c r="C83" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="B84" t="s">
         <v>4</v>
       </c>
       <c r="C84" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B85" t="s">
         <v>4</v>
       </c>
       <c r="C85" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="B86" t="s">
         <v>4</v>
       </c>
       <c r="C86" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="B87" t="s">
         <v>4</v>
       </c>
       <c r="C87" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="B88" t="s">
         <v>4</v>
       </c>
       <c r="C88" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B89" t="s">
         <v>4</v>
       </c>
       <c r="C89" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B90" t="s">
         <v>4</v>
       </c>
       <c r="C90" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B91" t="s">
         <v>4</v>
       </c>
       <c r="C91" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B92" t="s">
         <v>4</v>
       </c>
       <c r="C92" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B93" t="s">
         <v>4</v>
       </c>
       <c r="C93" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B94" t="s">
         <v>4</v>
       </c>
       <c r="C94" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B95" t="s">
         <v>4</v>
       </c>
       <c r="C95" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B96" t="s">
         <v>4</v>
       </c>
       <c r="C96" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B97" t="s">
         <v>4</v>
       </c>
       <c r="C97" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="s">
-        <v>23</v>
+        <v>100</v>
       </c>
       <c r="B98" t="s">
         <v>4</v>
       </c>
       <c r="C98" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B99" t="s">
         <v>4</v>
       </c>
       <c r="C99" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B100" t="s">
         <v>4</v>
       </c>
       <c r="C100" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B101" t="s">
         <v>4</v>
       </c>
       <c r="C101" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B102" t="s">
         <v>4</v>
       </c>
       <c r="C102" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B103" t="s">
         <v>4</v>
       </c>
       <c r="C103" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B104" t="s">
         <v>4</v>
       </c>
       <c r="C104" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B105" t="s">
         <v>4</v>
       </c>
       <c r="C105" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B106" t="s">
         <v>4</v>
       </c>
       <c r="C106" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B107" t="s">
         <v>4</v>
       </c>
       <c r="C107" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B108" t="s">
         <v>4</v>
       </c>
       <c r="C108" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B109" t="s">
         <v>4</v>
       </c>
       <c r="C109" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B110" t="s">
         <v>4</v>
       </c>
       <c r="C110" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B111" t="s">
         <v>4</v>
       </c>
       <c r="C111" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B112" t="s">
         <v>4</v>
       </c>
       <c r="C112" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B113" t="s">
         <v>4</v>
       </c>
       <c r="C113" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B114" t="s">
         <v>4</v>
       </c>
       <c r="C114" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="s">
-        <v>115</v>
+        <v>55</v>
       </c>
       <c r="B115" t="s">
         <v>4</v>
       </c>
       <c r="C115" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B116" t="s">
         <v>4</v>
       </c>
       <c r="C116" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B117" t="s">
         <v>4</v>
       </c>
       <c r="C117" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B118" t="s">
         <v>4</v>
       </c>
       <c r="C118" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B119" t="s">
         <v>4</v>
       </c>
       <c r="C119" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B120" t="s">
         <v>4</v>
       </c>
       <c r="C120" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B121" t="s">
         <v>4</v>
       </c>
       <c r="C121" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B122" t="s">
         <v>4</v>
       </c>
       <c r="C122" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B123" t="s">
         <v>4</v>
       </c>
       <c r="C123" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B124" t="s">
         <v>4</v>
       </c>
       <c r="C124" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B125" t="s">
         <v>4</v>
       </c>
       <c r="C125" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B126" t="s">
         <v>4</v>
       </c>
       <c r="C126" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B127" t="s">
         <v>4</v>
       </c>
       <c r="C127" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B128" t="s">
         <v>4</v>
       </c>
       <c r="C128" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B129" t="s">
         <v>4</v>
       </c>
       <c r="C129" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B130" t="s">
         <v>4</v>
       </c>
       <c r="C130" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B131" t="s">
         <v>4</v>
       </c>
       <c r="C131" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B132" t="s">
         <v>4</v>
       </c>
       <c r="C132" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B133" t="s">
         <v>4</v>
       </c>
       <c r="C133" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B134" t="s">
         <v>4</v>
       </c>
       <c r="C134" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B135" t="s">
         <v>4</v>
       </c>
       <c r="C135" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="s">
-        <v>136</v>
+        <v>103</v>
       </c>
       <c r="B136" t="s">
         <v>4</v>
       </c>
       <c r="C136" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="s">
         <v>137</v>
       </c>
       <c r="B137" t="s">
         <v>4</v>
       </c>
       <c r="C137" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="s">
         <v>138</v>
       </c>
       <c r="B138" t="s">
         <v>4</v>
@@ -2610,282 +2448,282 @@
     </row>
     <row r="139">
       <c r="A139" t="s">
         <v>139</v>
       </c>
       <c r="B139" t="s">
         <v>4</v>
       </c>
       <c r="C139" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="s">
         <v>140</v>
       </c>
       <c r="B140" t="s">
         <v>4</v>
       </c>
       <c r="C140" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="s">
-        <v>141</v>
+        <v>134</v>
       </c>
       <c r="B141" t="s">
         <v>4</v>
       </c>
       <c r="C141" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="B142" t="s">
         <v>4</v>
       </c>
       <c r="C142" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" t="s">
-        <v>143</v>
+        <v>142</v>
       </c>
       <c r="B143" t="s">
         <v>4</v>
       </c>
       <c r="C143" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
       <c r="B144" t="s">
         <v>4</v>
       </c>
       <c r="C144" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="B145" t="s">
         <v>4</v>
       </c>
       <c r="C145" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="B146" t="s">
         <v>4</v>
       </c>
       <c r="C146" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="147">
       <c r="A147" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="B147" t="s">
         <v>4</v>
       </c>
       <c r="C147" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="148">
       <c r="A148" t="s">
-        <v>74</v>
+        <v>147</v>
       </c>
       <c r="B148" t="s">
         <v>4</v>
       </c>
       <c r="C148" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="149">
       <c r="A149" t="s">
         <v>148</v>
       </c>
       <c r="B149" t="s">
         <v>4</v>
       </c>
       <c r="C149" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" t="s">
-        <v>21</v>
+        <v>149</v>
       </c>
       <c r="B150" t="s">
         <v>4</v>
       </c>
       <c r="C150" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="151">
       <c r="A151" t="s">
-        <v>45</v>
+        <v>150</v>
       </c>
       <c r="B151" t="s">
         <v>4</v>
       </c>
       <c r="C151" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="152">
       <c r="A152" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B152" t="s">
         <v>4</v>
       </c>
       <c r="C152" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="153">
       <c r="A153" t="s">
-        <v>150</v>
+        <v>61</v>
       </c>
       <c r="B153" t="s">
         <v>4</v>
       </c>
       <c r="C153" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="154">
       <c r="A154" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B154" t="s">
         <v>4</v>
       </c>
       <c r="C154" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="155">
       <c r="A155" t="s">
-        <v>70</v>
+        <v>153</v>
       </c>
       <c r="B155" t="s">
         <v>4</v>
       </c>
       <c r="C155" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="156">
       <c r="A156" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="B156" t="s">
         <v>4</v>
       </c>
       <c r="C156" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="157">
       <c r="A157" t="s">
-        <v>153</v>
+        <v>143</v>
       </c>
       <c r="B157" t="s">
         <v>4</v>
       </c>
       <c r="C157" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="158">
       <c r="A158" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B158" t="s">
         <v>4</v>
       </c>
       <c r="C158" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="159">
       <c r="A159" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B159" t="s">
         <v>4</v>
       </c>
       <c r="C159" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="160">
       <c r="A160" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B160" t="s">
         <v>4</v>
       </c>
       <c r="C160" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="161">
       <c r="A161" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B161" t="s">
         <v>4</v>
       </c>
       <c r="C161" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="162">
       <c r="A162" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B162" t="s">
         <v>4</v>
       </c>
       <c r="C162" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="163">
       <c r="A163" t="s">
         <v>159</v>
       </c>
       <c r="B163" t="s">
         <v>4</v>
       </c>
       <c r="C163" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="164">
       <c r="A164" t="s">
         <v>160</v>
       </c>
       <c r="B164" t="s">
         <v>4</v>
@@ -2896,139 +2734,139 @@
     </row>
     <row r="165">
       <c r="A165" t="s">
         <v>161</v>
       </c>
       <c r="B165" t="s">
         <v>4</v>
       </c>
       <c r="C165" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="166">
       <c r="A166" t="s">
         <v>162</v>
       </c>
       <c r="B166" t="s">
         <v>4</v>
       </c>
       <c r="C166" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="167">
       <c r="A167" t="s">
-        <v>163</v>
+        <v>74</v>
       </c>
       <c r="B167" t="s">
         <v>4</v>
       </c>
       <c r="C167" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="168">
       <c r="A168" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B168" t="s">
         <v>4</v>
       </c>
       <c r="C168" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="169">
       <c r="A169" t="s">
-        <v>165</v>
+        <v>164</v>
       </c>
       <c r="B169" t="s">
         <v>4</v>
       </c>
       <c r="C169" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="170">
       <c r="A170" t="s">
-        <v>166</v>
+        <v>165</v>
       </c>
       <c r="B170" t="s">
         <v>4</v>
       </c>
       <c r="C170" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="171">
       <c r="A171" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="B171" t="s">
         <v>4</v>
       </c>
       <c r="C171" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="172">
       <c r="A172" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="B172" t="s">
         <v>4</v>
       </c>
       <c r="C172" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="173">
       <c r="A173" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="B173" t="s">
         <v>4</v>
       </c>
       <c r="C173" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="174">
       <c r="A174" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
       <c r="B174" t="s">
         <v>4</v>
       </c>
       <c r="C174" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="175">
       <c r="A175" t="s">
-        <v>131</v>
+        <v>170</v>
       </c>
       <c r="B175" t="s">
         <v>4</v>
       </c>
       <c r="C175" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="176">
       <c r="A176" t="s">
         <v>171</v>
       </c>
       <c r="B176" t="s">
         <v>4</v>
       </c>
       <c r="C176" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="177">
       <c r="A177" t="s">
         <v>172</v>
       </c>
       <c r="B177" t="s">
         <v>4</v>
@@ -3039,304 +2877,304 @@
     </row>
     <row r="178">
       <c r="A178" t="s">
         <v>173</v>
       </c>
       <c r="B178" t="s">
         <v>4</v>
       </c>
       <c r="C178" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="179">
       <c r="A179" t="s">
         <v>174</v>
       </c>
       <c r="B179" t="s">
         <v>4</v>
       </c>
       <c r="C179" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="180">
       <c r="A180" t="s">
-        <v>168</v>
+        <v>175</v>
       </c>
       <c r="B180" t="s">
         <v>4</v>
       </c>
       <c r="C180" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="181">
       <c r="A181" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B181" t="s">
         <v>4</v>
       </c>
       <c r="C181" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="182">
       <c r="A182" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B182" t="s">
         <v>4</v>
       </c>
       <c r="C182" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="183">
       <c r="A183" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B183" t="s">
         <v>4</v>
       </c>
       <c r="C183" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="184">
       <c r="A184" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B184" t="s">
         <v>4</v>
       </c>
       <c r="C184" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="185">
       <c r="A185" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B185" t="s">
         <v>4</v>
       </c>
       <c r="C185" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="186">
       <c r="A186" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B186" t="s">
         <v>4</v>
       </c>
       <c r="C186" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="187">
       <c r="A187" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B187" t="s">
         <v>4</v>
       </c>
       <c r="C187" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="188">
       <c r="A188" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B188" t="s">
         <v>4</v>
       </c>
       <c r="C188" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="189">
       <c r="A189" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B189" t="s">
         <v>4</v>
       </c>
       <c r="C189" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="190">
       <c r="A190" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B190" t="s">
         <v>4</v>
       </c>
       <c r="C190" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="191">
       <c r="A191" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B191" t="s">
         <v>4</v>
       </c>
       <c r="C191" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="192">
       <c r="A192" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B192" t="s">
         <v>4</v>
       </c>
       <c r="C192" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="193">
       <c r="A193" t="s">
-        <v>187</v>
+        <v>104</v>
       </c>
       <c r="B193" t="s">
         <v>4</v>
       </c>
       <c r="C193" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="194">
       <c r="A194" t="s">
         <v>188</v>
       </c>
       <c r="B194" t="s">
         <v>4</v>
       </c>
       <c r="C194" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="195">
       <c r="A195" t="s">
-        <v>189</v>
+        <v>139</v>
       </c>
       <c r="B195" t="s">
         <v>4</v>
       </c>
       <c r="C195" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="196">
       <c r="A196" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="B196" t="s">
         <v>4</v>
       </c>
       <c r="C196" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="197">
       <c r="A197" t="s">
-        <v>34</v>
+        <v>190</v>
       </c>
       <c r="B197" t="s">
         <v>4</v>
       </c>
       <c r="C197" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="198">
       <c r="A198" t="s">
         <v>191</v>
       </c>
       <c r="B198" t="s">
         <v>4</v>
       </c>
       <c r="C198" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="199">
       <c r="A199" t="s">
-        <v>192</v>
+        <v>119</v>
       </c>
       <c r="B199" t="s">
         <v>4</v>
       </c>
       <c r="C199" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="200">
       <c r="A200" t="s">
-        <v>193</v>
+        <v>192</v>
       </c>
       <c r="B200" t="s">
         <v>4</v>
       </c>
       <c r="C200" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="201">
       <c r="A201" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
       <c r="B201" t="s">
         <v>4</v>
       </c>
       <c r="C201" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="202">
       <c r="A202" t="s">
-        <v>195</v>
+        <v>194</v>
       </c>
       <c r="B202" t="s">
         <v>4</v>
       </c>
       <c r="C202" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="203">
       <c r="A203" t="s">
-        <v>178</v>
+        <v>195</v>
       </c>
       <c r="B203" t="s">
         <v>4</v>
       </c>
       <c r="C203" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="204">
       <c r="A204" t="s">
         <v>196</v>
       </c>
       <c r="B204" t="s">
         <v>4</v>
       </c>
       <c r="C204" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="205">
       <c r="A205" t="s">
         <v>197</v>
       </c>
       <c r="B205" t="s">
         <v>4</v>
@@ -3358,1728 +3196,1068 @@
     </row>
     <row r="207">
       <c r="A207" t="s">
         <v>199</v>
       </c>
       <c r="B207" t="s">
         <v>4</v>
       </c>
       <c r="C207" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="208">
       <c r="A208" t="s">
         <v>200</v>
       </c>
       <c r="B208" t="s">
         <v>4</v>
       </c>
       <c r="C208" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="209">
       <c r="A209" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B209" t="s">
         <v>4</v>
       </c>
       <c r="C209" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="210">
       <c r="A210" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B210" t="s">
         <v>4</v>
       </c>
       <c r="C210" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="211">
       <c r="A211" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B211" t="s">
         <v>4</v>
       </c>
       <c r="C211" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="212">
       <c r="A212" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B212" t="s">
         <v>4</v>
       </c>
       <c r="C212" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="213">
       <c r="A213" t="s">
-        <v>23</v>
+        <v>205</v>
       </c>
       <c r="B213" t="s">
         <v>4</v>
       </c>
       <c r="C213" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="214">
       <c r="A214" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="B214" t="s">
         <v>4</v>
       </c>
       <c r="C214" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="215">
       <c r="A215" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="B215" t="s">
         <v>4</v>
       </c>
       <c r="C215" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="216">
       <c r="A216" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="B216" t="s">
         <v>4</v>
       </c>
       <c r="C216" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="217">
       <c r="A217" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="B217" t="s">
         <v>4</v>
       </c>
       <c r="C217" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="218">
       <c r="A218" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="B218" t="s">
         <v>4</v>
       </c>
       <c r="C218" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="219">
       <c r="A219" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="B219" t="s">
         <v>4</v>
       </c>
       <c r="C219" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="220">
       <c r="A220" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="B220" t="s">
         <v>4</v>
       </c>
       <c r="C220" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="221">
       <c r="A221" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="B221" t="s">
         <v>4</v>
       </c>
       <c r="C221" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="222">
       <c r="A222" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="B222" t="s">
         <v>4</v>
       </c>
       <c r="C222" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="223">
       <c r="A223" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
       <c r="B223" t="s">
         <v>4</v>
       </c>
       <c r="C223" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="224">
       <c r="A224" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="B224" t="s">
         <v>4</v>
       </c>
       <c r="C224" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="225">
       <c r="A225" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="B225" t="s">
         <v>4</v>
       </c>
       <c r="C225" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="226">
       <c r="A226" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
       <c r="B226" t="s">
         <v>4</v>
       </c>
       <c r="C226" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="227">
       <c r="A227" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="B227" t="s">
         <v>4</v>
       </c>
       <c r="C227" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="228">
       <c r="A228" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="B228" t="s">
         <v>4</v>
       </c>
       <c r="C228" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="229">
       <c r="A229" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
       <c r="B229" t="s">
         <v>4</v>
       </c>
       <c r="C229" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="230">
       <c r="A230" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="B230" t="s">
         <v>4</v>
       </c>
       <c r="C230" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="231">
       <c r="A231" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="B231" t="s">
         <v>4</v>
       </c>
       <c r="C231" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="232">
       <c r="A232" t="s">
-        <v>222</v>
+        <v>134</v>
       </c>
       <c r="B232" t="s">
         <v>4</v>
       </c>
       <c r="C232" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="233">
       <c r="A233" t="s">
-        <v>223</v>
+        <v>136</v>
       </c>
       <c r="B233" t="s">
         <v>4</v>
       </c>
       <c r="C233" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="234">
       <c r="A234" t="s">
-        <v>224</v>
+        <v>103</v>
       </c>
       <c r="B234" t="s">
         <v>4</v>
       </c>
       <c r="C234" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="235">
       <c r="A235" t="s">
-        <v>225</v>
+        <v>224</v>
       </c>
       <c r="B235" t="s">
         <v>4</v>
       </c>
       <c r="C235" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="236">
       <c r="A236" t="s">
-        <v>226</v>
+        <v>137</v>
       </c>
       <c r="B236" t="s">
         <v>4</v>
       </c>
       <c r="C236" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="237">
       <c r="A237" t="s">
-        <v>227</v>
+        <v>225</v>
       </c>
       <c r="B237" t="s">
         <v>4</v>
       </c>
       <c r="C237" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="238">
       <c r="A238" t="s">
-        <v>228</v>
+        <v>138</v>
       </c>
       <c r="B238" t="s">
         <v>4</v>
       </c>
       <c r="C238" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="239">
       <c r="A239" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="B239" t="s">
         <v>4</v>
       </c>
       <c r="C239" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="240">
       <c r="A240" t="s">
-        <v>167</v>
+        <v>104</v>
       </c>
       <c r="B240" t="s">
         <v>4</v>
       </c>
       <c r="C240" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="241">
       <c r="A241" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
       <c r="B241" t="s">
         <v>4</v>
       </c>
       <c r="C241" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="242">
       <c r="A242" t="s">
-        <v>134</v>
+        <v>228</v>
       </c>
       <c r="B242" t="s">
         <v>4</v>
       </c>
       <c r="C242" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="243">
       <c r="A243" t="s">
-        <v>231</v>
+        <v>139</v>
       </c>
       <c r="B243" t="s">
         <v>4</v>
       </c>
       <c r="C243" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="244">
       <c r="A244" t="s">
-        <v>173</v>
+        <v>188</v>
       </c>
       <c r="B244" t="s">
         <v>4</v>
       </c>
       <c r="C244" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="245">
       <c r="A245" t="s">
-        <v>232</v>
+        <v>229</v>
       </c>
       <c r="B245" t="s">
         <v>4</v>
       </c>
       <c r="C245" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="246">
       <c r="A246" t="s">
-        <v>233</v>
+        <v>230</v>
       </c>
       <c r="B246" t="s">
         <v>4</v>
       </c>
       <c r="C246" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="247">
       <c r="A247" t="s">
-        <v>234</v>
+        <v>231</v>
       </c>
       <c r="B247" t="s">
         <v>4</v>
       </c>
       <c r="C247" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="248">
       <c r="A248" t="s">
-        <v>45</v>
+        <v>232</v>
       </c>
       <c r="B248" t="s">
         <v>4</v>
       </c>
       <c r="C248" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="249">
       <c r="A249" t="s">
-        <v>235</v>
+        <v>233</v>
       </c>
       <c r="B249" t="s">
         <v>4</v>
       </c>
       <c r="C249" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="250">
       <c r="A250" t="s">
-        <v>236</v>
+        <v>234</v>
       </c>
       <c r="B250" t="s">
         <v>4</v>
       </c>
       <c r="C250" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="251">
       <c r="A251" t="s">
-        <v>237</v>
+        <v>201</v>
       </c>
       <c r="B251" t="s">
         <v>4</v>
       </c>
       <c r="C251" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="252">
       <c r="A252" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
       <c r="B252" t="s">
         <v>4</v>
       </c>
       <c r="C252" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="253">
       <c r="A253" t="s">
-        <v>239</v>
+        <v>236</v>
       </c>
       <c r="B253" t="s">
         <v>4</v>
       </c>
       <c r="C253" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="254">
       <c r="A254" t="s">
-        <v>240</v>
+        <v>237</v>
       </c>
       <c r="B254" t="s">
         <v>4</v>
       </c>
       <c r="C254" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="255">
       <c r="A255" t="s">
-        <v>241</v>
+        <v>238</v>
       </c>
       <c r="B255" t="s">
         <v>4</v>
       </c>
       <c r="C255" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="256">
       <c r="A256" t="s">
-        <v>242</v>
+        <v>239</v>
       </c>
       <c r="B256" t="s">
         <v>4</v>
       </c>
       <c r="C256" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="257">
       <c r="A257" t="s">
-        <v>243</v>
+        <v>240</v>
       </c>
       <c r="B257" t="s">
         <v>4</v>
       </c>
       <c r="C257" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="258">
       <c r="A258" t="s">
-        <v>244</v>
+        <v>48</v>
       </c>
       <c r="B258" t="s">
         <v>4</v>
       </c>
       <c r="C258" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="259">
       <c r="A259" t="s">
-        <v>245</v>
+        <v>241</v>
       </c>
       <c r="B259" t="s">
         <v>4</v>
       </c>
       <c r="C259" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="260">
       <c r="A260" t="s">
-        <v>246</v>
+        <v>242</v>
       </c>
       <c r="B260" t="s">
         <v>4</v>
       </c>
       <c r="C260" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="261">
       <c r="A261" t="s">
-        <v>247</v>
+        <v>204</v>
       </c>
       <c r="B261" t="s">
         <v>4</v>
       </c>
       <c r="C261" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="262">
       <c r="A262" t="s">
-        <v>248</v>
+        <v>243</v>
       </c>
       <c r="B262" t="s">
         <v>4</v>
       </c>
       <c r="C262" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="263">
       <c r="A263" t="s">
-        <v>249</v>
+        <v>244</v>
       </c>
       <c r="B263" t="s">
         <v>4</v>
       </c>
       <c r="C263" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="264">
       <c r="A264" t="s">
-        <v>250</v>
+        <v>245</v>
       </c>
       <c r="B264" t="s">
         <v>4</v>
       </c>
       <c r="C264" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="265">
       <c r="A265" t="s">
-        <v>251</v>
+        <v>246</v>
       </c>
       <c r="B265" t="s">
         <v>4</v>
       </c>
       <c r="C265" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="266">
       <c r="A266" t="s">
-        <v>252</v>
+        <v>247</v>
       </c>
       <c r="B266" t="s">
         <v>4</v>
       </c>
       <c r="C266" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="267">
       <c r="A267" t="s">
-        <v>253</v>
+        <v>248</v>
       </c>
       <c r="B267" t="s">
         <v>4</v>
       </c>
       <c r="C267" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="268">
       <c r="A268" t="s">
-        <v>254</v>
+        <v>249</v>
       </c>
       <c r="B268" t="s">
         <v>4</v>
       </c>
       <c r="C268" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="269">
       <c r="A269" t="s">
-        <v>255</v>
+        <v>250</v>
       </c>
       <c r="B269" t="s">
         <v>4</v>
       </c>
       <c r="C269" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="270">
       <c r="A270" t="s">
-        <v>256</v>
+        <v>251</v>
       </c>
       <c r="B270" t="s">
         <v>4</v>
       </c>
       <c r="C270" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="271">
       <c r="A271" t="s">
-        <v>257</v>
+        <v>252</v>
       </c>
       <c r="B271" t="s">
         <v>4</v>
       </c>
       <c r="C271" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="272">
       <c r="A272" t="s">
-        <v>258</v>
+        <v>253</v>
       </c>
       <c r="B272" t="s">
         <v>4</v>
       </c>
       <c r="C272" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="273">
       <c r="A273" t="s">
-        <v>259</v>
+        <v>52</v>
       </c>
       <c r="B273" t="s">
         <v>4</v>
       </c>
       <c r="C273" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="274">
       <c r="A274" t="s">
-        <v>260</v>
+        <v>254</v>
       </c>
       <c r="B274" t="s">
         <v>4</v>
       </c>
       <c r="C274" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="275">
       <c r="A275" t="s">
-        <v>261</v>
+        <v>255</v>
       </c>
       <c r="B275" t="s">
         <v>4</v>
       </c>
       <c r="C275" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="276">
       <c r="A276" t="s">
-        <v>262</v>
+        <v>256</v>
       </c>
       <c r="B276" t="s">
         <v>4</v>
       </c>
       <c r="C276" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="277">
       <c r="A277" t="s">
-        <v>263</v>
+        <v>257</v>
       </c>
       <c r="B277" t="s">
         <v>4</v>
       </c>
       <c r="C277" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="278">
       <c r="A278" t="s">
-        <v>264</v>
+        <v>258</v>
       </c>
       <c r="B278" t="s">
         <v>4</v>
       </c>
       <c r="C278" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="279">
       <c r="A279" t="s">
-        <v>265</v>
+        <v>259</v>
       </c>
       <c r="B279" t="s">
         <v>4</v>
       </c>
       <c r="C279" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="280">
       <c r="A280" t="s">
-        <v>266</v>
+        <v>260</v>
       </c>
       <c r="B280" t="s">
         <v>4</v>
       </c>
       <c r="C280" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="281">
       <c r="A281" t="s">
-        <v>267</v>
+        <v>261</v>
       </c>
       <c r="B281" t="s">
         <v>4</v>
       </c>
       <c r="C281" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="282">
       <c r="A282" t="s">
-        <v>268</v>
+        <v>262</v>
       </c>
       <c r="B282" t="s">
         <v>4</v>
       </c>
       <c r="C282" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="283">
       <c r="A283" t="s">
-        <v>269</v>
+        <v>263</v>
       </c>
       <c r="B283" t="s">
         <v>4</v>
       </c>
       <c r="C283" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="284">
       <c r="A284" t="s">
-        <v>168</v>
+        <v>264</v>
       </c>
       <c r="B284" t="s">
         <v>4</v>
       </c>
       <c r="C284" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="285">
       <c r="A285" t="s">
-        <v>170</v>
+        <v>265</v>
       </c>
       <c r="B285" t="s">
         <v>4</v>
       </c>
       <c r="C285" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="286">
       <c r="A286" t="s">
-        <v>131</v>
+        <v>266</v>
       </c>
       <c r="B286" t="s">
         <v>4</v>
       </c>
       <c r="C286" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="287">
       <c r="A287" t="s">
-        <v>270</v>
+        <v>267</v>
       </c>
       <c r="B287" t="s">
         <v>4</v>
       </c>
       <c r="C287" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="288">
       <c r="A288" t="s">
-        <v>171</v>
+        <v>268</v>
       </c>
       <c r="B288" t="s">
         <v>4</v>
       </c>
       <c r="C288" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="289">
       <c r="A289" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="B289" t="s">
         <v>4</v>
       </c>
       <c r="C289" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="290">
       <c r="A290" t="s">
-        <v>172</v>
+        <v>270</v>
       </c>
       <c r="B290" t="s">
         <v>4</v>
       </c>
       <c r="C290" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="291">
       <c r="A291" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="B291" t="s">
         <v>4</v>
       </c>
       <c r="C291" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="292">
       <c r="A292" t="s">
-        <v>134</v>
+        <v>272</v>
       </c>
       <c r="B292" t="s">
         <v>4</v>
       </c>
       <c r="C292" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="293">
       <c r="A293" t="s">
         <v>273</v>
       </c>
       <c r="B293" t="s">
         <v>4</v>
       </c>
       <c r="C293" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="294">
       <c r="A294" t="s">
         <v>274</v>
       </c>
       <c r="B294" t="s">
         <v>4</v>
       </c>
       <c r="C294" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="295">
       <c r="A295" t="s">
         <v>275</v>
       </c>
       <c r="B295" t="s">
         <v>4</v>
       </c>
       <c r="C295" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="296">
       <c r="A296" t="s">
-        <v>173</v>
+        <v>276</v>
       </c>
       <c r="B296" t="s">
         <v>4</v>
       </c>
       <c r="C296" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="297">
       <c r="A297" t="s">
-        <v>231</v>
+        <v>277</v>
       </c>
       <c r="B297" t="s">
         <v>4</v>
       </c>
       <c r="C297" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="298">
       <c r="A298" t="s">
-        <v>276</v>
+        <v>278</v>
       </c>
       <c r="B298" t="s">
         <v>4</v>
       </c>
       <c r="C298" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="299">
       <c r="A299" t="s">
-        <v>277</v>
+        <v>279</v>
       </c>
       <c r="B299" t="s">
         <v>4</v>
       </c>
       <c r="C299" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="300">
       <c r="A300" t="s">
-        <v>278</v>
+        <v>280</v>
       </c>
       <c r="B300" t="s">
         <v>4</v>
       </c>
       <c r="C300" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="301">
       <c r="A301" t="s">
-        <v>279</v>
+        <v>281</v>
       </c>
       <c r="B301" t="s">
         <v>4</v>
       </c>
       <c r="C301" t="s">
-        <v>4</v>
-[...658 lines deleted...]
-      <c r="C361" t="s">
         <v>4</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ScaleCrop>false</ScaleCrop>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <Application>NPOI</Application>
   <DocSecurity>0</DocSecurity>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>NPOI</dc:creator>
 </coreProperties>
 </file>