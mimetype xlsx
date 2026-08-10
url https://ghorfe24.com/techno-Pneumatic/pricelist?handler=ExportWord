--- v0 (2025-12-05)
+++ v1 (2026-08-10)
@@ -460,76 +460,50 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">کنترل ولو استیل ماسونیلان</w:t>
-[...24 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">نمایندگی فروش کوره منفی و مثبت کالیبراسیون</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
@@ -616,76 +590,50 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">تعمیر کنترل ولو فیشر</w:t>
-[...24 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">تعمیر کننده اکچویتور</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
@@ -824,76 +772,50 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">تعمیرات شیر پنوماتیک سامسون</w:t>
-[...24 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">تعمیرات کنترل ولو فیشر</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
@@ -2931,50 +2853,128 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">قیمت شیر ماسونیلان 24 اینچ کلاس 600</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">اکچویتور متسو سری bj1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">نمایندگی فروش اکچویتور متسو سری bj1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">وارد کننده اکچویتور متسو سری bj1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
   </w:body>
 </w:document>
 </file>
 