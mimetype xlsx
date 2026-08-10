--- v0 (2025-12-05)
+++ v1 (2026-08-10)
@@ -33,95 +33,86 @@
   <si>
     <t xml:space="preserve">نام محصول</t>
   </si>
   <si>
     <t xml:space="preserve">قیمت عمده فروشی</t>
   </si>
   <si>
     <t xml:space="preserve">قیمت خرده فروشی</t>
   </si>
   <si>
     <t xml:space="preserve">لوازم یدکی کنترل ولو</t>
   </si>
   <si>
     <t xml:space="preserve">0 تومان</t>
   </si>
   <si>
     <t xml:space="preserve">قیمت تعمیرات کنترل ولو</t>
   </si>
   <si>
     <t xml:space="preserve">قیمت تعمیرات کنترل ولو فیشر</t>
   </si>
   <si>
     <t xml:space="preserve">قیمت تعمیرات شیر پنوماتیک سامسون</t>
   </si>
   <si>
-    <t xml:space="preserve">کنترل ولو استیل ماسونیلان</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">نمایندگی فروش کوره منفی و مثبت کالیبراسیون</t>
   </si>
   <si>
     <t xml:space="preserve">کنترل ولو ماسونیلان کلاس 150 300</t>
   </si>
   <si>
     <t xml:space="preserve">کنترل ولو ماسونیلان</t>
   </si>
   <si>
     <t xml:space="preserve">تعمیر کار پوزیشنر</t>
   </si>
   <si>
     <t xml:space="preserve">تعمیرکار کنترل ولو فیشر</t>
   </si>
   <si>
-    <t xml:space="preserve">تعمیر کنترل ولو فیشر</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">تعمیر کننده اکچویتور</t>
   </si>
   <si>
     <t xml:space="preserve">تعمیر کننده شیر پنوماتیک سامسون</t>
   </si>
   <si>
     <t xml:space="preserve">تعمیر کننده کنترل ولو ماسونیلان</t>
   </si>
   <si>
     <t xml:space="preserve">تعمیر کننده کنترل ولو</t>
   </si>
   <si>
     <t xml:space="preserve">تعمیرات بال ولو پنوماتیک</t>
   </si>
   <si>
     <t xml:space="preserve">تعمیرات پوزیشنر فیشر</t>
   </si>
   <si>
     <t xml:space="preserve">تعمیر کننده کوره منفی و مثبت کالیبراسیون</t>
   </si>
   <si>
-    <t xml:space="preserve">تعمیرات شیر پنوماتیک سامسون</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">تعمیرات کنترل ولو فیشر</t>
   </si>
   <si>
     <t xml:space="preserve">تعمیرات کنترل ولو</t>
   </si>
   <si>
     <t xml:space="preserve">تنظیم کننده کنترل ولو</t>
   </si>
   <si>
     <t xml:space="preserve">تنظیم کننده شیر پنوماتیک سامسون</t>
   </si>
   <si>
     <t xml:space="preserve">تنظیم کننده کنترل ولو فیشر</t>
   </si>
   <si>
     <t xml:space="preserve">شرکت تعمیر کنترل ولو</t>
   </si>
   <si>
     <t xml:space="preserve">قطعات یدکی کنترل ولو</t>
   </si>
   <si>
     <t xml:space="preserve">تعمیر کار ترانسمیتر زیمنس</t>
   </si>
   <si>
     <t xml:space="preserve">تعمیر کننده ترانسمیتر زیمنس</t>
@@ -304,50 +295,59 @@
     <t xml:space="preserve">تنظیم کننده اکچویتور صنعتی</t>
   </si>
   <si>
     <t xml:space="preserve">سرویس کار اکچویتور</t>
   </si>
   <si>
     <t xml:space="preserve">وارد کننده اکچویتور بتیس BETTIS</t>
   </si>
   <si>
     <t xml:space="preserve">تنظیم کننده کنترل ولو مسونیلان</t>
   </si>
   <si>
     <t xml:space="preserve">شیرفلکه سایز بزرگ مخصوص پتروشیمی</t>
   </si>
   <si>
     <t xml:space="preserve">شیر ماسونیلان 24 اینچ کلاس 600</t>
   </si>
   <si>
     <t xml:space="preserve">شیر ماسونیلان 24 اینچ</t>
   </si>
   <si>
     <t xml:space="preserve">شیر ماسونیلان کلاس 600</t>
   </si>
   <si>
     <t xml:space="preserve">قیمت شیر ماسونیلان 24 اینچ کلاس 600</t>
+  </si>
+  <si>
+    <t xml:space="preserve">اکچویتور متسو سری bj1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">نمایندگی فروش اکچویتور متسو سری bj1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">وارد کننده اکچویتور متسو سری bj1</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
     </fill>
   </fills>
   <borders count="1">
@@ -843,139 +843,139 @@
     </row>
     <row r="43">
       <c r="A43" t="s">
         <v>45</v>
       </c>
       <c r="B43" t="s">
         <v>4</v>
       </c>
       <c r="C43" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="s">
         <v>46</v>
       </c>
       <c r="B44" t="s">
         <v>4</v>
       </c>
       <c r="C44" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="s">
-        <v>47</v>
+        <v>21</v>
       </c>
       <c r="B45" t="s">
         <v>4</v>
       </c>
       <c r="C45" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="s">
-        <v>48</v>
+        <v>26</v>
       </c>
       <c r="B46" t="s">
         <v>4</v>
       </c>
       <c r="C46" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="s">
-        <v>49</v>
+        <v>3</v>
       </c>
       <c r="B47" t="s">
         <v>4</v>
       </c>
       <c r="C47" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="s">
-        <v>24</v>
+        <v>47</v>
       </c>
       <c r="B48" t="s">
         <v>4</v>
       </c>
       <c r="C48" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="s">
-        <v>29</v>
+        <v>48</v>
       </c>
       <c r="B49" t="s">
         <v>4</v>
       </c>
       <c r="C49" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="s">
-        <v>3</v>
+        <v>15</v>
       </c>
       <c r="B50" t="s">
         <v>4</v>
       </c>
       <c r="C50" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="B51" t="s">
         <v>4</v>
       </c>
       <c r="C51" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="B52" t="s">
         <v>4</v>
       </c>
       <c r="C52" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="s">
-        <v>17</v>
+        <v>51</v>
       </c>
       <c r="B53" t="s">
         <v>4</v>
       </c>
       <c r="C53" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="s">
         <v>52</v>
       </c>
       <c r="B54" t="s">
         <v>4</v>
       </c>
       <c r="C54" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="s">
         <v>53</v>
       </c>
       <c r="B55" t="s">
         <v>4</v>
@@ -1349,84 +1349,84 @@
     </row>
     <row r="89">
       <c r="A89" t="s">
         <v>87</v>
       </c>
       <c r="B89" t="s">
         <v>4</v>
       </c>
       <c r="C89" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="s">
         <v>88</v>
       </c>
       <c r="B90" t="s">
         <v>4</v>
       </c>
       <c r="C90" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="s">
-        <v>89</v>
+        <v>78</v>
       </c>
       <c r="B91" t="s">
         <v>4</v>
       </c>
       <c r="C91" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="B92" t="s">
         <v>4</v>
       </c>
       <c r="C92" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="B93" t="s">
         <v>4</v>
       </c>
       <c r="C93" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="s">
-        <v>81</v>
+        <v>91</v>
       </c>
       <c r="B94" t="s">
         <v>4</v>
       </c>
       <c r="C94" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="s">
         <v>92</v>
       </c>
       <c r="B95" t="s">
         <v>4</v>
       </c>
       <c r="C95" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="s">
         <v>93</v>
       </c>
       <c r="B96" t="s">
         <v>4</v>