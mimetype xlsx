--- v0 (2025-12-05)
+++ v1 (2026-08-10)
@@ -1084,76 +1084,50 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">الکتروپمپ فشارقوی پمپ فلوسرو FLOWSERVE</w:t>
-[...24 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">الکتروپمپ فلوسرو FLOWSERVE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
@@ -1188,76 +1162,50 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">پمپ فلوسرو امریکایی</w:t>
-[...24 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">عامل فروش پمپ  فلوسرو FLOWSERVE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
@@ -1448,154 +1396,76 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">عامل فروش الکتروپمپ دیافراگم دیزلی</w:t>
-[...24 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">عامل فروش پمپ دیافراگم دیزلی</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">فروشنده پمپ دیافراگم دیزلی</w:t>
-[...50 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">الکتروپمپ دیافراگم دیزلی مخصوص معادن</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
@@ -2931,50 +2801,180 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">نمایندگی فروش پمپ مخصوص نفت و گاز پتروشیمی</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">پمپ ارتفاع 20 متر ابدهی 3600 متر مکعب ksb</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">پمپ استیل داپلکس مدل 400- ksb  المان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">پمپ استیل داپلکس مدل 583 - ksb  المان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">پمپ انتقال نفت و گازوئیل ksb</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">پمپ مصارف نیروگاهی - پتروشیمی ksb</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
   </w:body>
 </w:document>
 </file>
 