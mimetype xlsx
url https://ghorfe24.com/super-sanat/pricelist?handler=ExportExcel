--- v0 (2025-12-05)
+++ v1 (2026-08-10)
@@ -105,104 +105,89 @@
   <si>
     <t xml:space="preserve">پمپ مخصوص کارخانه سیمان</t>
   </si>
   <si>
     <t xml:space="preserve">نمایندگی پمپ بویلر فید</t>
   </si>
   <si>
     <t xml:space="preserve">پمپ استیل شایان</t>
   </si>
   <si>
     <t xml:space="preserve">پمپ شایان</t>
   </si>
   <si>
     <t xml:space="preserve">نمایندگی پمپ شایان</t>
   </si>
   <si>
     <t xml:space="preserve">پمپ آب شایان</t>
   </si>
   <si>
     <t xml:space="preserve">قیمت پمپ استیل شایان</t>
   </si>
   <si>
     <t xml:space="preserve">الکتروپمپ ضد انفجار فلو سرو FLOWSERVE</t>
   </si>
   <si>
-    <t xml:space="preserve">الکتروپمپ فشارقوی پمپ فلوسرو FLOWSERVE</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">الکتروپمپ فلوسرو FLOWSERVE</t>
   </si>
   <si>
     <t xml:space="preserve">پمپ روغن داغ فلوسرو FLOWSERVE</t>
   </si>
   <si>
     <t xml:space="preserve">پمپ فلوسرو API-610 FLOWSERVE</t>
   </si>
   <si>
-    <t xml:space="preserve">پمپ فلوسرو امریکایی</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">عامل فروش پمپ  فلوسرو FLOWSERVE</t>
   </si>
   <si>
     <t xml:space="preserve">نمایندگی فروش پمپ فلوسرو</t>
   </si>
   <si>
     <t xml:space="preserve">وارد کننده پمپ فلوسرو FLOWSERVE</t>
   </si>
   <si>
     <t xml:space="preserve">پمپ پر کن مخازن کشتی</t>
   </si>
   <si>
     <t xml:space="preserve">پمپ مخصوص پر کن مخزن کشتی - استیل</t>
   </si>
   <si>
     <t xml:space="preserve">پمپ مخصوص تخلیه مخازن کشتی</t>
   </si>
   <si>
     <t xml:space="preserve">نمایندگی فروش پمپ تخلیه مخازن</t>
   </si>
   <si>
     <t xml:space="preserve">الکتروپمپ دیافراگم دیزلی</t>
   </si>
   <si>
     <t xml:space="preserve">پمپ دیافراگم دیزلی مخصوص معادن</t>
   </si>
   <si>
-    <t xml:space="preserve">عامل فروش الکتروپمپ دیافراگم دیزلی</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">عامل فروش پمپ دیافراگم دیزلی</t>
   </si>
   <si>
-    <t xml:space="preserve">فروشنده پمپ دیافراگم دیزلی</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">الکتروپمپ دیافراگم دیزلی مخصوص معادن</t>
   </si>
   <si>
     <t xml:space="preserve">پمپ دیافراگم دیزلی</t>
   </si>
   <si>
     <t xml:space="preserve">18 بار پمپ دو مکشه تک پروانه</t>
   </si>
   <si>
     <t xml:space="preserve">پمپ دو مکشه تک پروانه اتش نشانی</t>
   </si>
   <si>
     <t xml:space="preserve">پمپ دومکشه تک پروانه اب شور</t>
   </si>
   <si>
     <t xml:space="preserve">پمپ دومکشه تک پروانه</t>
   </si>
   <si>
     <t xml:space="preserve">تولید کننده پمپ دو مکشه</t>
   </si>
   <si>
     <t xml:space="preserve">الکتروپمپ دریایی دانفوس</t>
   </si>
   <si>
     <t xml:space="preserve">پرشر پمپ دانفوس APP 13</t>
@@ -319,50 +304,65 @@
     <t xml:space="preserve">پمپ آتش نشانی آبرسانی تاسیسات دریا</t>
   </si>
   <si>
     <t xml:space="preserve">نمایندگی الکتروموتور مخصوص دریایی</t>
   </si>
   <si>
     <t xml:space="preserve">نمایندگی فروش  پمپ آتش نشانی آبرسانی</t>
   </si>
   <si>
     <t xml:space="preserve">نمایندگی فروش الکتروموتور تاسیسات دریایی</t>
   </si>
   <si>
     <t xml:space="preserve">الکترپمپ صنایع نفت و گاز پتروشیمی</t>
   </si>
   <si>
     <t xml:space="preserve">پمپ مخصوص صنایع پتروشیمی</t>
   </si>
   <si>
     <t xml:space="preserve">پمپ مخصوص نفت و گاز</t>
   </si>
   <si>
     <t xml:space="preserve">عامل فروش پمپ صنایع نفت و گاز پتروشیمی</t>
   </si>
   <si>
     <t xml:space="preserve">نمایندگی فروش پمپ مخصوص نفت و گاز پتروشیمی</t>
+  </si>
+  <si>
+    <t xml:space="preserve">پمپ ارتفاع 20 متر ابدهی 3600 متر مکعب ksb</t>
+  </si>
+  <si>
+    <t xml:space="preserve">پمپ استیل داپلکس مدل 400- ksb  المان</t>
+  </si>
+  <si>
+    <t xml:space="preserve">پمپ استیل داپلکس مدل 583 - ksb  المان</t>
+  </si>
+  <si>
+    <t xml:space="preserve">پمپ انتقال نفت و گازوئیل ksb</t>
+  </si>
+  <si>
+    <t xml:space="preserve">پمپ مصارف نیروگاهی - پتروشیمی ksb</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
     </fill>
   </fills>
   <borders count="1">