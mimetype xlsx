--- v0 (2025-12-05)
+++ v1 (2026-06-09)
@@ -56,1181 +56,933 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">قیمت عمده فروشی</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">قیمت خرده فروشی</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">فروشنده سوپاپ دنده ای</w:t>
-[...24 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">رگلاتور سوئیچ لاک</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">only text</w:t>
-[...1061 lines deleted...]
-              <w:t xml:space="preserve">only text</w:t>
+              <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">فروشنده محصولات سوئیچ لاک</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">0 تومان</w:t>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">شیر سوئیچ لاک-فروشنده شیر سوئیچ لاک</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1274,76 +1026,50 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">سوپاپ فلنجدار استیل</w:t>
-[...24 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">بال ولو سوئیچ لاک</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
@@ -1378,128 +1104,50 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">سوپاپ دنده ای</w:t>
-[...76 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">نماینده فروش محصولات سوئیچ لاک</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
@@ -2236,206 +1884,50 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">خرید کنتور گاز آلتراسونیک</w:t>
-[...154 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">عامل فروش کنتور اب فراسنج</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
@@ -4264,466 +3756,50 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">فروشنده کنتور اب ارخ</w:t>
-[...414 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">کنتور اب  8 اینج فراسنج</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
@@ -5174,336 +4250,50 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">تولید شیر دبل پلیت</w:t>
-[...284 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">چک ولو NPTM فشار کاری 3000 316</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
@@ -5642,233 +4432,103 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">بورس فروش تیوب استنلس استیل</w:t>
-[...181 lines deleted...]
-              <w:t xml:space="preserve">مرکز فروش تیوب استنلس استیل</w:t>
+              <w:t xml:space="preserve">خرید رگلاتور گاز سوزان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">فروشنده رگلاتور گاز سوزان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">ونت پلاک سیلاک فشار کاری 6000 psi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5876,544 +4536,154 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">نماینده فروش تیوب استیل 316</w:t>
-[...50 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">خرید رگلاتور گاز سوزان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
+              <w:t xml:space="preserve">قیمت رگلاتور گاز سوزان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">خرید رگلاتور گاز سوزان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
               <w:t xml:space="preserve">فروشنده رگلاتور گاز سوزان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">ونت پلاک سیلاک فشار کاری 6000 psi</w:t>
-[...388 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">رگلاتور 100 پوندی</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
@@ -8113,466 +6383,50 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">نماینده فروش رنگ پرایمر آلتن</w:t>
-            </w:r>
-[...414 lines deleted...]
-              <w:t xml:space="preserve">نماینده فروش کنتور اب سنجاب</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>