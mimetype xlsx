--- v1 (2026-06-09)
+++ v2 (2026-08-10)
@@ -613,377 +613,50 @@
             </w:r>
             <w:r>
               <w:t xml:space="preserve">only text</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">only text</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">only text</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">only text</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">only text</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">only text</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">only text</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">only text</w:t>
             </w:r>
-            <w:r>
-[...325 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">شیر سوئیچ لاک-فروشنده شیر سوئیچ لاک</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
@@ -1000,76 +673,50 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">تامین کننده -پخش کننده محصولات سوئیچ لاک</w:t>
-[...24 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">بال ولو سوئیچ لاک</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
@@ -1130,76 +777,50 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">خرید رگلاتور گاز خانگی گازسوزان</w:t>
-[...24 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">رگلاتور گاز 20 متر مکعب گاز سوزان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
@@ -1364,76 +985,50 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">رگلاتور گاز فلنجدار خانگی</w:t>
-[...24 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">رگولاتور فشار خانگی گاز سوزان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
@@ -1442,102 +1037,50 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">نمایندگی رگلاتور خانگی</w:t>
-[...50 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">نماینده رگلاتور خانگی</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
@@ -1572,102 +1115,50 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">رگلاتور خانگی اکباتان</w:t>
-[...50 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">عامل فروش کنتور گاز اکباتان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
@@ -1676,258 +1167,128 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">قیمت رگلاتور  اکباتان</w:t>
-[...50 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">کنتور گاز اکباتان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">کنتور گاز الومینیومی اکباتان</w:t>
-[...24 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">کنتور گاز شهری اکباتان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">نمایندگی کنتور گاز اکباتان</w:t>
-[...24 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">نماینده فروش رگلاتور اکباتان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">نماینده فروش کنتور گاز اکباتان</w:t>
-[...24 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">عامل فروش کنتور اب فراسنج</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
@@ -1962,102 +1323,50 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">کنتور اب اپارتمانی فراسنج</w:t>
-[...50 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">کنتور اب خانگی فراسنج</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
@@ -2274,128 +1583,50 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">تولید کننده ساید گلاس استیل فلنجدار</w:t>
-[...76 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">ساید گلاس استیل امریکایی</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
@@ -2768,76 +1999,50 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">بال ولو هایلوک</w:t>
-[...24 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">بال ولو های لوک Hy-lok</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
@@ -2872,102 +2077,50 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">ریلیف ولو هایلوک Hy-lok</w:t>
-[...50 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">شیر گازی های لوک Hy-lok</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
@@ -2976,102 +2129,50 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">شیر یکطرفه هایلوک Hy-lok</w:t>
-[...50 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">شیرالات هایلوک Hy-lok</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
@@ -3158,76 +2259,50 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">اتصالات دوسر مهره سیلوک c-lok</w:t>
-[...24 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">اتصالات سیلوک c-lok</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
@@ -3262,76 +2337,50 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">کانکتور سیلوک c-lok</w:t>
-[...24 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">نمایندگی فروش سیلوک c-lok</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
@@ -3340,76 +2389,50 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">بال ولو ویلوک vee-lok</w:t>
-[...24 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">بال ولو ویلوک</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
@@ -3418,180 +2441,76 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">ریلیف ولو ویلوک vee-lok</w:t>
-[...50 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">شیر دوراهه ویلوک vee-lok</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">شیر سوزنی چدنی ویلوک vee-lok</w:t>
-[...50 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">شیر ویلوک vee-lok</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
@@ -3678,76 +2597,50 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">نمایندگی فروش شیر ویلوک vee-lok</w:t>
-[...24 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">نماینده فروش شیر ویلوک vee-lok</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
@@ -3808,180 +2701,50 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">کنتور اب 3 اینج فراسنج</w:t>
-[...128 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">کنتور اب خشک فراسنج</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
@@ -4094,726 +2857,206 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">کنتور آب روتاری پیستونی فراسنج</w:t>
-[...24 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">نمایندگی فروش کنتور اب فراسنج</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">بوشن سیلوک -316 فشار کاری 6000</w:t>
-[...310 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">فروشنده رگلاتور گاز سوزان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">ونت پلاک سیلاک فشار کاری 6000 psi</w:t>
-[...76 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">قیمت رگلاتور گاز سوزان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">خرید رگلاتور گاز سوزان</w:t>
-[...24 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">فروشنده رگلاتور گاز سوزان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">رگلاتور 100 پوندی</w:t>
-[...24 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">رگلاتور 100 متری گاز سوزان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">رگلاتور گاز 25 پوندی</w:t>
-[...24 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">رگلاتور گاز 25 متری گازسوزان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">رگلاتور گاز 40 پوندی</w:t>
-[...24 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">رگلاتور گاز 40 متری گازسوزان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
@@ -4978,76 +3221,50 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">کنتور اب ۱.۲ ابفر AR160</w:t>
-[...24 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">کنتور اب DM3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
@@ -5758,102 +3975,50 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">نوار پرایمر سیاه -سفید-۵سانت</w:t>
-[...50 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">نوار سرجوش التن سفید</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
@@ -5862,76 +4027,50 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">وارد کننده نوار عایق آلتن</w:t>
-[...24 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">تولید کننده چسب پرایمر آلتن</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
@@ -5966,128 +4105,76 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">چسب پرایمر آلتن اصلی</w:t>
-[...24 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">چسب پرایمر آلتن</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">خرید چسب پرایمر آلتن</w:t>
-[...24 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">عامل فروش چسب پرایمر آلتن</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
@@ -6148,76 +4235,50 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">پخش کننده رنگ پرایمر آلتن</w:t>
-[...24 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">خرید رنگ پرایمر آلتن</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
@@ -6226,102 +4287,50 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">رنگ پرایمر آلتن PRIMER P 27</w:t>
-[...50 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">رنگ پرایمر  آلتن</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
@@ -6356,76 +4365,50 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">نمایندگی فروش رنگ پرایمر آلتن</w:t>
-[...24 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">نماینده فروش رنگ پرایمر آلتن</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
@@ -6434,76 +4417,50 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">عاملیت فروش کنتور ایران انشعاب</w:t>
-[...24 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">فروشنده کنتور اب ایران انشعاب</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
@@ -6512,622 +4469,128 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">کنتور  ایران انشعاب سری GP</w:t>
-[...154 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">کنتور آب  ایران انشعاب</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">کنتور آب  خشک 4 اینچ ایران انشعاب</w:t>
-[...102 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">کنتور آب آپارتمانی خشک</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">کنتور آب حجمی توربینی ایران انشعاب WP-SDC</w:t>
-[...76 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">کنتور اب روتاری پیستونی ایران انشعاب</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">کنتور آب روتاری پیستونی ایران انشعاب</w:t>
-[...154 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">کنتور آب گرم آپارتمانی ایران انشعاب</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
@@ -7136,180 +4599,50 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">کنتور آب مولتی جت 1 اینچ ایران انشعاب</w:t>
-[...128 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">کنتور مولتی جت ایران انشعاب</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
@@ -7396,76 +4729,50 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">خرید رگلاتور گاز شهری</w:t>
-[...24 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">خرید رگولاتور ۲۵ متر شهری</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
@@ -7526,596 +4833,76 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">عامل فروش رنگ الوان در بازار</w:t>
-[...466 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">نماینده فروش کنتور فلندار</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">نماینده فروش کنتور کشاورزی تهران</w:t>
-[...50 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">نماینده فروش کنتور گاز جی ۴</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
@@ -8151,50 +4938,102 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">عامل فروش نوار التن در تهران</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">رگلاتور 2500 متر مکعب جیوانز</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">وارد کننده رگلاتور جیوانز</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
   </w:body>
 </w:document>
 </file>
 