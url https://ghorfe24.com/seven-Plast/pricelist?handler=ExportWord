--- v0 (2026-01-28)
+++ v1 (2026-06-09)
@@ -721,50 +721,182 @@
             </w:r>
             <w:r>
               <w:t xml:space="preserve">only text</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">only text</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">only text</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">only text</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">only text</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">only text</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">only text</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">only text</w:t>
             </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">شیر پروانه ای یو پی وی سی upvc</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
@@ -6033,51 +6165,1195 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
+              <w:t xml:space="preserve">بال ولو دنده ای پارکر</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
               <w:t xml:space="preserve">شیر دیافراگمی مهره ماسوره ای upvc</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">بال ولو فولادی پارکر</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">خرید شیر گازی پارکر PARKER</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیر گازی استیل پارکر</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیر گازی فولادی پارکر PARKER</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیر گازی فولادی دنده ای پارکر</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">عامل فروش شیر گازی پارکر PARKER</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">فروش شیر گازی پارکر PARKER</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">مرکز فروش شیر گازی پارکر PARKER</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">نماینده فروش بال ولو  پارکر PARKER</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">وارد کننده شیر گازی پارکر PARKER</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیر پنج راهه منیفولد الیور</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیر منیفولد oliver G12FMS</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیر منیفولد oliver</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیر منیفولد استیل الیور</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیر منیفولد الیور دوراهه</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیر منیفولد الیور</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیر منیفولد سه راهی oliver</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">فروش شیر منیفولد الیور</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">قیمت شیر منیفولد الیور</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">نماینده فروش شیر منیفولد oliver</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">خرید نیدل ولو سوئیچ لاک SWAGELOK</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">سوئیچ لاک SWAGELOK</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">عامل فروش نیدل ولو سوئیچ لاک SWAGELOK</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">فروش نیدل ولو سوئیچ لاک SWAGELOK</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">قیمت نیدل ولو سوئیچ لاک SWAGELOK</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">نمایندگی نیدل ولو سوئیچ لاک SWAGELOK</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">نیدل ولو سوئیچ لاک ss-1.2 SWAGELOK</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">نیدل ولو سوئیچ لاک ss-1.4 SWAGELOK</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">نیدل ولو سوئیچ لاک ss-1RF4 SWAGELOK</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">نیدل ولو سوئیچ لاک SS-18RS8 SWAGELOK</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">نیدل ولو سوییچ لاک SS-83KS8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">نیدل ولو سوئیچ لاک SWAGELOK</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">نیدل ولو سوئیچ لاک استیل  SWAGELOK</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">نیدل ولو سوئیچ لاک</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">خرید نیدل ولو هایلوک hy-lok</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">عامل فروش نیدل ولو هایلوک hy-lok</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">فروش نیدل ولو هایلوک hy-lok</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">نمایندگی نیدل ولو هایلوک hy-lok</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">نماینده فروش نیدل ولو هایلوک hy-lok</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">نیدل ولو hy-lok</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">نیدل ولو هایلوک hy-lok</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">نیدل ولو هایلوک</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">وارد کننده نیدل ولو هایلوک hy-lok</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
   </w:body>
 </w:document>
 </file>
 