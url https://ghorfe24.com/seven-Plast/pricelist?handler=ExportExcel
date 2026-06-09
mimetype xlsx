--- v0 (2025-12-20)
+++ v1 (2026-06-09)
@@ -7,51 +7,51 @@
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <workbookPr autoCompressPictures="1"/>
   <bookViews>
     <workbookView tabRatio="600"/>
   </bookViews>
   <sheets>
     <sheet name="سون پلاست" sheetId="1" r:id="rId3"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="624" uniqueCount="210">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="756" uniqueCount="254">
   <si>
     <t xml:space="preserve">نام محصول</t>
   </si>
   <si>
     <t xml:space="preserve">قیمت عمده فروشی</t>
   </si>
   <si>
     <t xml:space="preserve">قیمت خرده فروشی</t>
   </si>
   <si>
     <t xml:space="preserve">نمایندگی فروش شیر دیافراگمی upvc</t>
   </si>
   <si>
     <t xml:space="preserve">0 تومان</t>
   </si>
   <si>
     <t xml:space="preserve">شیر پراونه ای 2 اینچ upvc</t>
   </si>
   <si>
     <t xml:space="preserve">شیر پروانه ای یو پی وی سی upvc</t>
   </si>
   <si>
     <t xml:space="preserve">شیر دیافراگمی cpvc</t>
   </si>
   <si>
@@ -636,51 +636,183 @@
   <si>
     <t xml:space="preserve">شیر خودکار pvdf</t>
   </si>
   <si>
     <t xml:space="preserve">شیر دیافراگمی 315 جورج فیشر</t>
   </si>
   <si>
     <t xml:space="preserve">شیر دیافراگمی pvdf اروپایی</t>
   </si>
   <si>
     <t xml:space="preserve">شیر دیافراگمی pvdf جورج فیشر</t>
   </si>
   <si>
     <t xml:space="preserve">شیر دیافراگمی pvdf چینی</t>
   </si>
   <si>
     <t xml:space="preserve">لوله pvdf اروپایی</t>
   </si>
   <si>
     <t xml:space="preserve">لوله pvdf جورج فیشر</t>
   </si>
   <si>
     <t xml:space="preserve">لوله pvdf چینی</t>
   </si>
   <si>
+    <t xml:space="preserve">بال ولو دنده ای پارکر</t>
+  </si>
+  <si>
     <t xml:space="preserve">شیر دیافراگمی مهره ماسوره ای upvc</t>
+  </si>
+  <si>
+    <t xml:space="preserve">بال ولو فولادی پارکر</t>
+  </si>
+  <si>
+    <t xml:space="preserve">خرید شیر گازی پارکر PARKER</t>
+  </si>
+  <si>
+    <t xml:space="preserve">شیر گازی استیل پارکر</t>
+  </si>
+  <si>
+    <t xml:space="preserve">شیر گازی فولادی پارکر PARKER</t>
+  </si>
+  <si>
+    <t xml:space="preserve">شیر گازی فولادی دنده ای پارکر</t>
+  </si>
+  <si>
+    <t xml:space="preserve">عامل فروش شیر گازی پارکر PARKER</t>
+  </si>
+  <si>
+    <t xml:space="preserve">فروش شیر گازی پارکر PARKER</t>
+  </si>
+  <si>
+    <t xml:space="preserve">مرکز فروش شیر گازی پارکر PARKER</t>
+  </si>
+  <si>
+    <t xml:space="preserve">نماینده فروش بال ولو  پارکر PARKER</t>
+  </si>
+  <si>
+    <t xml:space="preserve">وارد کننده شیر گازی پارکر PARKER</t>
+  </si>
+  <si>
+    <t xml:space="preserve">شیر پنج راهه منیفولد الیور</t>
+  </si>
+  <si>
+    <t xml:space="preserve">شیر منیفولد oliver G12FMS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">شیر منیفولد oliver</t>
+  </si>
+  <si>
+    <t xml:space="preserve">شیر منیفولد استیل الیور</t>
+  </si>
+  <si>
+    <t xml:space="preserve">شیر منیفولد الیور دوراهه</t>
+  </si>
+  <si>
+    <t xml:space="preserve">شیر منیفولد الیور</t>
+  </si>
+  <si>
+    <t xml:space="preserve">شیر منیفولد سه راهی oliver</t>
+  </si>
+  <si>
+    <t xml:space="preserve">فروش شیر منیفولد الیور</t>
+  </si>
+  <si>
+    <t xml:space="preserve">قیمت شیر منیفولد الیور</t>
+  </si>
+  <si>
+    <t xml:space="preserve">نماینده فروش شیر منیفولد oliver</t>
+  </si>
+  <si>
+    <t xml:space="preserve">خرید نیدل ولو سوئیچ لاک SWAGELOK</t>
+  </si>
+  <si>
+    <t xml:space="preserve">سوئیچ لاک SWAGELOK</t>
+  </si>
+  <si>
+    <t xml:space="preserve">عامل فروش نیدل ولو سوئیچ لاک SWAGELOK</t>
+  </si>
+  <si>
+    <t xml:space="preserve">فروش نیدل ولو سوئیچ لاک SWAGELOK</t>
+  </si>
+  <si>
+    <t xml:space="preserve">قیمت نیدل ولو سوئیچ لاک SWAGELOK</t>
+  </si>
+  <si>
+    <t xml:space="preserve">نمایندگی نیدل ولو سوئیچ لاک SWAGELOK</t>
+  </si>
+  <si>
+    <t xml:space="preserve">نیدل ولو سوئیچ لاک ss-1.2 SWAGELOK</t>
+  </si>
+  <si>
+    <t xml:space="preserve">نیدل ولو سوئیچ لاک ss-1.4 SWAGELOK</t>
+  </si>
+  <si>
+    <t xml:space="preserve">نیدل ولو سوئیچ لاک ss-1RF4 SWAGELOK</t>
+  </si>
+  <si>
+    <t xml:space="preserve">نیدل ولو سوئیچ لاک SS-18RS8 SWAGELOK</t>
+  </si>
+  <si>
+    <t xml:space="preserve">نیدل ولو سوییچ لاک SS-83KS8</t>
+  </si>
+  <si>
+    <t xml:space="preserve">نیدل ولو سوئیچ لاک SWAGELOK</t>
+  </si>
+  <si>
+    <t xml:space="preserve">نیدل ولو سوئیچ لاک استیل  SWAGELOK</t>
+  </si>
+  <si>
+    <t xml:space="preserve">نیدل ولو سوئیچ لاک</t>
+  </si>
+  <si>
+    <t xml:space="preserve">خرید نیدل ولو هایلوک hy-lok</t>
+  </si>
+  <si>
+    <t xml:space="preserve">عامل فروش نیدل ولو هایلوک hy-lok</t>
+  </si>
+  <si>
+    <t xml:space="preserve">فروش نیدل ولو هایلوک hy-lok</t>
+  </si>
+  <si>
+    <t xml:space="preserve">نمایندگی نیدل ولو هایلوک hy-lok</t>
+  </si>
+  <si>
+    <t xml:space="preserve">نماینده فروش نیدل ولو هایلوک hy-lok</t>
+  </si>
+  <si>
+    <t xml:space="preserve">نیدل ولو hy-lok</t>
+  </si>
+  <si>
+    <t xml:space="preserve">نیدل ولو هایلوک hy-lok</t>
+  </si>
+  <si>
+    <t xml:space="preserve">نیدل ولو هایلوک</t>
+  </si>
+  <si>
+    <t xml:space="preserve">وارد کننده نیدل ولو هایلوک hy-lok</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
     </fill>
   </fills>
   <borders count="1">
@@ -2978,50 +3110,534 @@
         <v>4</v>
       </c>
     </row>
     <row r="207">
       <c r="A207" t="s">
         <v>208</v>
       </c>
       <c r="B207" t="s">
         <v>4</v>
       </c>
       <c r="C207" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="208">
       <c r="A208" t="s">
         <v>209</v>
       </c>
       <c r="B208" t="s">
         <v>4</v>
       </c>
       <c r="C208" t="s">
         <v>4</v>
       </c>
     </row>
+    <row r="209">
+      <c r="A209" t="s">
+        <v>210</v>
+      </c>
+      <c r="B209" t="s">
+        <v>4</v>
+      </c>
+      <c r="C209" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="210">
+      <c r="A210" t="s">
+        <v>211</v>
+      </c>
+      <c r="B210" t="s">
+        <v>4</v>
+      </c>
+      <c r="C210" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="211">
+      <c r="A211" t="s">
+        <v>212</v>
+      </c>
+      <c r="B211" t="s">
+        <v>4</v>
+      </c>
+      <c r="C211" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="212">
+      <c r="A212" t="s">
+        <v>213</v>
+      </c>
+      <c r="B212" t="s">
+        <v>4</v>
+      </c>
+      <c r="C212" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="213">
+      <c r="A213" t="s">
+        <v>214</v>
+      </c>
+      <c r="B213" t="s">
+        <v>4</v>
+      </c>
+      <c r="C213" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="214">
+      <c r="A214" t="s">
+        <v>215</v>
+      </c>
+      <c r="B214" t="s">
+        <v>4</v>
+      </c>
+      <c r="C214" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="215">
+      <c r="A215" t="s">
+        <v>216</v>
+      </c>
+      <c r="B215" t="s">
+        <v>4</v>
+      </c>
+      <c r="C215" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="216">
+      <c r="A216" t="s">
+        <v>217</v>
+      </c>
+      <c r="B216" t="s">
+        <v>4</v>
+      </c>
+      <c r="C216" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="217">
+      <c r="A217" t="s">
+        <v>218</v>
+      </c>
+      <c r="B217" t="s">
+        <v>4</v>
+      </c>
+      <c r="C217" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="218">
+      <c r="A218" t="s">
+        <v>219</v>
+      </c>
+      <c r="B218" t="s">
+        <v>4</v>
+      </c>
+      <c r="C218" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="219">
+      <c r="A219" t="s">
+        <v>220</v>
+      </c>
+      <c r="B219" t="s">
+        <v>4</v>
+      </c>
+      <c r="C219" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="220">
+      <c r="A220" t="s">
+        <v>221</v>
+      </c>
+      <c r="B220" t="s">
+        <v>4</v>
+      </c>
+      <c r="C220" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="221">
+      <c r="A221" t="s">
+        <v>222</v>
+      </c>
+      <c r="B221" t="s">
+        <v>4</v>
+      </c>
+      <c r="C221" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="222">
+      <c r="A222" t="s">
+        <v>223</v>
+      </c>
+      <c r="B222" t="s">
+        <v>4</v>
+      </c>
+      <c r="C222" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="223">
+      <c r="A223" t="s">
+        <v>224</v>
+      </c>
+      <c r="B223" t="s">
+        <v>4</v>
+      </c>
+      <c r="C223" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="224">
+      <c r="A224" t="s">
+        <v>225</v>
+      </c>
+      <c r="B224" t="s">
+        <v>4</v>
+      </c>
+      <c r="C224" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="225">
+      <c r="A225" t="s">
+        <v>226</v>
+      </c>
+      <c r="B225" t="s">
+        <v>4</v>
+      </c>
+      <c r="C225" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="226">
+      <c r="A226" t="s">
+        <v>227</v>
+      </c>
+      <c r="B226" t="s">
+        <v>4</v>
+      </c>
+      <c r="C226" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="227">
+      <c r="A227" t="s">
+        <v>228</v>
+      </c>
+      <c r="B227" t="s">
+        <v>4</v>
+      </c>
+      <c r="C227" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="228">
+      <c r="A228" t="s">
+        <v>229</v>
+      </c>
+      <c r="B228" t="s">
+        <v>4</v>
+      </c>
+      <c r="C228" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="229">
+      <c r="A229" t="s">
+        <v>230</v>
+      </c>
+      <c r="B229" t="s">
+        <v>4</v>
+      </c>
+      <c r="C229" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="230">
+      <c r="A230" t="s">
+        <v>231</v>
+      </c>
+      <c r="B230" t="s">
+        <v>4</v>
+      </c>
+      <c r="C230" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="231">
+      <c r="A231" t="s">
+        <v>232</v>
+      </c>
+      <c r="B231" t="s">
+        <v>4</v>
+      </c>
+      <c r="C231" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="232">
+      <c r="A232" t="s">
+        <v>233</v>
+      </c>
+      <c r="B232" t="s">
+        <v>4</v>
+      </c>
+      <c r="C232" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="233">
+      <c r="A233" t="s">
+        <v>234</v>
+      </c>
+      <c r="B233" t="s">
+        <v>4</v>
+      </c>
+      <c r="C233" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="234">
+      <c r="A234" t="s">
+        <v>235</v>
+      </c>
+      <c r="B234" t="s">
+        <v>4</v>
+      </c>
+      <c r="C234" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="235">
+      <c r="A235" t="s">
+        <v>236</v>
+      </c>
+      <c r="B235" t="s">
+        <v>4</v>
+      </c>
+      <c r="C235" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="236">
+      <c r="A236" t="s">
+        <v>237</v>
+      </c>
+      <c r="B236" t="s">
+        <v>4</v>
+      </c>
+      <c r="C236" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="237">
+      <c r="A237" t="s">
+        <v>238</v>
+      </c>
+      <c r="B237" t="s">
+        <v>4</v>
+      </c>
+      <c r="C237" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="238">
+      <c r="A238" t="s">
+        <v>239</v>
+      </c>
+      <c r="B238" t="s">
+        <v>4</v>
+      </c>
+      <c r="C238" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="239">
+      <c r="A239" t="s">
+        <v>240</v>
+      </c>
+      <c r="B239" t="s">
+        <v>4</v>
+      </c>
+      <c r="C239" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="240">
+      <c r="A240" t="s">
+        <v>241</v>
+      </c>
+      <c r="B240" t="s">
+        <v>4</v>
+      </c>
+      <c r="C240" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="241">
+      <c r="A241" t="s">
+        <v>242</v>
+      </c>
+      <c r="B241" t="s">
+        <v>4</v>
+      </c>
+      <c r="C241" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="242">
+      <c r="A242" t="s">
+        <v>243</v>
+      </c>
+      <c r="B242" t="s">
+        <v>4</v>
+      </c>
+      <c r="C242" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="243">
+      <c r="A243" t="s">
+        <v>244</v>
+      </c>
+      <c r="B243" t="s">
+        <v>4</v>
+      </c>
+      <c r="C243" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="244">
+      <c r="A244" t="s">
+        <v>245</v>
+      </c>
+      <c r="B244" t="s">
+        <v>4</v>
+      </c>
+      <c r="C244" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="245">
+      <c r="A245" t="s">
+        <v>246</v>
+      </c>
+      <c r="B245" t="s">
+        <v>4</v>
+      </c>
+      <c r="C245" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="246">
+      <c r="A246" t="s">
+        <v>247</v>
+      </c>
+      <c r="B246" t="s">
+        <v>4</v>
+      </c>
+      <c r="C246" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="247">
+      <c r="A247" t="s">
+        <v>248</v>
+      </c>
+      <c r="B247" t="s">
+        <v>4</v>
+      </c>
+      <c r="C247" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="248">
+      <c r="A248" t="s">
+        <v>249</v>
+      </c>
+      <c r="B248" t="s">
+        <v>4</v>
+      </c>
+      <c r="C248" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="249">
+      <c r="A249" t="s">
+        <v>250</v>
+      </c>
+      <c r="B249" t="s">
+        <v>4</v>
+      </c>
+      <c r="C249" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="250">
+      <c r="A250" t="s">
+        <v>251</v>
+      </c>
+      <c r="B250" t="s">
+        <v>4</v>
+      </c>
+      <c r="C250" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="251">
+      <c r="A251" t="s">
+        <v>252</v>
+      </c>
+      <c r="B251" t="s">
+        <v>4</v>
+      </c>
+      <c r="C251" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="252">
+      <c r="A252" t="s">
+        <v>253</v>
+      </c>
+      <c r="B252" t="s">
+        <v>4</v>
+      </c>
+      <c r="C252" t="s">
+        <v>4</v>
+      </c>
+    </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ScaleCrop>false</ScaleCrop>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <Application>NPOI</Application>
   <DocSecurity>0</DocSecurity>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>NPOI</dc:creator>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <q1:Properties xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:q1="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties">