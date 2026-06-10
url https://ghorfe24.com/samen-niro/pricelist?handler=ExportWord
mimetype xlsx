--- v0 (2025-12-06)
+++ v1 (2026-06-10)
@@ -553,402 +553,84 @@
             </w:r>
             <w:r>
               <w:t xml:space="preserve">only text</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">only text</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">only text</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">only text</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">only text</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">only text</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">only text</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">only text</w:t>
             </w:r>
-            <w:r>
-[...238 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">کلید مینیاتوری تک پل 4 آمپر ادی eddy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">کلید مینیاتوری تک پل 6 آمپر ادی  eddy</w:t>
-[...76 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">کلید مینیاتوری تک پل 20 آمپر ادی  eddy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
@@ -1061,388 +743,206 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">کلید مینیاتوری دو پل 10 آمپر ادی eddy</w:t>
-[...24 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">کلید مینیاتوری دو پل 16 آمپر ادی eddy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">کلید مینیاتوری دو پل 20 آمپر ادی eddy</w:t>
-[...24 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">کلید مینیاتوری دو پل 25 آمپر ادی eddy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">کلید مینیاتوری دو پل 32 آمپر ادی eddy</w:t>
-[...24 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">کلید مینیاتوری سه پل 6 آمپر ادی eddy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">کلید مینیاتوری سه پل 10 آمپر ادی eddy</w:t>
-[...24 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">کلید مینیاتوری سه پل 16 آمپر ادی eddy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">کلید مینیاتوری سه پل 20 آمپر ادی eddy</w:t>
-[...24 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">کلید مینیاتوری سه پل 25 آمپر ادی eddy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">کلید مینیاتوری سه پل 32 آمپر ادی eddy</w:t>
-[...24 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">کلید مینیاتوری سه پل 40 آمپر ادی eddy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">کلید مینیاتوری سه پل 63 آمپر ادی eddy</w:t>
-[...24 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">نمایندگی فروش کلید اتوماتیک ادی EDDY</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
@@ -1503,102 +1003,50 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">کلید مینیاتوری تک پل</w:t>
-[...50 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">کلید مینیاتوری دو پل ادی EDDY</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
@@ -1607,128 +1055,50 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">نمایندگی کلید مینیاتوری تک پل  ادی EDDY</w:t>
-[...76 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">نمایندگی کلید مینیاتوری سه پل  ادی EDDY</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
@@ -1841,76 +1211,50 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">خازن سه فاز سیلندری 10 کیلو وار PKC</w:t>
-[...24 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">خازن سه فاز سیلندری 20 کیلو وار PKC</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
@@ -1919,76 +1263,50 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">خازن سه فاز سیلندری 30  کیلو وار PKC</w:t>
-[...24 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">خازن سه فاز سیلندری 40  کیلو وار PKC</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
@@ -2049,76 +1367,50 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">خازن سه فاز سیلندری، PKC ، 440V ،50</w:t>
-[...24 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">خازن سه فاز سیلندری، PKC ، 440V</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
@@ -3063,336 +2355,50 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">پتانسیومتر 5 کیلو جی وست GWEST</w:t>
-[...284 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">125 A GWEST جی وست</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
@@ -3817,830 +2823,76 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">پخش کننده داکت شیار دار پل الکتریک</w:t>
-[...726 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">عامل فروش مولتی متر آرمسان ARMESAN</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">فروش مولتی متر آرمسان ARMESAN</w:t>
-[...24 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">قیمت مولتی متر آرمسان ARM-06</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
@@ -4675,76 +2927,50 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">مولتی متر آرمسان ARMESAN</w:t>
-[...24 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">مولتی متر آرمسان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
@@ -4753,128 +2979,76 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">مولتی متر ترکیه ای</w:t>
-[...24 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">نمایندگی فروش مولتی متر آرمسان ARMESAN</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">نمایندگی مولتی متر آرمسان ARM-06</w:t>
-[...24 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">وارد کننده مولتی متر آرمسان ARMESAN</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
@@ -4935,76 +3109,50 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">ترموستات فن کومش PSK_F</w:t>
-[...24 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">ترموستات فن کومش</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
@@ -5143,76 +3291,50 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">نمایندگی فروش ترموستات فن کومش</w:t>
-[...24 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">نماینده فروش ترموستات فن کومش</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
@@ -5221,76 +3343,50 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">فروشنده هیتر کومش</w:t>
-[...24 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">قیمت هیتر تابلویی کومش</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
@@ -5403,128 +3499,76 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">هیتر تابلو برق  20 وات  کومش</w:t>
-[...24 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">هیتر تابلویی 40 وات کومش</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">هیتر تابلویی 60 وات کومش</w:t>
-[...24 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">هیتر تابلویی کومش</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
@@ -5559,76 +3603,50 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">هیتر رطوبت گیر تابلو برق کومش 60 وات</w:t>
-[...24 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">هیتر رطوبت گیر تابلو برق کومش</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
@@ -5689,128 +3707,76 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">فروشنده محصولات مبنا الکتریک</w:t>
-[...24 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">کلید اتوماتیک فیکس مبنا مدل  MXM</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">کلید اتوماتیک فیکس مبنا مدل MXM</w:t>
-[...24 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">کلید اتوماتیک فیکس مبنا</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
@@ -5871,102 +3837,50 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">کلید جریان نشتی  مبنا مدل  MXR</w:t>
-[...50 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">کلید حرارتی مبنا الکتریک</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
@@ -5975,102 +3889,50 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">کلید مینیاتوری 6kA   مبنا  مدل MXB</w:t>
-[...50 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">کلید مینیاتوری مبنا</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
@@ -6261,206 +4123,102 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">کلید اتوماتیک فیکس مبنا 400 H</w:t>
-[...24 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">کلید اتوماتیک فیکس مبنا 630H</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">کلید اتوماتیک فیکس مبنا 800 H</w:t>
-[...50 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">کلید محافظ جریان نشتی چهار پل مبنا</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">کلید مینیاتوری بی صدا مبنا</w:t>
-[...24 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">کلید مینیاتوری تک پل با نول مبنا</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
@@ -6521,181 +4279,103 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">کنتاکتور 12 امپر MAX مبنا</w:t>
-[...24 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">کنتاکتور 18 امپر MAX مبنا</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">کنتاکتور 25 امپر MAX مبنا</w:t>
-[...24 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">کنتاکتور 32 امپر MAX مبنا</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">کنتاکتور 40 امپر MAX مبنا</w:t>
-            </w:r>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">کنتاکتور 50 امپر MAX مبنا</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>