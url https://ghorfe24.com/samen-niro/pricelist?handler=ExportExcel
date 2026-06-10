--- v0 (2025-12-06)
+++ v1 (2026-06-10)
@@ -7,217 +7,163 @@
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <workbookPr autoCompressPictures="1"/>
   <bookViews>
     <workbookView tabRatio="600"/>
   </bookViews>
   <sheets>
     <sheet name="برق و صنعت سعادت" sheetId="1" r:id="rId3"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="696" uniqueCount="234">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="456" uniqueCount="154">
   <si>
     <t xml:space="preserve">نام محصول</t>
   </si>
   <si>
     <t xml:space="preserve">قیمت عمده فروشی</t>
   </si>
   <si>
     <t xml:space="preserve">قیمت خرده فروشی</t>
   </si>
   <si>
     <t xml:space="preserve">عامل  فروش کلید اتوماتیک ادی EDDY</t>
   </si>
   <si>
     <t xml:space="preserve">0 تومان</t>
   </si>
   <si>
     <t xml:space="preserve">عامل فروش کنتاکتور ادی EDDY</t>
   </si>
   <si>
     <t xml:space="preserve">کلید مینیاتوری تک پل 4 آمپر ادی eddy</t>
   </si>
   <si>
-    <t xml:space="preserve">کلید مینیاتوری تک پل 6 آمپر ادی  eddy</t>
-[...7 lines deleted...]
-  <si>
     <t xml:space="preserve">کلید مینیاتوری تک پل 20 آمپر ادی  eddy</t>
   </si>
   <si>
     <t xml:space="preserve">کلید مینیاتوری تک پل 25 آمپر ادی eddy</t>
   </si>
   <si>
     <t xml:space="preserve">کلید مینیاتوری تک پل 32 آمپر ادی eddy</t>
   </si>
   <si>
     <t xml:space="preserve">کلید مینیاتوری چهار پل 40 آمپر ادی eddy</t>
   </si>
   <si>
     <t xml:space="preserve">کلید مینیاتوری چهار پل 50 آمپر ادی eddy</t>
   </si>
   <si>
     <t xml:space="preserve">کلید مینیاتوری چهار پل 63 آمپر ادی  eddy</t>
   </si>
   <si>
-    <t xml:space="preserve">کلید مینیاتوری دو پل 10 آمپر ادی eddy</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">کلید مینیاتوری دو پل 16 آمپر ادی eddy</t>
   </si>
   <si>
-    <t xml:space="preserve">کلید مینیاتوری دو پل 20 آمپر ادی eddy</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">کلید مینیاتوری دو پل 25 آمپر ادی eddy</t>
   </si>
   <si>
-    <t xml:space="preserve">کلید مینیاتوری دو پل 32 آمپر ادی eddy</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">کلید مینیاتوری سه پل 6 آمپر ادی eddy</t>
   </si>
   <si>
-    <t xml:space="preserve">کلید مینیاتوری سه پل 10 آمپر ادی eddy</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">کلید مینیاتوری سه پل 16 آمپر ادی eddy</t>
   </si>
   <si>
-    <t xml:space="preserve">کلید مینیاتوری سه پل 20 آمپر ادی eddy</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">کلید مینیاتوری سه پل 25 آمپر ادی eddy</t>
   </si>
   <si>
-    <t xml:space="preserve">کلید مینیاتوری سه پل 32 آمپر ادی eddy</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">کلید مینیاتوری سه پل 40 آمپر ادی eddy</t>
   </si>
   <si>
-    <t xml:space="preserve">کلید مینیاتوری سه پل 63 آمپر ادی eddy</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">نمایندگی فروش کلید اتوماتیک ادی EDDY</t>
   </si>
   <si>
     <t xml:space="preserve">نماینده فروش  کنتاکتور ادی EDDY</t>
   </si>
   <si>
     <t xml:space="preserve">عامل فروش محصولات ادی EDDY</t>
   </si>
   <si>
     <t xml:space="preserve">کلید مینیاتوری تک پل  ادی EDDY</t>
   </si>
   <si>
-    <t xml:space="preserve">کلید مینیاتوری تک پل</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">کلید مینیاتوری دو پل ادی EDDY</t>
   </si>
   <si>
     <t xml:space="preserve">کلید مینیاتوری سه پل  ادی EDDY</t>
   </si>
   <si>
-    <t xml:space="preserve">نمایندگی کلید مینیاتوری تک پل  ادی EDDY</t>
-[...7 lines deleted...]
-  <si>
     <t xml:space="preserve">نمایندگی کلید مینیاتوری سه پل  ادی EDDY</t>
   </si>
   <si>
     <t xml:space="preserve">نماینده فروش  محصولات ادی EDDY</t>
   </si>
   <si>
     <t xml:space="preserve">خازن سه فاز 400 V-PKC</t>
   </si>
   <si>
     <t xml:space="preserve">خازن سه فاز سیلندری  pkc</t>
   </si>
   <si>
     <t xml:space="preserve">خازن سه فاز سیلندری 5 کیلو وار 400 PKC</t>
   </si>
   <si>
     <t xml:space="preserve">خازن سه فاز سیلندری 5 کیلو وار PKC</t>
   </si>
   <si>
-    <t xml:space="preserve">خازن سه فاز سیلندری 10 کیلو وار PKC</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">خازن سه فاز سیلندری 20 کیلو وار PKC</t>
   </si>
   <si>
     <t xml:space="preserve">خازن سه فاز سیلندری 25 کیلو وار PKC</t>
   </si>
   <si>
-    <t xml:space="preserve">خازن سه فاز سیلندری 30  کیلو وار PKC</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">خازن سه فاز سیلندری 40  کیلو وار PKC</t>
   </si>
   <si>
     <t xml:space="preserve">خازن سه فاز سیلندری 50  کیلو وار PKC</t>
   </si>
   <si>
     <t xml:space="preserve">خازن سه فاز سیلندری، PKC ، 400V ،25</t>
   </si>
   <si>
     <t xml:space="preserve">خازن سه فاز سیلندری، PKC ، 400V ،30</t>
   </si>
   <si>
-    <t xml:space="preserve">خازن سه فاز سیلندری، PKC ، 440V ،50</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">خازن سه فاز سیلندری، PKC ، 440V</t>
   </si>
   <si>
     <t xml:space="preserve">خازن سه فاز سیلندری، PKC ، 525V ،37</t>
   </si>
   <si>
     <t xml:space="preserve">خازن سه فاز فشار ضعیف PKC</t>
   </si>
   <si>
     <t xml:space="preserve">خازن سه فاز فشارقوی pkc</t>
   </si>
   <si>
     <t xml:space="preserve">عامل فروش خازن سه فاز PKC</t>
   </si>
   <si>
     <t xml:space="preserve">عامل فروش خازن سه فاز</t>
   </si>
   <si>
     <t xml:space="preserve">نمایندگی فروش خازن pkc</t>
   </si>
   <si>
     <t xml:space="preserve">نمایندگی فروش خازن سه فاز PKC</t>
   </si>
   <si>
     <t xml:space="preserve">نمایندگی فروش خازن مکعبی PKC</t>
@@ -288,83 +234,50 @@
   <si>
     <t xml:space="preserve">کنتاکتور خازنی پی کی سی (PKC) 16.7 کیلو وار مدل TC</t>
   </si>
   <si>
     <t xml:space="preserve">کنتاکتور خازنی پی کی سی (PKC) 20 کیلو وار مدل TC</t>
   </si>
   <si>
     <t xml:space="preserve">کنتاکتور خازنی پی کی سی (PKC) 25 کیلو وار TC</t>
   </si>
   <si>
     <t xml:space="preserve">کنتاکتور خازنی پی کی سی (PKC) 40</t>
   </si>
   <si>
     <t xml:space="preserve">کنتاکتور خازنی پی کی سی (PKC) 60</t>
   </si>
   <si>
     <t xml:space="preserve">نمایندگی فروش کنتاکتور خازنی PKC</t>
   </si>
   <si>
     <t xml:space="preserve">نمایندگی کنتاکتور خازنی PKC</t>
   </si>
   <si>
     <t xml:space="preserve">نماینده فروش کنتاکتور خازنی PKC</t>
   </si>
   <si>
-    <t xml:space="preserve">پتانسیومتر 5 کیلو جی وست GWEST</t>
-[...31 lines deleted...]
-  <si>
     <t xml:space="preserve">125 A GWEST جی وست</t>
   </si>
   <si>
     <t xml:space="preserve">250 A GWEST  ترمینال جی وست</t>
   </si>
   <si>
     <t xml:space="preserve">ترمینال  جی وست GWEST 400A</t>
   </si>
   <si>
     <t xml:space="preserve">ترمینال  جی وست GWEST 500A</t>
   </si>
   <si>
     <t xml:space="preserve">ترمینال  جی وست GWEST80 A</t>
   </si>
   <si>
     <t xml:space="preserve">ترمینال 160A GWEST جی وست</t>
   </si>
   <si>
     <t xml:space="preserve">ترمینال توزیع جی وست GWEST -250A</t>
   </si>
   <si>
     <t xml:space="preserve">ترمینال توزیع جی وست GWEST</t>
   </si>
   <si>
     <t xml:space="preserve">جی وست GWEST 3705</t>
@@ -375,375 +288,222 @@
   <si>
     <t xml:space="preserve">عامل فروش ترمینال جی وست GWEST</t>
   </si>
   <si>
     <t xml:space="preserve">عامل فروش جی وست GWEST</t>
   </si>
   <si>
     <t xml:space="preserve">قیمت ترمینال جی وست GWEST</t>
   </si>
   <si>
     <t xml:space="preserve">لیمیت سوئیج GWEST جی وست</t>
   </si>
   <si>
     <t xml:space="preserve">نمایندگی ترمینال جی وست GWEST</t>
   </si>
   <si>
     <t xml:space="preserve">نمایندگی فروش جی وست GWEST</t>
   </si>
   <si>
     <t xml:space="preserve">وارد کننده ترمینال جی وست GWEST</t>
   </si>
   <si>
     <t xml:space="preserve">وارد کننده جی وست GWEST</t>
   </si>
   <si>
-    <t xml:space="preserve">پخش کننده داکت شیار دار پل الکتریک</t>
-[...82 lines deleted...]
-  <si>
     <t xml:space="preserve">عامل فروش مولتی متر آرمسان ARMESAN</t>
   </si>
   <si>
-    <t xml:space="preserve">فروش مولتی متر آرمسان ARMESAN</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">قیمت مولتی متر آرمسان ARM-06</t>
   </si>
   <si>
     <t xml:space="preserve">مولتی متر آرمسان ARM-06</t>
   </si>
   <si>
     <t xml:space="preserve">مولتی متر آرمسان ARMESAN لاله زار</t>
   </si>
   <si>
-    <t xml:space="preserve">مولتی متر آرمسان ARMESAN</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">مولتی متر آرمسان</t>
   </si>
   <si>
     <t xml:space="preserve">مولتی متر ترکیه ای  آرمسان</t>
   </si>
   <si>
-    <t xml:space="preserve">مولتی متر ترکیه ای</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">نمایندگی فروش مولتی متر آرمسان ARMESAN</t>
   </si>
   <si>
-    <t xml:space="preserve">نمایندگی مولتی متر آرمسان ARM-06</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">وارد کننده مولتی متر آرمسان ARMESAN</t>
   </si>
   <si>
     <t xml:space="preserve">ترموستات تابلویی ریلی کومش</t>
   </si>
   <si>
     <t xml:space="preserve">ترموستات فن ریلی  کومش</t>
   </si>
   <si>
     <t xml:space="preserve">ترموستات فن کومش PSK</t>
   </si>
   <si>
-    <t xml:space="preserve">ترموستات فن کومش PSK_F</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">ترموستات فن کومش</t>
   </si>
   <si>
     <t xml:space="preserve">ترموستات هیتر تابلویی کومش PSK-H</t>
   </si>
   <si>
     <t xml:space="preserve">ترموستات هیتر تابلویی کومش</t>
   </si>
   <si>
     <t xml:space="preserve">ترموستات هیتر ریلی  کومش</t>
   </si>
   <si>
     <t xml:space="preserve">عامل فروش ترموستات فن کومش</t>
   </si>
   <si>
     <t xml:space="preserve">قیمت ترموستات فن کومش</t>
   </si>
   <si>
     <t xml:space="preserve">نمایندگی ترموستات فن کومش</t>
   </si>
   <si>
-    <t xml:space="preserve">نمایندگی فروش ترموستات فن کومش</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">نماینده فروش ترموستات فن کومش</t>
   </si>
   <si>
     <t xml:space="preserve">عامل فروش هیتر تابلویی کومش</t>
   </si>
   <si>
-    <t xml:space="preserve">فروشنده هیتر کومش</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">قیمت هیتر تابلویی کومش</t>
   </si>
   <si>
     <t xml:space="preserve">نمایندگی فروش هیتر تابلویی کومش</t>
   </si>
   <si>
     <t xml:space="preserve">نمایندگی فروش هیتر کومش</t>
   </si>
   <si>
     <t xml:space="preserve">نماینده فروش هیتر کومش</t>
   </si>
   <si>
     <t xml:space="preserve">هیتر  تابلو برق 220 وات کومش</t>
   </si>
   <si>
     <t xml:space="preserve">هیتر  تابلو برق کومش 100 وات</t>
   </si>
   <si>
-    <t xml:space="preserve">هیتر تابلو برق  20 وات  کومش</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">هیتر تابلویی 40 وات کومش</t>
   </si>
   <si>
-    <t xml:space="preserve">هیتر تابلویی 60 وات کومش</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">هیتر تابلویی کومش</t>
   </si>
   <si>
     <t xml:space="preserve">هیتر رطوبت گیر  کومش 220 ولت</t>
   </si>
   <si>
     <t xml:space="preserve">هیتر رطوبت گیر  کومش</t>
   </si>
   <si>
-    <t xml:space="preserve">هیتر رطوبت گیر تابلو برق کومش 60 وات</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">هیتر رطوبت گیر تابلو برق کومش</t>
   </si>
   <si>
     <t xml:space="preserve">هیتر کومش مدل TK-100‎</t>
   </si>
   <si>
     <t xml:space="preserve">هیتر کومش</t>
   </si>
   <si>
     <t xml:space="preserve">عامل فروش محصولات برقی مبنا</t>
   </si>
   <si>
-    <t xml:space="preserve">فروشنده محصولات مبنا الکتریک</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">کلید اتوماتیک فیکس مبنا مدل  MXM</t>
   </si>
   <si>
-    <t xml:space="preserve">کلید اتوماتیک فیکس مبنا مدل MXM</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">کلید اتوماتیک فیکس مبنا</t>
   </si>
   <si>
     <t xml:space="preserve">کلید اتوماتیک قابل تنظیم مبنا  مدل   MXME</t>
   </si>
   <si>
     <t xml:space="preserve">کلید اتوماتیک قابل تنظیم مبنا</t>
   </si>
   <si>
     <t xml:space="preserve">کلید اتوماتیک مبنا</t>
   </si>
   <si>
-    <t xml:space="preserve">کلید جریان نشتی  مبنا مدل  MXR</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">کلید حرارتی مبنا الکتریک</t>
   </si>
   <si>
     <t xml:space="preserve">کلید حرارتی مبنا مدل MXP</t>
   </si>
   <si>
-    <t xml:space="preserve">کلید مینیاتوری 6kA   مبنا  مدل MXB</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">کلید مینیاتوری مبنا</t>
   </si>
   <si>
     <t xml:space="preserve">کنتاکتور مبنا  مدل   MXC</t>
   </si>
   <si>
     <t xml:space="preserve">کنتاکتور مبنا</t>
   </si>
   <si>
     <t xml:space="preserve">نمایندگی فروش مبنا در بازار - لاله زار</t>
   </si>
   <si>
     <t xml:space="preserve">نمایندگی فروش محصولات مبنا</t>
   </si>
   <si>
     <t xml:space="preserve">نماینده فروش محصولات مبنا</t>
   </si>
   <si>
     <t xml:space="preserve">کلید اتوماتیک غیرقابل تنظیم مبنا</t>
   </si>
   <si>
     <t xml:space="preserve">کلید اتوماتیک فیکس مبنا 125 H</t>
   </si>
   <si>
-    <t xml:space="preserve">کلید اتوماتیک فیکس مبنا 400 H</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">کلید اتوماتیک فیکس مبنا 630H</t>
   </si>
   <si>
-    <t xml:space="preserve">کلید اتوماتیک فیکس مبنا 800 H</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">کلید محافظ جریان نشتی چهار پل مبنا</t>
   </si>
   <si>
-    <t xml:space="preserve">کلید مینیاتوری بی صدا مبنا</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">کلید مینیاتوری تک پل با نول مبنا</t>
   </si>
   <si>
     <t xml:space="preserve">کلید مینیاتوری تک پل مبنا</t>
   </si>
   <si>
     <t xml:space="preserve">کلید مینیاتوری دو پل مبنا</t>
   </si>
   <si>
     <t xml:space="preserve">کلید مینیاتوری سه پل مبنا</t>
   </si>
   <si>
-    <t xml:space="preserve">کنتاکتور 12 امپر MAX مبنا</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">کنتاکتور 18 امپر MAX مبنا</t>
   </si>
   <si>
-    <t xml:space="preserve">کنتاکتور 25 امپر MAX مبنا</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">کنتاکتور 32 امپر MAX مبنا</t>
   </si>
   <si>
     <t xml:space="preserve">کنتاکتور 40 امپر MAX مبنا</t>
-  </si>
-[...1 lines deleted...]
-    <t xml:space="preserve">کنتاکتور 50 امپر MAX مبنا</t>
   </si>
   <si>
     <t xml:space="preserve">کنتاکتور 65 امپر MAX مبنا</t>
   </si>
   <si>
     <t xml:space="preserve">کنتاکتور 80 امپر MAX مبنا</t>
   </si>
   <si>
     <t xml:space="preserve">کنتاکتور موتوری ac مبنا</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
@@ -2216,1145 +1976,265 @@
     </row>
     <row r="131">
       <c r="A131" t="s">
         <v>133</v>
       </c>
       <c r="B131" t="s">
         <v>4</v>
       </c>
       <c r="C131" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="s">
         <v>134</v>
       </c>
       <c r="B132" t="s">
         <v>4</v>
       </c>
       <c r="C132" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="B133" t="s">
         <v>4</v>
       </c>
       <c r="C133" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="B134" t="s">
         <v>4</v>
       </c>
       <c r="C134" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
       <c r="B135" t="s">
         <v>4</v>
       </c>
       <c r="C135" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
       <c r="B136" t="s">
         <v>4</v>
       </c>
       <c r="C136" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="B137" t="s">
         <v>4</v>
       </c>
       <c r="C137" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="s">
-        <v>140</v>
+        <v>139</v>
       </c>
       <c r="B138" t="s">
         <v>4</v>
       </c>
       <c r="C138" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
       <c r="B139" t="s">
         <v>4</v>
       </c>
       <c r="C139" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="B140" t="s">
         <v>4</v>
       </c>
       <c r="C140" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="s">
-        <v>143</v>
+        <v>142</v>
       </c>
       <c r="B141" t="s">
         <v>4</v>
       </c>
       <c r="C141" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
       <c r="B142" t="s">
         <v>4</v>
       </c>
       <c r="C142" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="B143" t="s">
         <v>4</v>
       </c>
       <c r="C143" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="B144" t="s">
         <v>4</v>
       </c>
       <c r="C144" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="B145" t="s">
         <v>4</v>
       </c>
       <c r="C145" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="B146" t="s">
         <v>4</v>
       </c>
       <c r="C146" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="147">
       <c r="A147" t="s">
-        <v>149</v>
+        <v>148</v>
       </c>
       <c r="B147" t="s">
         <v>4</v>
       </c>
       <c r="C147" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="148">
       <c r="A148" t="s">
-        <v>150</v>
+        <v>149</v>
       </c>
       <c r="B148" t="s">
         <v>4</v>
       </c>
       <c r="C148" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="149">
       <c r="A149" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="B149" t="s">
         <v>4</v>
       </c>
       <c r="C149" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" t="s">
-        <v>152</v>
+        <v>151</v>
       </c>
       <c r="B150" t="s">
         <v>4</v>
       </c>
       <c r="C150" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="151">
       <c r="A151" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="B151" t="s">
         <v>4</v>
       </c>
       <c r="C151" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="152">
       <c r="A152" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="B152" t="s">
         <v>4</v>
       </c>
       <c r="C152" t="s">
-        <v>4</v>
-[...878 lines deleted...]
-      <c r="C232" t="s">
         <v>4</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ScaleCrop>false</ScaleCrop>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <Application>NPOI</Application>
   <DocSecurity>0</DocSecurity>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>NPOI</dc:creator>
 </coreProperties>
 </file>