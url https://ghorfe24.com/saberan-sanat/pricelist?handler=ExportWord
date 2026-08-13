--- v1 (2026-01-29)
+++ v2 (2026-08-13)
@@ -1101,76 +1101,50 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">بست ویکتالیک چدنی PSI</w:t>
-[...24 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">بست ویکتالیک چدنی</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
@@ -1361,76 +1335,50 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">قیمت بست ویکتالیک</w:t>
-[...24 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">نمایندگی فروش بست ویکتالیک</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
@@ -1465,102 +1413,50 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">اتصالات جوشی  الیاژی WPl-6</w:t>
-[...50 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">زانو جوشی WPl-6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
@@ -1595,154 +1491,76 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">فروشنده اتصالات الیاژی WPl-6</w:t>
-[...50 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">قیمت زانو جوشی WPl-6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">وارد کننده اتصالات الیاژی WPl-6</w:t>
-[...24 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">وارد کننده زانو جوشی WPl-6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
@@ -2713,76 +2531,50 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">شیر پروانه ایی بدنه چدن داخل استیل</w:t>
-[...24 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">شیر پروانه ایی بدنه چدن داخل تفلون</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
@@ -2844,50 +2636,258 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">وارد کننده شیر پروانه ایی ویفری</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">تولید کننده شیر توپی آلفا</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیر توپی آلفا A105</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیر توپی آلفا pn10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیر توپی آلفا pn40</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیر توپی آلفا استیل</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیر توپی آلفا فولادی</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیر توپی آلفا کلاس 150</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیر توپی آلفا کلاس 300</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
   </w:body>
 </w:document>
 </file>
 