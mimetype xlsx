--- v1 (2026-01-29)
+++ v2 (2026-08-13)
@@ -108,119 +108,98 @@
   <si>
     <t xml:space="preserve">شیر گازی کلاس ۸۰۰ سه تیکه A105N ۳۱۶</t>
   </si>
   <si>
     <t xml:space="preserve">شیر گازی کلاس ۸۰۰ سه تیکه فورج OMB</t>
   </si>
   <si>
     <t xml:space="preserve">شیر گازی کلاس ۸۰۰ سه تیکه فورج</t>
   </si>
   <si>
     <t xml:space="preserve">بست ویکتالیک  2 اینچ</t>
   </si>
   <si>
     <t xml:space="preserve">بست ویکتالیک  dn40</t>
   </si>
   <si>
     <t xml:space="preserve">بست ویکتالیک  استلس استیل</t>
   </si>
   <si>
     <t xml:space="preserve">بست ویکتالیک  استیل N40</t>
   </si>
   <si>
     <t xml:space="preserve">بست ویکتالیک  چدنی</t>
   </si>
   <si>
-    <t xml:space="preserve">بست ویکتالیک چدنی PSI</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">بست ویکتالیک چدنی</t>
   </si>
   <si>
     <t xml:space="preserve">بست ویکتالیک فولادی</t>
   </si>
   <si>
     <t xml:space="preserve">بست ویکتالیک</t>
   </si>
   <si>
     <t xml:space="preserve">تولید بست ویکتالیک چدنی</t>
   </si>
   <si>
     <t xml:space="preserve">تولید کننده بست ویکتالیک چدنی</t>
   </si>
   <si>
     <t xml:space="preserve">تولید کننده بست ویکتالیک</t>
   </si>
   <si>
     <t xml:space="preserve">خرید بست ویکتالیک</t>
   </si>
   <si>
     <t xml:space="preserve">عامل فروش بست ویکتالیک</t>
   </si>
   <si>
     <t xml:space="preserve">فروشنده بست ویکتالیک چدنی</t>
   </si>
   <si>
-    <t xml:space="preserve">قیمت بست ویکتالیک</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">نمایندگی فروش بست ویکتالیک</t>
   </si>
   <si>
     <t xml:space="preserve">اتصالات  جوشی WPl-6</t>
   </si>
   <si>
     <t xml:space="preserve">اتصالات الیاژی WPl-6</t>
   </si>
   <si>
-    <t xml:space="preserve">اتصالات جوشی  الیاژی WPl-6</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">زانو جوشی WPl-6</t>
   </si>
   <si>
     <t xml:space="preserve">زانو کربن استیل WPl-6</t>
   </si>
   <si>
     <t xml:space="preserve">عامل فروش زانو جوشی WPl-6</t>
   </si>
   <si>
-    <t xml:space="preserve">فروشنده اتصالات الیاژی WPl-6</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">قیمت زانو جوشی WPl-6</t>
   </si>
   <si>
-    <t xml:space="preserve">وارد کننده اتصالات الیاژی WPl-6</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">وارد کننده زانو جوشی WPl-6</t>
   </si>
   <si>
     <t xml:space="preserve">فروشنده کنتور اب ارخ</t>
   </si>
   <si>
     <t xml:space="preserve">کنتور اب  افقی ارخ</t>
   </si>
   <si>
     <t xml:space="preserve">کنتور اب خشک ارخ</t>
   </si>
   <si>
     <t xml:space="preserve">کنتور اب گرم اپارتمانی ارخ</t>
   </si>
   <si>
     <t xml:space="preserve">کنتور ارخ</t>
   </si>
   <si>
     <t xml:space="preserve">نمایندگی فروش کنتور ارخ</t>
   </si>
   <si>
     <t xml:space="preserve">فروشنده کنتور اب بان</t>
   </si>
   <si>
     <t xml:space="preserve">کنتور r100 اب بان</t>
@@ -294,66 +273,87 @@
   <si>
     <t xml:space="preserve">قیمت شیر گازی فولادی  avf</t>
   </si>
   <si>
     <t xml:space="preserve">وارد کننده شیر گازی فولادی  avf</t>
   </si>
   <si>
     <t xml:space="preserve">بال ولو آلفا</t>
   </si>
   <si>
     <t xml:space="preserve">بال ولو ویفری آلفا</t>
   </si>
   <si>
     <t xml:space="preserve">شیر توپی ویفری آلفا</t>
   </si>
   <si>
     <t xml:space="preserve">شیر گازی کلاس ۸۰۰  فورج سه تیکه</t>
   </si>
   <si>
     <t xml:space="preserve">شیر گازی کلاس ۸۰۰ آلفا</t>
   </si>
   <si>
     <t xml:space="preserve">شیر گازی کلاس ۸۰۰ سه تیکه</t>
   </si>
   <si>
-    <t xml:space="preserve">شیر پروانه ایی بدنه چدن داخل استیل</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">شیر پروانه ایی بدنه چدن داخل تفلون</t>
   </si>
   <si>
     <t xml:space="preserve">شیر پروانه‌ ایی بدنه فولاد داخل استیل</t>
   </si>
   <si>
     <t xml:space="preserve">شیر پروانه ایی فلنجدار اروپایی</t>
   </si>
   <si>
     <t xml:space="preserve">شیر پروانه ایی لاگ چینی</t>
   </si>
   <si>
     <t xml:space="preserve">وارد کننده شیر پروانه ایی ویفری</t>
+  </si>
+  <si>
+    <t xml:space="preserve">تولید کننده شیر توپی آلفا</t>
+  </si>
+  <si>
+    <t xml:space="preserve">شیر توپی آلفا A105</t>
+  </si>
+  <si>
+    <t xml:space="preserve">شیر توپی آلفا pn10</t>
+  </si>
+  <si>
+    <t xml:space="preserve">شیر توپی آلفا pn40</t>
+  </si>
+  <si>
+    <t xml:space="preserve">شیر توپی آلفا استیل</t>
+  </si>
+  <si>
+    <t xml:space="preserve">شیر توپی آلفا فولادی</t>
+  </si>
+  <si>
+    <t xml:space="preserve">شیر توپی آلفا کلاس 150</t>
+  </si>
+  <si>
+    <t xml:space="preserve">شیر توپی آلفا کلاس 300</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
     </fill>
   </fills>
   <borders count="1">