--- v1 (2026-02-25)
+++ v2 (2026-06-09)
@@ -538,76 +538,50 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">پمپ هیدرولیک کامل بیل مکانیکی کوماتسو</w:t>
-[...24 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">سر سیلندر بیل مکانیکی کوماتسو</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
@@ -850,102 +824,50 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">موتور بلدوزر D155A1</w:t>
-[...50 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">یاتاقان ثابت و متحرک  موتور بلدوزر D155A1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
@@ -1110,76 +1032,50 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">فشار شکن پمپ هیدرولیک بیل مکانیکی کوماتسو</w:t>
-[...24 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">فیلتر روغن بیل مکانیکی کوماتسو</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
@@ -1266,76 +1162,50 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">فروشنده چسب واشر ساز زیپر zipper</w:t>
-[...24 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">نمایندگی فروش چسب واشر ساز زیپر zipper</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
@@ -2931,50 +2801,180 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">سر سیلندر بلدوزر دی ۱۵۵ کوماتسو برند آلفا</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">خاموش کن لودر ۴۷۰ کوماتسو 600-815-6660</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">خاموش کن لودر PC400-470</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">کمپرسور کولر بیل هیتاچی zx200 zx250 10s13c</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">کمپرسور کولر بیل هیتاچی zx200</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">گاورنر بیل زوم لاین ۲۳۰ و بیل چانگلینگ ۲۲۵ De24-17w42</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
   </w:body>
 </w:document>
 </file>
 