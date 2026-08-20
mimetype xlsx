--- v2 (2026-06-09)
+++ v3 (2026-08-20)
@@ -56,419 +56,393 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">قیمت عمده فروشی</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">قیمت خرده فروشی</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">بلدوزر کاترپیلار D8N</w:t>
-[...24 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">توربو شارژ بلدوزر کاترپیلار D8N</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">only text</w:t>
-[...299 lines deleted...]
-              <w:t xml:space="preserve">only text</w:t>
+              <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">سر سیلندر موتور بلدوزر کاترپیلار D8N</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">0 تومان</w:t>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">شاتون موتور بلدوزر کاترپیلار D8N</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -512,76 +486,50 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">اویل پمپ  بیل مکانیکی کوماتسو</w:t>
-[...24 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">سر سیلندر بیل مکانیکی کوماتسو</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
@@ -772,76 +720,50 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">شاتون موتور بلدوزر D155A1</w:t>
-[...24 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">لوازم موتور بلدوزر D155A1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
@@ -1292,76 +1214,50 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">بلوک سیلندر ۶ بی تی بیل مکانیکی</w:t>
-[...24 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">بلوک سیلندر ۳۳۰۶  موتور لودر  کاترپیلار</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
@@ -2931,50 +2827,154 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">گاورنر بیل زوم لاین ۲۳۰ و بیل چانگلینگ ۲۲۵ De24-17w42</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">فیلتر برگشت روغن هیدرولیک دکلی شویینگ P.N 98333016</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">فیلتر برگشت روغن هیدرولیک دکلی شویینگ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">فیلتر برگشت روغن هیدرولیک شویینگ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">نمایندگی فیلتر روغن هیدرولیک شویینگ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
   </w:body>
 </w:document>
 </file>
 