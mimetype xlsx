--- v1 (2026-02-25)
+++ v2 (2026-06-09)
@@ -42,137 +42,122 @@
   <si>
     <t xml:space="preserve">بلدوزر کاترپیلار D8N</t>
   </si>
   <si>
     <t xml:space="preserve">0 تومان</t>
   </si>
   <si>
     <t xml:space="preserve">توربو شارژ بلدوزر کاترپیلار D8N</t>
   </si>
   <si>
     <t xml:space="preserve">سر سیلندر موتور بلدوزر کاترپیلار D8N</t>
   </si>
   <si>
     <t xml:space="preserve">شاتون موتور بلدوزر کاترپیلار D8N</t>
   </si>
   <si>
     <t xml:space="preserve">قطعات یدکی بلدوزر کاترپیلار D8N</t>
   </si>
   <si>
     <t xml:space="preserve">لوازم یدکی بلدوزر کاترپیلار D8N</t>
   </si>
   <si>
     <t xml:space="preserve">اویل پمپ  بیل مکانیکی کوماتسو</t>
   </si>
   <si>
-    <t xml:space="preserve">پمپ هیدرولیک کامل بیل مکانیکی کوماتسو</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">سر سیلندر بیل مکانیکی کوماتسو</t>
   </si>
   <si>
     <t xml:space="preserve">عامل فروش قطعات بیل مکانیکی کوماتسو</t>
   </si>
   <si>
     <t xml:space="preserve">قطعات یدکی بیل مکانیکی کوماتسو</t>
   </si>
   <si>
     <t xml:space="preserve">نماینده فروش  لوازم بیل مکانیکی کوماتسو</t>
   </si>
   <si>
     <t xml:space="preserve">واشر کامل موتور بیل مکانیکی کوماتسو</t>
   </si>
   <si>
     <t xml:space="preserve">بوش پیستون رینگ لودر کاترپیلار 966</t>
   </si>
   <si>
     <t xml:space="preserve">نمایندگی لوازم لودر کاترپیلار 966</t>
   </si>
   <si>
     <t xml:space="preserve">توربو شارژ موتور بلدوزر D155A1</t>
   </si>
   <si>
     <t xml:space="preserve">رادیاتور اب موتور بلدوزر D155A1</t>
   </si>
   <si>
     <t xml:space="preserve">شاتون موتور بلدوزر D155A1</t>
   </si>
   <si>
     <t xml:space="preserve">لوازم موتور بلدوزر D155A1</t>
   </si>
   <si>
-    <t xml:space="preserve">موتور بلدوزر D155A1</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">یاتاقان ثابت و متحرک  موتور بلدوزر D155A1</t>
   </si>
   <si>
     <t xml:space="preserve">آب رادیاتور  کاترپیلار</t>
   </si>
   <si>
     <t xml:space="preserve">آب رادیاتور دیزل ژنراتور 205-6612</t>
   </si>
   <si>
     <t xml:space="preserve">آب رادیاتور دیزل ژنراتور کاترپیلار</t>
   </si>
   <si>
     <t xml:space="preserve">عامل فروش آب رادیاتور کاترپیلار</t>
   </si>
   <si>
     <t xml:space="preserve">نمایندگی آب رادیاتور دیزل ژنراتور کاترپیلار</t>
   </si>
   <si>
     <t xml:space="preserve">نماینده فروش آب رادیاتور دیزل ژنراتور</t>
   </si>
   <si>
     <t xml:space="preserve">وارد کننده آب رادیاتور دیزل ژنراتور کاترپیلار</t>
   </si>
   <si>
-    <t xml:space="preserve">فشار شکن پمپ هیدرولیک بیل مکانیکی کوماتسو</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">فیلتر روغن بیل مکانیکی کوماتسو</t>
   </si>
   <si>
     <t xml:space="preserve">فیلتر گازوییل  بیل مکانیکی کوماتسو</t>
   </si>
   <si>
     <t xml:space="preserve">چسب واشر ساز زیپر 380   zipper</t>
   </si>
   <si>
     <t xml:space="preserve">چسب واشر ساز زیپر zipper</t>
   </si>
   <si>
     <t xml:space="preserve">چسب واشر ساز زیپر حرارتی zipper</t>
   </si>
   <si>
-    <t xml:space="preserve">فروشنده چسب واشر ساز زیپر zipper</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">نمایندگی فروش چسب واشر ساز زیپر zipper</t>
   </si>
   <si>
     <t xml:space="preserve">روغن اکسل utto فوکس</t>
   </si>
   <si>
     <t xml:space="preserve">روغن اکسل فوکس المان</t>
   </si>
   <si>
     <t xml:space="preserve">نمایندگی روغن اکسل utto فوکس المان</t>
   </si>
   <si>
     <t xml:space="preserve">وارد کننده روغن اکسل utto فوکس المان</t>
   </si>
   <si>
     <t xml:space="preserve">بلوک سیلندر ۶ بی تی بیل مکانیکی</t>
   </si>
   <si>
     <t xml:space="preserve">بلوک سیلندر ۳۳۰۶  موتور لودر  کاترپیلار</t>
   </si>
   <si>
     <t xml:space="preserve">سر سیلندر ۳۳۰۶  موتور لودر  کاترپیلار</t>
   </si>
   <si>
     <t xml:space="preserve">لوازم بیل مکانیک موتور 6bt102</t>
@@ -319,50 +304,65 @@
     <t xml:space="preserve">فیلتر هیدرولیک و مکش لودر هپکو HWL140</t>
   </si>
   <si>
     <t xml:space="preserve">سوزن انژکتور لودر FHCO4BKSB</t>
   </si>
   <si>
     <t xml:space="preserve">سوزن انژکتور لودر HWL140 هپکو</t>
   </si>
   <si>
     <t xml:space="preserve">سوزن انژکتور لودر HWL140-CFS CHN</t>
   </si>
   <si>
     <t xml:space="preserve">سوزن انژکتور لودر KI2000</t>
   </si>
   <si>
     <t xml:space="preserve">نمایندگی فروش سوزن انژکتور لودر</t>
   </si>
   <si>
     <t xml:space="preserve">سر سیلندر بلدوزر ۱۵۵ کوماتسو آلفا چین 6D155A1</t>
   </si>
   <si>
     <t xml:space="preserve">سر سیلندر بلدوزر دی ۱۵۵ کوماتسو برند آلفا چین</t>
   </si>
   <si>
     <t xml:space="preserve">سر سیلندر بلدوزر دی ۱۵۵ کوماتسو برند آلفا</t>
+  </si>
+  <si>
+    <t xml:space="preserve">خاموش کن لودر ۴۷۰ کوماتسو 600-815-6660</t>
+  </si>
+  <si>
+    <t xml:space="preserve">خاموش کن لودر PC400-470</t>
+  </si>
+  <si>
+    <t xml:space="preserve">کمپرسور کولر بیل هیتاچی zx200 zx250 10s13c</t>
+  </si>
+  <si>
+    <t xml:space="preserve">کمپرسور کولر بیل هیتاچی zx200</t>
+  </si>
+  <si>
+    <t xml:space="preserve">گاورنر بیل زوم لاین ۲۳۰ و بیل چانگلینگ ۲۲۵ De24-17w42</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
     </fill>
   </fills>
   <borders count="1">