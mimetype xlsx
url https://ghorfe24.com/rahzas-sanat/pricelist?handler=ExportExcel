--- v2 (2026-06-09)
+++ v3 (2026-08-20)
@@ -18,104 +18,95 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <workbookPr autoCompressPictures="1"/>
   <bookViews>
     <workbookView tabRatio="600"/>
   </bookViews>
   <sheets>
     <sheet name="راهساز صنعت" sheetId="1" r:id="rId3"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="303" uniqueCount="104">
   <si>
     <t xml:space="preserve">نام محصول</t>
   </si>
   <si>
     <t xml:space="preserve">قیمت عمده فروشی</t>
   </si>
   <si>
     <t xml:space="preserve">قیمت خرده فروشی</t>
   </si>
   <si>
-    <t xml:space="preserve">بلدوزر کاترپیلار D8N</t>
+    <t xml:space="preserve">توربو شارژ بلدوزر کاترپیلار D8N</t>
   </si>
   <si>
     <t xml:space="preserve">0 تومان</t>
   </si>
   <si>
-    <t xml:space="preserve">توربو شارژ بلدوزر کاترپیلار D8N</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">سر سیلندر موتور بلدوزر کاترپیلار D8N</t>
   </si>
   <si>
     <t xml:space="preserve">شاتون موتور بلدوزر کاترپیلار D8N</t>
   </si>
   <si>
     <t xml:space="preserve">قطعات یدکی بلدوزر کاترپیلار D8N</t>
   </si>
   <si>
     <t xml:space="preserve">لوازم یدکی بلدوزر کاترپیلار D8N</t>
   </si>
   <si>
-    <t xml:space="preserve">اویل پمپ  بیل مکانیکی کوماتسو</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">سر سیلندر بیل مکانیکی کوماتسو</t>
   </si>
   <si>
     <t xml:space="preserve">عامل فروش قطعات بیل مکانیکی کوماتسو</t>
   </si>
   <si>
     <t xml:space="preserve">قطعات یدکی بیل مکانیکی کوماتسو</t>
   </si>
   <si>
     <t xml:space="preserve">نماینده فروش  لوازم بیل مکانیکی کوماتسو</t>
   </si>
   <si>
     <t xml:space="preserve">واشر کامل موتور بیل مکانیکی کوماتسو</t>
   </si>
   <si>
     <t xml:space="preserve">بوش پیستون رینگ لودر کاترپیلار 966</t>
   </si>
   <si>
     <t xml:space="preserve">نمایندگی لوازم لودر کاترپیلار 966</t>
   </si>
   <si>
     <t xml:space="preserve">توربو شارژ موتور بلدوزر D155A1</t>
   </si>
   <si>
     <t xml:space="preserve">رادیاتور اب موتور بلدوزر D155A1</t>
   </si>
   <si>
-    <t xml:space="preserve">شاتون موتور بلدوزر D155A1</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">لوازم موتور بلدوزر D155A1</t>
   </si>
   <si>
     <t xml:space="preserve">یاتاقان ثابت و متحرک  موتور بلدوزر D155A1</t>
   </si>
   <si>
     <t xml:space="preserve">آب رادیاتور  کاترپیلار</t>
   </si>
   <si>
     <t xml:space="preserve">آب رادیاتور دیزل ژنراتور 205-6612</t>
   </si>
   <si>
     <t xml:space="preserve">آب رادیاتور دیزل ژنراتور کاترپیلار</t>
   </si>
   <si>
     <t xml:space="preserve">عامل فروش آب رادیاتور کاترپیلار</t>
   </si>
   <si>
     <t xml:space="preserve">نمایندگی آب رادیاتور دیزل ژنراتور کاترپیلار</t>
   </si>
   <si>
     <t xml:space="preserve">نماینده فروش آب رادیاتور دیزل ژنراتور</t>
   </si>
   <si>
     <t xml:space="preserve">وارد کننده آب رادیاتور دیزل ژنراتور کاترپیلار</t>
@@ -129,53 +120,50 @@
   <si>
     <t xml:space="preserve">چسب واشر ساز زیپر 380   zipper</t>
   </si>
   <si>
     <t xml:space="preserve">چسب واشر ساز زیپر zipper</t>
   </si>
   <si>
     <t xml:space="preserve">چسب واشر ساز زیپر حرارتی zipper</t>
   </si>
   <si>
     <t xml:space="preserve">نمایندگی فروش چسب واشر ساز زیپر zipper</t>
   </si>
   <si>
     <t xml:space="preserve">روغن اکسل utto فوکس</t>
   </si>
   <si>
     <t xml:space="preserve">روغن اکسل فوکس المان</t>
   </si>
   <si>
     <t xml:space="preserve">نمایندگی روغن اکسل utto فوکس المان</t>
   </si>
   <si>
     <t xml:space="preserve">وارد کننده روغن اکسل utto فوکس المان</t>
   </si>
   <si>
-    <t xml:space="preserve">بلوک سیلندر ۶ بی تی بیل مکانیکی</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">بلوک سیلندر ۳۳۰۶  موتور لودر  کاترپیلار</t>
   </si>
   <si>
     <t xml:space="preserve">سر سیلندر ۳۳۰۶  موتور لودر  کاترپیلار</t>
   </si>
   <si>
     <t xml:space="preserve">لوازم بیل مکانیک موتور 6bt102</t>
   </si>
   <si>
     <t xml:space="preserve">واتر پمپ 6ct پره فلزی بیل مکانیکی</t>
   </si>
   <si>
     <t xml:space="preserve">واتر پمپ پره کائوچو بیل مکانیکی</t>
   </si>
   <si>
     <t xml:space="preserve">سوزن بالا دیزا 8N8796 DISA</t>
   </si>
   <si>
     <t xml:space="preserve">سوزن دیزا 9h5797 DISA</t>
   </si>
   <si>
     <t xml:space="preserve">بلبرینگ چرخ لودر کاترپیلار ۳۶۶۹۰-۳۶۶۲۰</t>
   </si>
   <si>
     <t xml:space="preserve">نماینگی فروش بلبرینگ چرخ لودرهای کاترپیلار</t>
@@ -319,50 +307,62 @@
     <t xml:space="preserve">نمایندگی فروش سوزن انژکتور لودر</t>
   </si>
   <si>
     <t xml:space="preserve">سر سیلندر بلدوزر ۱۵۵ کوماتسو آلفا چین 6D155A1</t>
   </si>
   <si>
     <t xml:space="preserve">سر سیلندر بلدوزر دی ۱۵۵ کوماتسو برند آلفا چین</t>
   </si>
   <si>
     <t xml:space="preserve">سر سیلندر بلدوزر دی ۱۵۵ کوماتسو برند آلفا</t>
   </si>
   <si>
     <t xml:space="preserve">خاموش کن لودر ۴۷۰ کوماتسو 600-815-6660</t>
   </si>
   <si>
     <t xml:space="preserve">خاموش کن لودر PC400-470</t>
   </si>
   <si>
     <t xml:space="preserve">کمپرسور کولر بیل هیتاچی zx200 zx250 10s13c</t>
   </si>
   <si>
     <t xml:space="preserve">کمپرسور کولر بیل هیتاچی zx200</t>
   </si>
   <si>
     <t xml:space="preserve">گاورنر بیل زوم لاین ۲۳۰ و بیل چانگلینگ ۲۲۵ De24-17w42</t>
+  </si>
+  <si>
+    <t xml:space="preserve">فیلتر برگشت روغن هیدرولیک دکلی شویینگ P.N 98333016</t>
+  </si>
+  <si>
+    <t xml:space="preserve">فیلتر برگشت روغن هیدرولیک دکلی شویینگ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">فیلتر برگشت روغن هیدرولیک شویینگ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">نمایندگی فیلتر روغن هیدرولیک شویینگ</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
     </fill>
   </fills>
   <borders count="1">