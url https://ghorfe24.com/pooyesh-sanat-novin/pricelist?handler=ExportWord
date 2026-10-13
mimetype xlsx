--- v1 (2026-02-22)
+++ v2 (2026-10-13)
@@ -2020,76 +2020,50 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">برد رله 8 تایی 16 آمپر</w:t>
-[...24 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">رله PLC  فیندر 24 V DC</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
@@ -2956,128 +2930,76 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">کلید اتوماتیک کامپکت زیمنس 400 آمپر</w:t>
-[...24 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">کلید اتوماتیک کامپکت زیمنس 500 آمپر</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">کلید اتوماتیک کمپکت زیمنس 3VA10</w:t>
-[...24 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">کلید اتوماتیک کمپکت زیمنس 3VA11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
@@ -3086,76 +3008,50 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">کلید اتوماتیک کمپکت زیمنس 3VA21</w:t>
-[...24 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">کلید اتوماتیک کمپکت زیمنس 3VA22</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
@@ -3606,76 +3502,50 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">بی متال زیمنس 30 امپر</w:t>
-[...24 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">بی متال زیمنس 40 امپر</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
@@ -3814,76 +3684,50 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">کنتاکتور زیمنس 3RT10</w:t>
-[...24 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">کنتاکتور زیمنس 3RT201</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
@@ -3944,76 +3788,50 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">کنتاکتور زیمنس 50 آمپر</w:t>
-[...24 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">کنتاکتور زیمنس 80 آمپر</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
@@ -10471,50 +10289,232 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">وارد کننده کنتاکتور مولر</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">ترموستات اتونیکس TK4N</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">ترموستات اتونیکس TK4W</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">سنسور القایی اتونیکس PRL12-4DP</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">سنسور نوری اتونیکس BRQM4M-DDTA-P</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">سنسور نوری اتونیکس BRQM400-DDTA-P</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">کنترلر دما اتونیکس tc4y-14r</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">مولتی  پنل میتر اتونیکس MT4W-DA-4N</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
   </w:body>
 </w:document>
 </file>
 