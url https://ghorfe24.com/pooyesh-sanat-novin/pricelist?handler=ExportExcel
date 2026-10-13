--- v1 (2026-02-22)
+++ v2 (2026-10-13)
@@ -7,51 +7,51 @@
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <workbookPr autoCompressPictures="1"/>
   <bookViews>
     <workbookView tabRatio="600"/>
   </bookViews>
   <sheets>
     <sheet name="شاینر الکتریک 09125813856" sheetId="1" r:id="rId3"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1083" uniqueCount="353">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1083" uniqueCount="351">
   <si>
     <t xml:space="preserve">نام محصول</t>
   </si>
   <si>
     <t xml:space="preserve">قیمت عمده فروشی</t>
   </si>
   <si>
     <t xml:space="preserve">قیمت خرده فروشی</t>
   </si>
   <si>
     <t xml:space="preserve">تایمر مولتی 8 پایه امرون</t>
   </si>
   <si>
     <t xml:space="preserve">0 تومان</t>
   </si>
   <si>
     <t xml:space="preserve">تایمر مولتی رنج امرون</t>
   </si>
   <si>
     <t xml:space="preserve">رله امرن مدل G2</t>
   </si>
   <si>
     <t xml:space="preserve">رله امرن مدل G4</t>
   </si>
   <si>
@@ -123,53 +123,50 @@
   <si>
     <t xml:space="preserve">رله فونیکس کنتاکت 24 ولت</t>
   </si>
   <si>
     <t xml:space="preserve">رله فونیکس مدل 2966171</t>
   </si>
   <si>
     <t xml:space="preserve">عامل فروش رله فونیکس</t>
   </si>
   <si>
     <t xml:space="preserve">عاملیت فروش رله فونیکس</t>
   </si>
   <si>
     <t xml:space="preserve">قیمت رله فونیکس کانتکت</t>
   </si>
   <si>
     <t xml:space="preserve">لیست قیمت رله فونیکس</t>
   </si>
   <si>
     <t xml:space="preserve">نمایندگی فروش رله فونیکس</t>
   </si>
   <si>
     <t xml:space="preserve">نماینده فروش رله فونیکس</t>
   </si>
   <si>
-    <t xml:space="preserve">برد رله 8 تایی 16 آمپر</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">رله PLC  فیندر 24 V DC</t>
   </si>
   <si>
     <t xml:space="preserve">رله PLC  فیندر</t>
   </si>
   <si>
     <t xml:space="preserve">رله PLC فیندر 24 DC</t>
   </si>
   <si>
     <t xml:space="preserve">رله PLC فیندر مدل 48 یک کنتاکت</t>
   </si>
   <si>
     <t xml:space="preserve">رله پی ال سی سری 38 فیندر</t>
   </si>
   <si>
     <t xml:space="preserve">رله پی ال سی سری 39 فیندر</t>
   </si>
   <si>
     <t xml:space="preserve">رله شیشه ای 8 آمپر فیندر</t>
   </si>
   <si>
     <t xml:space="preserve">رله شیشه ای 10 آمپر فیندر</t>
   </si>
   <si>
     <t xml:space="preserve">رله شیشه ای 16 آمپر فیندر 8 پایه</t>
@@ -231,68 +228,59 @@
   <si>
     <t xml:space="preserve">کلید اتوماتیک زیمنس 32 آمپر</t>
   </si>
   <si>
     <t xml:space="preserve">کلید اتوماتیک زیمنس 40 آمپر</t>
   </si>
   <si>
     <t xml:space="preserve">کلید اتوماتیک زیمنس 50 آمپر</t>
   </si>
   <si>
     <t xml:space="preserve">کلید اتوماتیک زیمنس 200 آمپر</t>
   </si>
   <si>
     <t xml:space="preserve">کلید اتوماتیک زیمنس 400 آمپر</t>
   </si>
   <si>
     <t xml:space="preserve">کلید اتوماتیک زیمنس 630 آمپر</t>
   </si>
   <si>
     <t xml:space="preserve">کلید اتوماتیک زیمنس 800 آمپر</t>
   </si>
   <si>
     <t xml:space="preserve">کلید اتوماتیک زیمنس 1000 آمپر</t>
   </si>
   <si>
-    <t xml:space="preserve">کلید اتوماتیک کامپکت زیمنس 400 آمپر</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">کلید اتوماتیک کامپکت زیمنس 500 آمپر</t>
   </si>
   <si>
-    <t xml:space="preserve">کلید اتوماتیک کمپکت زیمنس 3VA10</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">کلید اتوماتیک کمپکت زیمنس 3VA11</t>
   </si>
   <si>
     <t xml:space="preserve">کلید اتوماتیک کمپکت زیمنس 3VA12</t>
   </si>
   <si>
-    <t xml:space="preserve">کلید اتوماتیک کمپکت زیمنس 3VA21</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">کلید اتوماتیک کمپکت زیمنس 3VA22</t>
   </si>
   <si>
     <t xml:space="preserve">کلید اتوماتیک کمپکت زیمنس 3VA23</t>
   </si>
   <si>
     <t xml:space="preserve">کلید اتوماتیک کمپکت زیمنس 3VA24</t>
   </si>
   <si>
     <t xml:space="preserve">کلید اتوماتیک کمپکت زیمنس سری 3VA1</t>
   </si>
   <si>
     <t xml:space="preserve">کلید اتوماتیک کمپکت زیمنس سری 3VA2</t>
   </si>
   <si>
     <t xml:space="preserve">فیوز مینیاتوری تک فاز 10 آمپر زیمنس</t>
   </si>
   <si>
     <t xml:space="preserve">فیوز مینیاتوری سه فاز 50 آمپر زیمنس</t>
   </si>
   <si>
     <t xml:space="preserve">کلید مینیاتوری زیمنس 1 پل</t>
   </si>
   <si>
     <t xml:space="preserve">کلید مینیاتوری زیمنس 3 پل</t>
@@ -306,92 +294,83 @@
   <si>
     <t xml:space="preserve">کلید مینیاتوری زیمنس تک پل</t>
   </si>
   <si>
     <t xml:space="preserve">کلید مینیاتوری زیمنس سه پل 32 آمپر</t>
   </si>
   <si>
     <t xml:space="preserve">کلید اتوماتیک  هوایی زیمنس</t>
   </si>
   <si>
     <t xml:space="preserve">کلید هوایی زیمنس 3WA</t>
   </si>
   <si>
     <t xml:space="preserve">کلید هوایی زیمنس 3WL</t>
   </si>
   <si>
     <t xml:space="preserve">کلید هوایی زیمنس 3WT</t>
   </si>
   <si>
     <t xml:space="preserve">کلید هوایی زیمنس</t>
   </si>
   <si>
     <t xml:space="preserve">بی متال زیمنس 10 امپر</t>
   </si>
   <si>
-    <t xml:space="preserve">بی متال زیمنس 30 امپر</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">بی متال زیمنس 40 امپر</t>
   </si>
   <si>
     <t xml:space="preserve">بی متال زیمنس 50 امپر</t>
   </si>
   <si>
     <t xml:space="preserve">بی متال زیمنس 60 امپر</t>
   </si>
   <si>
     <t xml:space="preserve">بی متال زیمنس 70 امپر</t>
   </si>
   <si>
     <t xml:space="preserve">بی متال زیمنس 80 امپر</t>
   </si>
   <si>
     <t xml:space="preserve">بی متال زیمنس 90 امپر</t>
   </si>
   <si>
     <t xml:space="preserve">بی متال زیمنس 100 امپر</t>
   </si>
   <si>
-    <t xml:space="preserve">کنتاکتور زیمنس 3RT10</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">کنتاکتور زیمنس 3RT201</t>
   </si>
   <si>
     <t xml:space="preserve">کنتاکتور زیمنس 3RT202</t>
   </si>
   <si>
     <t xml:space="preserve">کنتاکتور زیمنس 7 آمپر</t>
   </si>
   <si>
     <t xml:space="preserve">کنتاکتور زیمنس 32 آمپر</t>
   </si>
   <si>
-    <t xml:space="preserve">کنتاکتور زیمنس 50 آمپر</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">کنتاکتور زیمنس 80 آمپر</t>
   </si>
   <si>
     <t xml:space="preserve">کنتاکتور زیمنس 110 آمپر</t>
   </si>
   <si>
     <t xml:space="preserve">کنتاکتور زیمنس 150 آمپر</t>
   </si>
   <si>
     <t xml:space="preserve">کنتاکتور زیمنس 185 آمپر</t>
   </si>
   <si>
     <t xml:space="preserve">کنتاکتور زیمنس 225 آمپر</t>
   </si>
   <si>
     <t xml:space="preserve">کنتاکتور زیمنس 300 آمپر</t>
   </si>
   <si>
     <t xml:space="preserve">کنتاکتور زیمنس 400 آمپر</t>
   </si>
   <si>
     <t xml:space="preserve">لولا سه تکه قشم ولتاژ</t>
   </si>
   <si>
     <t xml:space="preserve">لولا سیواکن قشم ولتاژ</t>
@@ -1066,50 +1045,65 @@
     <t xml:space="preserve">شیر قفلی مولر</t>
   </si>
   <si>
     <t xml:space="preserve">عامل فروش کنتاکتور مولر المان</t>
   </si>
   <si>
     <t xml:space="preserve">قیمت کنتاکتور مولر</t>
   </si>
   <si>
     <t xml:space="preserve">کلید اتوماتیک نمایندگی  مولر</t>
   </si>
   <si>
     <t xml:space="preserve">کلید حرارتی مولر</t>
   </si>
   <si>
     <t xml:space="preserve">کنتاکتور مولر</t>
   </si>
   <si>
     <t xml:space="preserve">نمایندگی کنتاکتور مولر</t>
   </si>
   <si>
     <t xml:space="preserve">نماینده فروش کنتاکتور مولر moeller</t>
   </si>
   <si>
     <t xml:space="preserve">وارد کننده کنتاکتور مولر</t>
+  </si>
+  <si>
+    <t xml:space="preserve">سنسور القایی اتونیکس PRL12-4DP</t>
+  </si>
+  <si>
+    <t xml:space="preserve">سنسور نوری اتونیکس BRQM4M-DDTA-P</t>
+  </si>
+  <si>
+    <t xml:space="preserve">سنسور نوری اتونیکس BRQM400-DDTA-P</t>
+  </si>
+  <si>
+    <t xml:space="preserve">کنترلر دما اتونیکس tc4y-14r</t>
+  </si>
+  <si>
+    <t xml:space="preserve">مولتی  پنل میتر اتونیکس MT4W-DA-4N</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
     </fill>
   </fills>
   <borders count="1">
@@ -2848,381 +2842,381 @@
     </row>
     <row r="156">
       <c r="A156" t="s">
         <v>158</v>
       </c>
       <c r="B156" t="s">
         <v>4</v>
       </c>
       <c r="C156" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="157">
       <c r="A157" t="s">
         <v>159</v>
       </c>
       <c r="B157" t="s">
         <v>4</v>
       </c>
       <c r="C157" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="158">
       <c r="A158" t="s">
-        <v>160</v>
+        <v>3</v>
       </c>
       <c r="B158" t="s">
         <v>4</v>
       </c>
       <c r="C158" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="159">
       <c r="A159" t="s">
-        <v>161</v>
+        <v>5</v>
       </c>
       <c r="B159" t="s">
         <v>4</v>
       </c>
       <c r="C159" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="160">
       <c r="A160" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="B160" t="s">
         <v>4</v>
       </c>
       <c r="C160" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="161">
       <c r="A161" t="s">
-        <v>163</v>
+        <v>15</v>
       </c>
       <c r="B161" t="s">
         <v>4</v>
       </c>
       <c r="C161" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="162">
       <c r="A162" t="s">
-        <v>164</v>
+        <v>161</v>
       </c>
       <c r="B162" t="s">
         <v>4</v>
       </c>
       <c r="C162" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="163">
       <c r="A163" t="s">
-        <v>165</v>
+        <v>162</v>
       </c>
       <c r="B163" t="s">
         <v>4</v>
       </c>
       <c r="C163" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="164">
       <c r="A164" t="s">
-        <v>166</v>
+        <v>163</v>
       </c>
       <c r="B164" t="s">
         <v>4</v>
       </c>
       <c r="C164" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="165">
       <c r="A165" t="s">
-        <v>3</v>
+        <v>16</v>
       </c>
       <c r="B165" t="s">
         <v>4</v>
       </c>
       <c r="C165" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="166">
       <c r="A166" t="s">
-        <v>5</v>
+        <v>164</v>
       </c>
       <c r="B166" t="s">
         <v>4</v>
       </c>
       <c r="C166" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="167">
       <c r="A167" t="s">
-        <v>167</v>
+        <v>17</v>
       </c>
       <c r="B167" t="s">
         <v>4</v>
       </c>
       <c r="C167" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="168">
       <c r="A168" t="s">
-        <v>15</v>
+        <v>165</v>
       </c>
       <c r="B168" t="s">
         <v>4</v>
       </c>
       <c r="C168" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="169">
       <c r="A169" t="s">
-        <v>168</v>
+        <v>166</v>
       </c>
       <c r="B169" t="s">
         <v>4</v>
       </c>
       <c r="C169" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="170">
       <c r="A170" t="s">
-        <v>169</v>
+        <v>167</v>
       </c>
       <c r="B170" t="s">
         <v>4</v>
       </c>
       <c r="C170" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="171">
       <c r="A171" t="s">
-        <v>170</v>
+        <v>48</v>
       </c>
       <c r="B171" t="s">
         <v>4</v>
       </c>
       <c r="C171" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="172">
       <c r="A172" t="s">
-        <v>16</v>
+        <v>168</v>
       </c>
       <c r="B172" t="s">
         <v>4</v>
       </c>
       <c r="C172" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="173">
       <c r="A173" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="B173" t="s">
         <v>4</v>
       </c>
       <c r="C173" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="174">
       <c r="A174" t="s">
-        <v>17</v>
+        <v>170</v>
       </c>
       <c r="B174" t="s">
         <v>4</v>
       </c>
       <c r="C174" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="175">
       <c r="A175" t="s">
-        <v>172</v>
+        <v>171</v>
       </c>
       <c r="B175" t="s">
         <v>4</v>
       </c>
       <c r="C175" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="176">
       <c r="A176" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
       <c r="B176" t="s">
         <v>4</v>
       </c>
       <c r="C176" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="177">
       <c r="A177" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="B177" t="s">
         <v>4</v>
       </c>
       <c r="C177" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="178">
       <c r="A178" t="s">
-        <v>49</v>
+        <v>174</v>
       </c>
       <c r="B178" t="s">
         <v>4</v>
       </c>
       <c r="C178" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="179">
       <c r="A179" t="s">
         <v>175</v>
       </c>
       <c r="B179" t="s">
         <v>4</v>
       </c>
       <c r="C179" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="180">
       <c r="A180" t="s">
         <v>176</v>
       </c>
       <c r="B180" t="s">
         <v>4</v>
       </c>
       <c r="C180" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="181">
       <c r="A181" t="s">
-        <v>177</v>
+        <v>56</v>
       </c>
       <c r="B181" t="s">
         <v>4</v>
       </c>
       <c r="C181" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="182">
       <c r="A182" t="s">
-        <v>178</v>
+        <v>177</v>
       </c>
       <c r="B182" t="s">
         <v>4</v>
       </c>
       <c r="C182" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="183">
       <c r="A183" t="s">
-        <v>179</v>
+        <v>178</v>
       </c>
       <c r="B183" t="s">
         <v>4</v>
       </c>
       <c r="C183" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="184">
       <c r="A184" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="B184" t="s">
         <v>4</v>
       </c>
       <c r="C184" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="185">
       <c r="A185" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
       <c r="B185" t="s">
         <v>4</v>
       </c>
       <c r="C185" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="186">
       <c r="A186" t="s">
-        <v>182</v>
+        <v>181</v>
       </c>
       <c r="B186" t="s">
         <v>4</v>
       </c>
       <c r="C186" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="187">
       <c r="A187" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
       <c r="B187" t="s">
         <v>4</v>
       </c>
       <c r="C187" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="188">
       <c r="A188" t="s">
-        <v>57</v>
+        <v>183</v>
       </c>
       <c r="B188" t="s">
         <v>4</v>
       </c>
       <c r="C188" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="189">
       <c r="A189" t="s">
         <v>184</v>
       </c>
       <c r="B189" t="s">
         <v>4</v>
       </c>
       <c r="C189" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="190">
       <c r="A190" t="s">
         <v>185</v>
       </c>
       <c r="B190" t="s">
         <v>4</v>
@@ -4685,128 +4679,128 @@
     </row>
     <row r="323">
       <c r="A323" t="s">
         <v>318</v>
       </c>
       <c r="B323" t="s">
         <v>4</v>
       </c>
       <c r="C323" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="324">
       <c r="A324" t="s">
         <v>319</v>
       </c>
       <c r="B324" t="s">
         <v>4</v>
       </c>
       <c r="C324" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="325">
       <c r="A325" t="s">
-        <v>320</v>
+        <v>314</v>
       </c>
       <c r="B325" t="s">
         <v>4</v>
       </c>
       <c r="C325" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="326">
       <c r="A326" t="s">
-        <v>321</v>
+        <v>320</v>
       </c>
       <c r="B326" t="s">
         <v>4</v>
       </c>
       <c r="C326" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="327">
       <c r="A327" t="s">
-        <v>322</v>
+        <v>321</v>
       </c>
       <c r="B327" t="s">
         <v>4</v>
       </c>
       <c r="C327" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="328">
       <c r="A328" t="s">
-        <v>323</v>
+        <v>322</v>
       </c>
       <c r="B328" t="s">
         <v>4</v>
       </c>
       <c r="C328" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="329">
       <c r="A329" t="s">
-        <v>324</v>
+        <v>323</v>
       </c>
       <c r="B329" t="s">
         <v>4</v>
       </c>
       <c r="C329" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="330">
       <c r="A330" t="s">
-        <v>325</v>
+        <v>324</v>
       </c>
       <c r="B330" t="s">
         <v>4</v>
       </c>
       <c r="C330" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="331">
       <c r="A331" t="s">
-        <v>326</v>
+        <v>325</v>
       </c>
       <c r="B331" t="s">
         <v>4</v>
       </c>
       <c r="C331" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="332">
       <c r="A332" t="s">
-        <v>321</v>
+        <v>326</v>
       </c>
       <c r="B332" t="s">
         <v>4</v>
       </c>
       <c r="C332" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="333">
       <c r="A333" t="s">
         <v>327</v>
       </c>
       <c r="B333" t="s">
         <v>4</v>
       </c>
       <c r="C333" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="334">
       <c r="A334" t="s">
         <v>328</v>
       </c>
       <c r="B334" t="s">
         <v>4</v>
@@ -4938,194 +4932,194 @@
     </row>
     <row r="346">
       <c r="A346" t="s">
         <v>340</v>
       </c>
       <c r="B346" t="s">
         <v>4</v>
       </c>
       <c r="C346" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="347">
       <c r="A347" t="s">
         <v>341</v>
       </c>
       <c r="B347" t="s">
         <v>4</v>
       </c>
       <c r="C347" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="348">
       <c r="A348" t="s">
-        <v>342</v>
+        <v>311</v>
       </c>
       <c r="B348" t="s">
         <v>4</v>
       </c>
       <c r="C348" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="349">
       <c r="A349" t="s">
-        <v>343</v>
+        <v>312</v>
       </c>
       <c r="B349" t="s">
         <v>4</v>
       </c>
       <c r="C349" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="350">
       <c r="A350" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="B350" t="s">
         <v>4</v>
       </c>
       <c r="C350" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="351">
       <c r="A351" t="s">
-        <v>345</v>
+        <v>313</v>
       </c>
       <c r="B351" t="s">
         <v>4</v>
       </c>
       <c r="C351" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="352">
       <c r="A352" t="s">
-        <v>346</v>
+        <v>343</v>
       </c>
       <c r="B352" t="s">
         <v>4</v>
       </c>
       <c r="C352" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="353">
       <c r="A353" t="s">
-        <v>347</v>
+        <v>344</v>
       </c>
       <c r="B353" t="s">
         <v>4</v>
       </c>
       <c r="C353" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="354">
       <c r="A354" t="s">
-        <v>348</v>
+        <v>345</v>
       </c>
       <c r="B354" t="s">
         <v>4</v>
       </c>
       <c r="C354" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="355">
       <c r="A355" t="s">
-        <v>318</v>
+        <v>255</v>
       </c>
       <c r="B355" t="s">
         <v>4</v>
       </c>
       <c r="C355" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="356">
       <c r="A356" t="s">
-        <v>319</v>
+        <v>256</v>
       </c>
       <c r="B356" t="s">
         <v>4</v>
       </c>
       <c r="C356" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="357">
       <c r="A357" t="s">
-        <v>349</v>
+        <v>346</v>
       </c>
       <c r="B357" t="s">
         <v>4</v>
       </c>
       <c r="C357" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="358">
       <c r="A358" t="s">
-        <v>320</v>
+        <v>347</v>
       </c>
       <c r="B358" t="s">
         <v>4</v>
       </c>
       <c r="C358" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="359">
       <c r="A359" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="B359" t="s">
         <v>4</v>
       </c>
       <c r="C359" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="360">
       <c r="A360" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
       <c r="B360" t="s">
         <v>4</v>
       </c>
       <c r="C360" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="361">
       <c r="A361" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="B361" t="s">
         <v>4</v>
       </c>
       <c r="C361" t="s">
         <v>4</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ScaleCrop>false</ScaleCrop>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <Application>NPOI</Application>
   <DocSecurity>0</DocSecurity>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>