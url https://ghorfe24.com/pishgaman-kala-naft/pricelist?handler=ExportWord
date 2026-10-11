--- v0 (2025-12-06)
+++ v1 (2026-10-11)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <w:body>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:shd w:val="nil" w:color="auto" w:fill="EEEEEE"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">ایران پلاست</w:t>
+        <w:t xml:space="preserve">ایران پلاست 09126191287</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:space="0"/>
           <w:left w:val="single" w:space="0"/>
           <w:bottom w:val="single" w:space="0"/>
           <w:right w:val="single" w:space="0"/>
           <w:insideH w:val="single" w:space="0"/>
           <w:insideV w:val="single" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="300"/>
         <w:gridCol w:w="300"/>
         <w:gridCol w:w="300"/>
       </w:tblGrid>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1168,50 +1168,62 @@
             </w:r>
             <w:r>
               <w:t xml:space="preserve">only text</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">only text</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">only text</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">only text</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">only text</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">only text</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">only text</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">only text</w:t>
             </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">شیر توپی فلنج دار پلی پروپیلن p.p</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
@@ -2190,6966 +2202,6836 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
+              <w:t xml:space="preserve">شیر خودکار فنری پلیمات</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">فلنج upvc پلیمات</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">لوله پلیمات</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">لیست قیمت پلیمات plimat</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">مهره ماسوره  پلیمات</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">نمایندگی پلیمات plimat</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">نمایندگی پلیمات</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">نمایندگی فروش پلیمات</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">وارد کننده محصولات پلیمات plimat</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیرالات GOKUL</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">چسب 704 ولدان pvc</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">چسب 704 ولدان weldon</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">چسب 717 pvc</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">چسب 717 upvc</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">چسب 717 استخری</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">چسب 717 ولدان weldon</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">چسب HYDRO&amp;SEAL</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">چسب UPVC پیمتاش</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">چسب اتصالات کلینر C-65</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">چسب پرایمر HYDRO&amp;SEAL</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">چسب کلینر C-65</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">فروشنده چسب 717 ولدان weldon</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">قیمت پرایمر p70  ولدان  weldon</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">قیمت چسب 717</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">کلینر HYDRO&amp;SEAL نیم لیتری</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">کلینر HYDRO&amp;SEAL</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">کلینر UPVC پیمتاش</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">کلینر نیم لیتری Weld On C-65</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">لوله کلینر C-65</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">نمایندگی پرایمر p70  ولدان  weldon</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">نمایندگی فروش چسب ولدان weldon</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">اتصالات pp پلی پروپیلن</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">زانو 90 درجه pp</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">زانو پروپیلن PP</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">سه راه جوشی pp</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">سه راهی پروپیلن PP</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">لیست قیمت اتصالات pp پلی پروپیلن</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">نمایندگی اتصالات pp پلی پروپیلن</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">چسب ez weld upvc</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">چسب امریکایی pvc</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">چسب پرایمر 70</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">چسب پرایمر CPVC</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">چسب لوله و اتصالات ez weld upvc</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">فروشنده چسب فشار قوی upvc</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">نمایندگی فروش چسب ez weld upvc</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">Hydroseal چسب هیدروسل pvc</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">Hydroseal چسب هیدروسل</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">چسب پرایمر هیدروسل</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">قیمت Hydroseal چسب هیدروسل</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">نمایندگی Hydroseal چسب هیدروسل</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">چسب bossil</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">فروشنده چسب bossil</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">قیمت چسب bossil</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">نمایندگی چسب bossil</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">چسب پرایمر WELDON- 717</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">چسب پرایمر WELDON</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">چسب پرایمر WELDON-724</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">چسب پرایمر WELDON-744</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">چسب پرایمر امریکایی</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">عامل فروش چسب پرایمر WELDON</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">نمایندگی فروش چسب پرایمر WELDON</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیر فلکه pp پلی پروپیلن</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیر فلکه پروپیلن PP</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیر گازی پروپیلن PP</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">فروشنده لوله تک لایه پروپیلن PP</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">لوله تک لایه پروپیلن PP</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">لوله سه لایه پروپیلن PP</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">نماینده فروش لوله تک لایه پروپیلن PP</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">رینگ و فلنج یو پی وی سی</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">زانو یو پی وی سی</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">زانویی یو پی وی سی</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">سه راه یو پی وی سی</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">مهره ماسوره چسبی UPVC</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">اتصالات upvc plimat</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیر توپی plimat upvc</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیر توپی plimat</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیرگازی plimat</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">لوله UPVC PLIMAT</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">لوله یوپی وی سی پلیمات</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">نمایندگی فروش پلیمات plimat</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">چسب یو پی وی سی</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">کلینر upvc</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">چک ولو دریچه UPVC</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیر پروانه ای p.p</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیر پروانه ای یو پی وی سی</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیر توپی upvc</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیر توپی یو پی وی سی</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیر خودکار p.p</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیر خودکار پروپیلن</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیر دیافراگمی p.p</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">نمایندگی شیر پروانه ای یو پی وی سی</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">بال ولو پروپیلن فلنجدار</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">زانو P.P</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">زانو پلی پروپیلن</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">سه راه پلی پروپیلن</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیر توپی پروپیلن فلنجدار</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیر توپی فلنج دار P.P</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیر صافی PP</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیر ضد اسید p.p</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیرتوپی p.p</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">فلنج دنده P.P</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">فلنج دنده پلی پروپیلن</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">لوله pp</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">لوله پلی پروپیلن</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">مهره ماسوره پلی پروپیلن</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">نمایندگی اتصالات P.P</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">نمایندگی شیر  تخلیه هوا UPVC</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">نمایندگی شیرالات پلی پروپیلن</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">نمایندگی فروش اتصالات پلی پروپیلن</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">بال ولو ضد اسید</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیر ضد اسید</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیرتوپی ضد اسید</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیرالات گوکول</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">بال ولو گوکول GOKUL</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیر توپی گوکول GUKOL</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">تامین کننده لوله ضد اسید</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">UPVC  درپوش دنده ای</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">UPVC مهره ماسوره دنده ای</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">اتصالات UPVC</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">بوشن UPVC</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">بوشن یکسر دنده UPVC</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">بوشن یکسر مغزی UPVC</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">چهارراه UPVC</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">رینگ UPVC</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">زانو 90 درجه UPVC</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">زانو 90 درجه UPVC</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">زانو دنده ای UPVC</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">سراه UPVC</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">سراه دنده ای UPVC</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">سرشیلنگی UPVC</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">فلنج آداپتور UPVC</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">کپ چسبی UPVC</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">کپ دنده ای UPVC</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">مغزی UPVC</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">مهره ماسوره UPVC</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">پلی پروپیلن بوشن یکسر دنده</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">سراه پلی پروپیلن</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">UPVC شیر خودکار</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیر پروانه ای  یو پی وی سی UPVC</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیر توپی چسبی UPVC</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیر توپی دنده ای UPVC</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیر خودکار دریچه ای UPVC</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیر خودکار فنری UPVC</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیر توپی پلی پروپیلن</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیر توپی فلنجدار پلی پروپیلن</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیر خودکار فلنجدار پلی پروپیلن</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیر دیافراگم فلنجدار پلی پروپیلن</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">اتصالات upvc</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">عامل فروش اتصالات upvc</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">فروش اتصالات upvc</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">قیمت اتصالات upvc</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">نمایندگی فروش اتصالات upvc</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">نماینده فروش اتصالات upvc</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">پخش کننده شیرآلات upvc</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">تامین کننده شیرآلات upvc</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیرآلات upvc</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">عامل فروش شیرآلات upvc</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">نمایندگی فروش شیرآلات upvc</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">نماینده فروش شیرآلات upvc</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">وارد کننده شیرآلات upvc</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">CEPEX شیر پروانه ای  EPDM سیپکس</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">CEPEX شیر پروانه ای  اسپانیایی</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">CEPEX شیر پروانه ای  سه اینچ سیپکس</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">CEPEX شیر پروانه ای 6 اینچ  سیپکس</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">CEPEX شیر پروانه ای DN150  سیپکس</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">CEPEX شیر پروانه ای PVC  سیپکس</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">CEPEX شیر پروانه ای PVC</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">CEPEX شیر پروانه ای UPVC</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">CEPEX شیر پروانه ای اسید سیپکس</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">CEPEX شیر پروانه ای اهرمی</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">CEPEX شیر پروانه ای پنوماتیک سیپکس</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">CEPEX شیر پروانه ای سیپکس</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">CEPEX شیر پروانه ای گیربکسی سیپکس</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">CEPEX شیر پروانه ای ویفری  سیپکس</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">CEPEX شیر پروانه ای ویفری</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">CEPEX شیر پروانه ای یو پی وی سی سیپکس</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">CEPEX شیر پروانه ای</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">UPVC شیر پروانه ای سیپکس</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">خرید CEPEX شیر پروانه ای سیپکس</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیر پروانه ای اسپانیایی سیپکس</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیر پروانه ای اهرمی UPVC</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیر پروانه ای سیپکس</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">عامل فروش CEPEX شیر پروانه ای سیپکس</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">فروش CEPEX شیر پروانه ای سیپکس</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">قیمت CEPEX شیر پروانه ای سیپکس</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">نمایندگی فروش CEPEX شیر پروانه ای سیپکس</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">وارد کننده CEPEX شیر پروانه ای سیپکس</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">وارد کننده CEPEX شیر پروانه ای</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">اتصالات پلیمات</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">اتصالات چسبی plamat upvc</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">اتصالات چسبی پلیمات upvc</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">اتصالات چسبی پلیمات</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">اتصالات چسبی دنده ای پلیمات</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">اتصالات دنده ای پلیمات</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">بال ولو پلیمات</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">پلیمات upvc</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">پلیمات</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">زانو پلیمات upvc</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">زانو پلیمات</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">سه راه پلیمات upnv</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">سه راه پلیمات</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیر پلیمات upvc</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیر پلیمات</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیر توپی plimat</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیر توپی پلیمات upvc</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیر توپی پلیمات</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیر توپی چسبی پلیمات</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیرالات پلیمات upvc</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیرالات پلیمات</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">فلنج پلیمات</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">نمایندگی اتصالات پلیمات</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">نمایندگی پلیمات</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">نمایندگی فروش پلیمات</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">نماینده اتصالات پلیمات</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">نماینده پلیمات</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">بوشن چسبی UPVC پلیمات</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">بوشن یک سر دنده UPVC پلیمات</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">بوشن یک سر مغزی UPVC پلیمات</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">تانک آداپتور UPVC پلیمات</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">تبدیل چسبی UPVC پلیمات</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">تبدیل دنده UPVC پلیمات</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">چهار راه UPVC پلیمات</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">درپوش دنده UPVC پلیمات</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">رینگ UPVC پلیمات</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">زانو 45 درجه چسبی UPVC پلیمات</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">زانو 90 درجه چسبی UPVC پلیمات</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">زانو چپقی چسبی UPVC پلیمات</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">زانو دنده UPVC پلیمات</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">زانو یک سر دنده UPVC پلیمات</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">سرشلنگی دنده UPVC پلیمات</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">سه راه 45 درجه چسبی UPVC پلیمات</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">سه راه تبدیل چسبی UPVC پلیمات</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">سه راه چسبی UPVC پلیمات</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">سه راه دنده UPVC پلیمات</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">سه راه یک سر دنده UPVC پلیمات</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">فلنج چسبی UPVC پلیمات</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">فلنج شیر دنده‌ای UPVC پلیمات</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">فلنج کور UPVC پلیمات</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">گپ چسبی UPVC پلیمات</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">گپ دنده UPVC پلیمات</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">مغزی دنده UPVC پلیمات</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">مهره ماسوره چسبی UPVC پلیمات</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">مهره ماسوره یک سر دنده UPVC</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">مهره ماسوره یکسر مغزی UPVC پلیمات</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">واشر UPVC پلیمات</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">سوپاپ مکش (فوت ولو) UPVC پلیمات</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیر برقی موتور خور UPVC پلیمات</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیر پروانه ای UPVC پلیمات</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیر توپی چسبی UPVC پلیمات</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیر خودکار چسبی UPVC</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیر خودکار دریچه ای UPVC پلیمات</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیر دنده ای UPVC پلیمات</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">اتصالات upvc پلیمات</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">اتصالات پلیمات</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">زانو پلیمات</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">زانوی  پلیمات</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">سه راه پلیمات</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">سه راهی پلیمات</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیر PP پلیمات</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیر upvc پلیمات</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
               <w:t xml:space="preserve">شیر پروانه ای پلیمات</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">شیر خودکار فنری پلیمات</w:t>
-[...6888 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">شیر توپی upvc پلیمات</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
@@ -9340,76 +9222,50 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">قیمت مهره ماسوره پلیمات</w:t>
-[...24 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">لوله upvc پلیمات</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
@@ -9652,180 +9508,76 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">شیر چسبی پلیمکس</w:t>
-[...76 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">شیر توپی پلیمکس</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">قیمت شیر توپی پلیمکس</w:t>
-[...24 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">فروش شیر توپی پلیمکس</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
@@ -10094,76 +9846,50 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">قیمت اتصالات پلیمکس</w:t>
-[...24 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">لوله پلیمکس</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
@@ -10198,76 +9924,50 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">قیمت شیر پروانه‌ای پلیمکس</w:t>
-[...24 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">فروش شیر پروانه‌ای پلیمکس</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
@@ -10276,76 +9976,50 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">قیمت شیر PP پلیمکس</w:t>
-[...24 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">شیرالات شیر PP پلیمکس</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
@@ -10354,51 +10028,493 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">شیر جوشی پلیمکس</w:t>
+              <w:t xml:space="preserve">بال ولو  ضد اسید</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">خرید شیر توپی ضد اسید</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیر توپی  upvc مصارف دارویی</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیر توپی  صنایع استخری</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیر توپی  مخصوص اب شیرین کن</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیر توپی upvc مصارف استخری</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیر توپی ضد اسید PP (پلی پروپیلن</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیر توپی ضد اسید U-PVC</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیر توپی ضد اسید نسوز</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیر توپی ضد خوردگی upvc</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیر توپی مخصوص شیمیایی</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیر ضد اسید PP</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">عامل فروش شیر توپی ضد اسید</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">فروش بال ولو  ضد اسید</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">فروش شیر توپی ضد اسید</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">نمایندگی شیر توپی ضد اسید</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">نمایندگی فروش بال ولو ضد اسید</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">وارد کننده شیر توپی ضد اسید</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
   </w:body>
 </w:document>
 </file>
 