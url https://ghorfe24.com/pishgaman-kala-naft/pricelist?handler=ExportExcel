--- v0 (2025-12-06)
+++ v1 (2026-10-11)
@@ -1,57 +1,57 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <workbookPr autoCompressPictures="1"/>
   <bookViews>
     <workbookView tabRatio="600"/>
   </bookViews>
   <sheets>
-    <sheet name="ایران پلاست" sheetId="1" r:id="rId3"/>
+    <sheet name="ایران پلاست 09126191287" sheetId="1" r:id="rId3"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1071" uniqueCount="352">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1083" uniqueCount="357">
   <si>
     <t xml:space="preserve">نام محصول</t>
   </si>
   <si>
     <t xml:space="preserve">قیمت عمده فروشی</t>
   </si>
   <si>
     <t xml:space="preserve">قیمت خرده فروشی</t>
   </si>
   <si>
     <t xml:space="preserve">upvc سه راهی یو پی وی سی</t>
   </si>
   <si>
     <t xml:space="preserve">0 تومان</t>
   </si>
   <si>
     <t xml:space="preserve">upvc مهره ماسوره یو پی وی سی</t>
   </si>
   <si>
     <t xml:space="preserve">شیر توپی فلنج دار پلی پروپیلن p.p</t>
   </si>
   <si>
     <t xml:space="preserve">وارد کننده اتصالات پلی پروپیلن</t>
   </si>
   <si>
@@ -144,969 +144,984 @@
   <si>
     <t xml:space="preserve">مهره ماسوره یکسر دنده یو پی وی سی(UPVC)</t>
   </si>
   <si>
     <t xml:space="preserve">مهره ماسوره یو پی وی سی(UPVC)</t>
   </si>
   <si>
     <t xml:space="preserve">نمایندگی اتصالات یو پی وی سی(UPVC)</t>
   </si>
   <si>
     <t xml:space="preserve">نماینده فروش اتصالات یو پی وی سی(UPVC)</t>
   </si>
   <si>
     <t xml:space="preserve">وارد کننده اتصالات upvc</t>
   </si>
   <si>
     <t xml:space="preserve">وارد کننده شیر گازی upvc</t>
   </si>
   <si>
     <t xml:space="preserve">بوشن یو پی وی سی UPVC</t>
   </si>
   <si>
     <t xml:space="preserve">زانوی پلیمات</t>
   </si>
   <si>
+    <t xml:space="preserve">شیر خودکار فنری پلیمات</t>
+  </si>
+  <si>
+    <t xml:space="preserve">فلنج upvc پلیمات</t>
+  </si>
+  <si>
+    <t xml:space="preserve">لوله پلیمات</t>
+  </si>
+  <si>
+    <t xml:space="preserve">لیست قیمت پلیمات plimat</t>
+  </si>
+  <si>
+    <t xml:space="preserve">مهره ماسوره  پلیمات</t>
+  </si>
+  <si>
+    <t xml:space="preserve">نمایندگی پلیمات plimat</t>
+  </si>
+  <si>
+    <t xml:space="preserve">نمایندگی پلیمات</t>
+  </si>
+  <si>
+    <t xml:space="preserve">نمایندگی فروش پلیمات</t>
+  </si>
+  <si>
+    <t xml:space="preserve">وارد کننده محصولات پلیمات plimat</t>
+  </si>
+  <si>
+    <t xml:space="preserve">شیرالات GOKUL</t>
+  </si>
+  <si>
+    <t xml:space="preserve">چسب 704 ولدان pvc</t>
+  </si>
+  <si>
+    <t xml:space="preserve">چسب 704 ولدان weldon</t>
+  </si>
+  <si>
+    <t xml:space="preserve">چسب 717 pvc</t>
+  </si>
+  <si>
+    <t xml:space="preserve">چسب 717 upvc</t>
+  </si>
+  <si>
+    <t xml:space="preserve">چسب 717 استخری</t>
+  </si>
+  <si>
+    <t xml:space="preserve">چسب 717 ولدان weldon</t>
+  </si>
+  <si>
+    <t xml:space="preserve">چسب HYDRO&amp;SEAL</t>
+  </si>
+  <si>
+    <t xml:space="preserve">چسب UPVC پیمتاش</t>
+  </si>
+  <si>
+    <t xml:space="preserve">چسب اتصالات کلینر C-65</t>
+  </si>
+  <si>
+    <t xml:space="preserve">چسب پرایمر HYDRO&amp;SEAL</t>
+  </si>
+  <si>
+    <t xml:space="preserve">چسب کلینر C-65</t>
+  </si>
+  <si>
+    <t xml:space="preserve">فروشنده چسب 717 ولدان weldon</t>
+  </si>
+  <si>
+    <t xml:space="preserve">قیمت پرایمر p70  ولدان  weldon</t>
+  </si>
+  <si>
+    <t xml:space="preserve">قیمت چسب 717</t>
+  </si>
+  <si>
+    <t xml:space="preserve">کلینر HYDRO&amp;SEAL نیم لیتری</t>
+  </si>
+  <si>
+    <t xml:space="preserve">کلینر HYDRO&amp;SEAL</t>
+  </si>
+  <si>
+    <t xml:space="preserve">کلینر UPVC پیمتاش</t>
+  </si>
+  <si>
+    <t xml:space="preserve">کلینر نیم لیتری Weld On C-65</t>
+  </si>
+  <si>
+    <t xml:space="preserve">لوله کلینر C-65</t>
+  </si>
+  <si>
+    <t xml:space="preserve">نمایندگی پرایمر p70  ولدان  weldon</t>
+  </si>
+  <si>
+    <t xml:space="preserve">نمایندگی فروش چسب ولدان weldon</t>
+  </si>
+  <si>
+    <t xml:space="preserve">اتصالات pp پلی پروپیلن</t>
+  </si>
+  <si>
+    <t xml:space="preserve">زانو 90 درجه pp</t>
+  </si>
+  <si>
+    <t xml:space="preserve">زانو پروپیلن PP</t>
+  </si>
+  <si>
+    <t xml:space="preserve">سه راه جوشی pp</t>
+  </si>
+  <si>
+    <t xml:space="preserve">سه راهی پروپیلن PP</t>
+  </si>
+  <si>
+    <t xml:space="preserve">لیست قیمت اتصالات pp پلی پروپیلن</t>
+  </si>
+  <si>
+    <t xml:space="preserve">نمایندگی اتصالات pp پلی پروپیلن</t>
+  </si>
+  <si>
+    <t xml:space="preserve">چسب ez weld upvc</t>
+  </si>
+  <si>
+    <t xml:space="preserve">چسب امریکایی pvc</t>
+  </si>
+  <si>
+    <t xml:space="preserve">چسب پرایمر 70</t>
+  </si>
+  <si>
+    <t xml:space="preserve">چسب پرایمر CPVC</t>
+  </si>
+  <si>
+    <t xml:space="preserve">چسب لوله و اتصالات ez weld upvc</t>
+  </si>
+  <si>
+    <t xml:space="preserve">فروشنده چسب فشار قوی upvc</t>
+  </si>
+  <si>
+    <t xml:space="preserve">نمایندگی فروش چسب ez weld upvc</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Hydroseal چسب هیدروسل pvc</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Hydroseal چسب هیدروسل</t>
+  </si>
+  <si>
+    <t xml:space="preserve">چسب پرایمر هیدروسل</t>
+  </si>
+  <si>
+    <t xml:space="preserve">قیمت Hydroseal چسب هیدروسل</t>
+  </si>
+  <si>
+    <t xml:space="preserve">نمایندگی Hydroseal چسب هیدروسل</t>
+  </si>
+  <si>
+    <t xml:space="preserve">چسب bossil</t>
+  </si>
+  <si>
+    <t xml:space="preserve">فروشنده چسب bossil</t>
+  </si>
+  <si>
+    <t xml:space="preserve">قیمت چسب bossil</t>
+  </si>
+  <si>
+    <t xml:space="preserve">نمایندگی چسب bossil</t>
+  </si>
+  <si>
+    <t xml:space="preserve">چسب پرایمر WELDON- 717</t>
+  </si>
+  <si>
+    <t xml:space="preserve">چسب پرایمر WELDON</t>
+  </si>
+  <si>
+    <t xml:space="preserve">چسب پرایمر WELDON-724</t>
+  </si>
+  <si>
+    <t xml:space="preserve">چسب پرایمر WELDON-744</t>
+  </si>
+  <si>
+    <t xml:space="preserve">چسب پرایمر امریکایی</t>
+  </si>
+  <si>
+    <t xml:space="preserve">عامل فروش چسب پرایمر WELDON</t>
+  </si>
+  <si>
+    <t xml:space="preserve">نمایندگی فروش چسب پرایمر WELDON</t>
+  </si>
+  <si>
+    <t xml:space="preserve">شیر فلکه pp پلی پروپیلن</t>
+  </si>
+  <si>
+    <t xml:space="preserve">شیر فلکه پروپیلن PP</t>
+  </si>
+  <si>
+    <t xml:space="preserve">شیر گازی پروپیلن PP</t>
+  </si>
+  <si>
+    <t xml:space="preserve">فروشنده لوله تک لایه پروپیلن PP</t>
+  </si>
+  <si>
+    <t xml:space="preserve">لوله تک لایه پروپیلن PP</t>
+  </si>
+  <si>
+    <t xml:space="preserve">لوله سه لایه پروپیلن PP</t>
+  </si>
+  <si>
+    <t xml:space="preserve">نماینده فروش لوله تک لایه پروپیلن PP</t>
+  </si>
+  <si>
+    <t xml:space="preserve">رینگ و فلنج یو پی وی سی</t>
+  </si>
+  <si>
+    <t xml:space="preserve">زانو یو پی وی سی</t>
+  </si>
+  <si>
+    <t xml:space="preserve">زانویی یو پی وی سی</t>
+  </si>
+  <si>
+    <t xml:space="preserve">سه راه یو پی وی سی</t>
+  </si>
+  <si>
+    <t xml:space="preserve">مهره ماسوره چسبی UPVC</t>
+  </si>
+  <si>
+    <t xml:space="preserve">اتصالات upvc plimat</t>
+  </si>
+  <si>
+    <t xml:space="preserve">شیر توپی plimat upvc</t>
+  </si>
+  <si>
+    <t xml:space="preserve">شیر توپی plimat</t>
+  </si>
+  <si>
+    <t xml:space="preserve">شیرگازی plimat</t>
+  </si>
+  <si>
+    <t xml:space="preserve">لوله UPVC PLIMAT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">لوله یوپی وی سی پلیمات</t>
+  </si>
+  <si>
+    <t xml:space="preserve">نمایندگی فروش پلیمات plimat</t>
+  </si>
+  <si>
+    <t xml:space="preserve">چسب یو پی وی سی</t>
+  </si>
+  <si>
+    <t xml:space="preserve">کلینر upvc</t>
+  </si>
+  <si>
+    <t xml:space="preserve">چک ولو دریچه UPVC</t>
+  </si>
+  <si>
+    <t xml:space="preserve">شیر پروانه ای p.p</t>
+  </si>
+  <si>
+    <t xml:space="preserve">شیر پروانه ای یو پی وی سی</t>
+  </si>
+  <si>
+    <t xml:space="preserve">شیر توپی upvc</t>
+  </si>
+  <si>
+    <t xml:space="preserve">شیر توپی یو پی وی سی</t>
+  </si>
+  <si>
+    <t xml:space="preserve">شیر خودکار p.p</t>
+  </si>
+  <si>
+    <t xml:space="preserve">شیر خودکار پروپیلن</t>
+  </si>
+  <si>
+    <t xml:space="preserve">شیر دیافراگمی p.p</t>
+  </si>
+  <si>
+    <t xml:space="preserve">نمایندگی شیر پروانه ای یو پی وی سی</t>
+  </si>
+  <si>
+    <t xml:space="preserve">بال ولو پروپیلن فلنجدار</t>
+  </si>
+  <si>
+    <t xml:space="preserve">زانو P.P</t>
+  </si>
+  <si>
+    <t xml:space="preserve">زانو پلی پروپیلن</t>
+  </si>
+  <si>
+    <t xml:space="preserve">سه راه پلی پروپیلن</t>
+  </si>
+  <si>
+    <t xml:space="preserve">شیر توپی پروپیلن فلنجدار</t>
+  </si>
+  <si>
+    <t xml:space="preserve">شیر توپی فلنج دار P.P</t>
+  </si>
+  <si>
+    <t xml:space="preserve">شیر صافی PP</t>
+  </si>
+  <si>
+    <t xml:space="preserve">شیر ضد اسید p.p</t>
+  </si>
+  <si>
+    <t xml:space="preserve">شیرتوپی p.p</t>
+  </si>
+  <si>
+    <t xml:space="preserve">فلنج دنده P.P</t>
+  </si>
+  <si>
+    <t xml:space="preserve">فلنج دنده پلی پروپیلن</t>
+  </si>
+  <si>
+    <t xml:space="preserve">لوله pp</t>
+  </si>
+  <si>
+    <t xml:space="preserve">لوله پلی پروپیلن</t>
+  </si>
+  <si>
+    <t xml:space="preserve">مهره ماسوره پلی پروپیلن</t>
+  </si>
+  <si>
+    <t xml:space="preserve">نمایندگی اتصالات P.P</t>
+  </si>
+  <si>
+    <t xml:space="preserve">نمایندگی شیر  تخلیه هوا UPVC</t>
+  </si>
+  <si>
+    <t xml:space="preserve">نمایندگی شیرالات پلی پروپیلن</t>
+  </si>
+  <si>
+    <t xml:space="preserve">نمایندگی فروش اتصالات پلی پروپیلن</t>
+  </si>
+  <si>
+    <t xml:space="preserve">بال ولو ضد اسید</t>
+  </si>
+  <si>
+    <t xml:space="preserve">شیر ضد اسید</t>
+  </si>
+  <si>
+    <t xml:space="preserve">شیرتوپی ضد اسید</t>
+  </si>
+  <si>
+    <t xml:space="preserve">شیرالات گوکول</t>
+  </si>
+  <si>
+    <t xml:space="preserve">بال ولو گوکول GOKUL</t>
+  </si>
+  <si>
+    <t xml:space="preserve">شیر توپی گوکول GUKOL</t>
+  </si>
+  <si>
+    <t xml:space="preserve">تامین کننده لوله ضد اسید</t>
+  </si>
+  <si>
+    <t xml:space="preserve">UPVC  درپوش دنده ای</t>
+  </si>
+  <si>
+    <t xml:space="preserve">UPVC مهره ماسوره دنده ای</t>
+  </si>
+  <si>
+    <t xml:space="preserve">اتصالات UPVC</t>
+  </si>
+  <si>
+    <t xml:space="preserve">بوشن UPVC</t>
+  </si>
+  <si>
+    <t xml:space="preserve">بوشن یکسر دنده UPVC</t>
+  </si>
+  <si>
+    <t xml:space="preserve">بوشن یکسر مغزی UPVC</t>
+  </si>
+  <si>
+    <t xml:space="preserve">چهارراه UPVC</t>
+  </si>
+  <si>
+    <t xml:space="preserve">رینگ UPVC</t>
+  </si>
+  <si>
+    <t xml:space="preserve">زانو 90 درجه UPVC</t>
+  </si>
+  <si>
+    <t xml:space="preserve">زانو دنده ای UPVC</t>
+  </si>
+  <si>
+    <t xml:space="preserve">سراه UPVC</t>
+  </si>
+  <si>
+    <t xml:space="preserve">سراه دنده ای UPVC</t>
+  </si>
+  <si>
+    <t xml:space="preserve">سرشیلنگی UPVC</t>
+  </si>
+  <si>
+    <t xml:space="preserve">فلنج آداپتور UPVC</t>
+  </si>
+  <si>
+    <t xml:space="preserve">کپ چسبی UPVC</t>
+  </si>
+  <si>
+    <t xml:space="preserve">کپ دنده ای UPVC</t>
+  </si>
+  <si>
+    <t xml:space="preserve">مغزی UPVC</t>
+  </si>
+  <si>
+    <t xml:space="preserve">مهره ماسوره UPVC</t>
+  </si>
+  <si>
+    <t xml:space="preserve">پلی پروپیلن بوشن یکسر دنده</t>
+  </si>
+  <si>
+    <t xml:space="preserve">سراه پلی پروپیلن</t>
+  </si>
+  <si>
+    <t xml:space="preserve">UPVC شیر خودکار</t>
+  </si>
+  <si>
+    <t xml:space="preserve">شیر پروانه ای  یو پی وی سی UPVC</t>
+  </si>
+  <si>
+    <t xml:space="preserve">شیر توپی چسبی UPVC</t>
+  </si>
+  <si>
+    <t xml:space="preserve">شیر توپی دنده ای UPVC</t>
+  </si>
+  <si>
+    <t xml:space="preserve">شیر خودکار دریچه ای UPVC</t>
+  </si>
+  <si>
+    <t xml:space="preserve">شیر خودکار فنری UPVC</t>
+  </si>
+  <si>
+    <t xml:space="preserve">شیر توپی پلی پروپیلن</t>
+  </si>
+  <si>
+    <t xml:space="preserve">شیر توپی فلنجدار پلی پروپیلن</t>
+  </si>
+  <si>
+    <t xml:space="preserve">شیر خودکار فلنجدار پلی پروپیلن</t>
+  </si>
+  <si>
+    <t xml:space="preserve">شیر دیافراگم فلنجدار پلی پروپیلن</t>
+  </si>
+  <si>
+    <t xml:space="preserve">اتصالات upvc</t>
+  </si>
+  <si>
+    <t xml:space="preserve">عامل فروش اتصالات upvc</t>
+  </si>
+  <si>
+    <t xml:space="preserve">فروش اتصالات upvc</t>
+  </si>
+  <si>
+    <t xml:space="preserve">قیمت اتصالات upvc</t>
+  </si>
+  <si>
+    <t xml:space="preserve">نمایندگی فروش اتصالات upvc</t>
+  </si>
+  <si>
+    <t xml:space="preserve">نماینده فروش اتصالات upvc</t>
+  </si>
+  <si>
+    <t xml:space="preserve">پخش کننده شیرآلات upvc</t>
+  </si>
+  <si>
+    <t xml:space="preserve">تامین کننده شیرآلات upvc</t>
+  </si>
+  <si>
+    <t xml:space="preserve">شیرآلات upvc</t>
+  </si>
+  <si>
+    <t xml:space="preserve">عامل فروش شیرآلات upvc</t>
+  </si>
+  <si>
+    <t xml:space="preserve">نمایندگی فروش شیرآلات upvc</t>
+  </si>
+  <si>
+    <t xml:space="preserve">نماینده فروش شیرآلات upvc</t>
+  </si>
+  <si>
+    <t xml:space="preserve">وارد کننده شیرآلات upvc</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CEPEX شیر پروانه ای  EPDM سیپکس</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CEPEX شیر پروانه ای  اسپانیایی</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CEPEX شیر پروانه ای  سه اینچ سیپکس</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CEPEX شیر پروانه ای 6 اینچ  سیپکس</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CEPEX شیر پروانه ای DN150  سیپکس</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CEPEX شیر پروانه ای PVC  سیپکس</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CEPEX شیر پروانه ای PVC</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CEPEX شیر پروانه ای UPVC</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CEPEX شیر پروانه ای اسید سیپکس</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CEPEX شیر پروانه ای اهرمی</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CEPEX شیر پروانه ای پنوماتیک سیپکس</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CEPEX شیر پروانه ای سیپکس</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CEPEX شیر پروانه ای گیربکسی سیپکس</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CEPEX شیر پروانه ای ویفری  سیپکس</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CEPEX شیر پروانه ای ویفری</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CEPEX شیر پروانه ای یو پی وی سی سیپکس</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CEPEX شیر پروانه ای</t>
+  </si>
+  <si>
+    <t xml:space="preserve">UPVC شیر پروانه ای سیپکس</t>
+  </si>
+  <si>
+    <t xml:space="preserve">خرید CEPEX شیر پروانه ای سیپکس</t>
+  </si>
+  <si>
+    <t xml:space="preserve">شیر پروانه ای اسپانیایی سیپکس</t>
+  </si>
+  <si>
+    <t xml:space="preserve">شیر پروانه ای اهرمی UPVC</t>
+  </si>
+  <si>
+    <t xml:space="preserve">شیر پروانه ای سیپکس</t>
+  </si>
+  <si>
+    <t xml:space="preserve">عامل فروش CEPEX شیر پروانه ای سیپکس</t>
+  </si>
+  <si>
+    <t xml:space="preserve">فروش CEPEX شیر پروانه ای سیپکس</t>
+  </si>
+  <si>
+    <t xml:space="preserve">قیمت CEPEX شیر پروانه ای سیپکس</t>
+  </si>
+  <si>
+    <t xml:space="preserve">نمایندگی فروش CEPEX شیر پروانه ای سیپکس</t>
+  </si>
+  <si>
+    <t xml:space="preserve">وارد کننده CEPEX شیر پروانه ای سیپکس</t>
+  </si>
+  <si>
+    <t xml:space="preserve">وارد کننده CEPEX شیر پروانه ای</t>
+  </si>
+  <si>
+    <t xml:space="preserve">اتصالات پلیمات</t>
+  </si>
+  <si>
+    <t xml:space="preserve">اتصالات چسبی plamat upvc</t>
+  </si>
+  <si>
+    <t xml:space="preserve">اتصالات چسبی پلیمات upvc</t>
+  </si>
+  <si>
+    <t xml:space="preserve">اتصالات چسبی پلیمات</t>
+  </si>
+  <si>
+    <t xml:space="preserve">اتصالات چسبی دنده ای پلیمات</t>
+  </si>
+  <si>
+    <t xml:space="preserve">اتصالات دنده ای پلیمات</t>
+  </si>
+  <si>
+    <t xml:space="preserve">بال ولو پلیمات</t>
+  </si>
+  <si>
+    <t xml:space="preserve">پلیمات upvc</t>
+  </si>
+  <si>
+    <t xml:space="preserve">پلیمات</t>
+  </si>
+  <si>
+    <t xml:space="preserve">زانو پلیمات upvc</t>
+  </si>
+  <si>
+    <t xml:space="preserve">زانو پلیمات</t>
+  </si>
+  <si>
+    <t xml:space="preserve">سه راه پلیمات upnv</t>
+  </si>
+  <si>
+    <t xml:space="preserve">سه راه پلیمات</t>
+  </si>
+  <si>
+    <t xml:space="preserve">شیر پلیمات upvc</t>
+  </si>
+  <si>
+    <t xml:space="preserve">شیر پلیمات</t>
+  </si>
+  <si>
+    <t xml:space="preserve">شیر توپی پلیمات upvc</t>
+  </si>
+  <si>
+    <t xml:space="preserve">شیر توپی پلیمات</t>
+  </si>
+  <si>
+    <t xml:space="preserve">شیر توپی چسبی پلیمات</t>
+  </si>
+  <si>
+    <t xml:space="preserve">شیرالات پلیمات upvc</t>
+  </si>
+  <si>
+    <t xml:space="preserve">شیرالات پلیمات</t>
+  </si>
+  <si>
+    <t xml:space="preserve">فلنج پلیمات</t>
+  </si>
+  <si>
+    <t xml:space="preserve">نمایندگی اتصالات پلیمات</t>
+  </si>
+  <si>
+    <t xml:space="preserve">نماینده اتصالات پلیمات</t>
+  </si>
+  <si>
+    <t xml:space="preserve">نماینده پلیمات</t>
+  </si>
+  <si>
+    <t xml:space="preserve">بوشن چسبی UPVC پلیمات</t>
+  </si>
+  <si>
+    <t xml:space="preserve">بوشن یک سر دنده UPVC پلیمات</t>
+  </si>
+  <si>
+    <t xml:space="preserve">بوشن یک سر مغزی UPVC پلیمات</t>
+  </si>
+  <si>
+    <t xml:space="preserve">تانک آداپتور UPVC پلیمات</t>
+  </si>
+  <si>
+    <t xml:space="preserve">تبدیل چسبی UPVC پلیمات</t>
+  </si>
+  <si>
+    <t xml:space="preserve">تبدیل دنده UPVC پلیمات</t>
+  </si>
+  <si>
+    <t xml:space="preserve">چهار راه UPVC پلیمات</t>
+  </si>
+  <si>
+    <t xml:space="preserve">درپوش دنده UPVC پلیمات</t>
+  </si>
+  <si>
+    <t xml:space="preserve">رینگ UPVC پلیمات</t>
+  </si>
+  <si>
+    <t xml:space="preserve">زانو 45 درجه چسبی UPVC پلیمات</t>
+  </si>
+  <si>
+    <t xml:space="preserve">زانو 90 درجه چسبی UPVC پلیمات</t>
+  </si>
+  <si>
+    <t xml:space="preserve">زانو چپقی چسبی UPVC پلیمات</t>
+  </si>
+  <si>
+    <t xml:space="preserve">زانو دنده UPVC پلیمات</t>
+  </si>
+  <si>
+    <t xml:space="preserve">زانو یک سر دنده UPVC پلیمات</t>
+  </si>
+  <si>
+    <t xml:space="preserve">سرشلنگی دنده UPVC پلیمات</t>
+  </si>
+  <si>
+    <t xml:space="preserve">سه راه 45 درجه چسبی UPVC پلیمات</t>
+  </si>
+  <si>
+    <t xml:space="preserve">سه راه تبدیل چسبی UPVC پلیمات</t>
+  </si>
+  <si>
+    <t xml:space="preserve">سه راه چسبی UPVC پلیمات</t>
+  </si>
+  <si>
+    <t xml:space="preserve">سه راه دنده UPVC پلیمات</t>
+  </si>
+  <si>
+    <t xml:space="preserve">سه راه یک سر دنده UPVC پلیمات</t>
+  </si>
+  <si>
+    <t xml:space="preserve">فلنج چسبی UPVC پلیمات</t>
+  </si>
+  <si>
+    <t xml:space="preserve">فلنج شیر دنده‌ای UPVC پلیمات</t>
+  </si>
+  <si>
+    <t xml:space="preserve">فلنج کور UPVC پلیمات</t>
+  </si>
+  <si>
+    <t xml:space="preserve">گپ چسبی UPVC پلیمات</t>
+  </si>
+  <si>
+    <t xml:space="preserve">گپ دنده UPVC پلیمات</t>
+  </si>
+  <si>
+    <t xml:space="preserve">مغزی دنده UPVC پلیمات</t>
+  </si>
+  <si>
+    <t xml:space="preserve">مهره ماسوره چسبی UPVC پلیمات</t>
+  </si>
+  <si>
+    <t xml:space="preserve">مهره ماسوره یک سر دنده UPVC</t>
+  </si>
+  <si>
+    <t xml:space="preserve">مهره ماسوره یکسر مغزی UPVC پلیمات</t>
+  </si>
+  <si>
+    <t xml:space="preserve">واشر UPVC پلیمات</t>
+  </si>
+  <si>
+    <t xml:space="preserve">سوپاپ مکش (فوت ولو) UPVC پلیمات</t>
+  </si>
+  <si>
+    <t xml:space="preserve">شیر برقی موتور خور UPVC پلیمات</t>
+  </si>
+  <si>
+    <t xml:space="preserve">شیر پروانه ای UPVC پلیمات</t>
+  </si>
+  <si>
+    <t xml:space="preserve">شیر توپی چسبی UPVC پلیمات</t>
+  </si>
+  <si>
+    <t xml:space="preserve">شیر خودکار چسبی UPVC</t>
+  </si>
+  <si>
+    <t xml:space="preserve">شیر خودکار دریچه ای UPVC پلیمات</t>
+  </si>
+  <si>
+    <t xml:space="preserve">شیر دنده ای UPVC پلیمات</t>
+  </si>
+  <si>
+    <t xml:space="preserve">اتصالات upvc پلیمات</t>
+  </si>
+  <si>
+    <t xml:space="preserve">زانوی  پلیمات</t>
+  </si>
+  <si>
+    <t xml:space="preserve">سه راهی پلیمات</t>
+  </si>
+  <si>
+    <t xml:space="preserve">شیر PP پلیمات</t>
+  </si>
+  <si>
+    <t xml:space="preserve">شیر upvc پلیمات</t>
+  </si>
+  <si>
     <t xml:space="preserve">شیر پروانه ای پلیمات</t>
   </si>
   <si>
-    <t xml:space="preserve">شیر خودکار فنری پلیمات</t>
-[...769 lines deleted...]
-  <si>
     <t xml:space="preserve">شیر توپی upvc پلیمات</t>
   </si>
   <si>
     <t xml:space="preserve">شیر جوشی پلیمات</t>
   </si>
   <si>
     <t xml:space="preserve">شیر گازی پلیمات</t>
   </si>
   <si>
     <t xml:space="preserve">شیرالات upvc پلیمات</t>
   </si>
   <si>
     <t xml:space="preserve">فروش شیر PP پلیمات</t>
   </si>
   <si>
     <t xml:space="preserve">فروش شیر گازی پلیمات</t>
   </si>
   <si>
     <t xml:space="preserve">فروش مهره ماسوره پلیمات</t>
   </si>
   <si>
     <t xml:space="preserve">قیمت شیر پروانه ای  پلیمات</t>
   </si>
   <si>
     <t xml:space="preserve">قیمت شیر گازی پلیمات</t>
   </si>
   <si>
-    <t xml:space="preserve">قیمت مهره ماسوره پلیمات</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">لوله upvc پلیمات</t>
   </si>
   <si>
     <t xml:space="preserve">مهره ماسوره پلیمات</t>
   </si>
   <si>
     <t xml:space="preserve">مهره و ماسوره upvc پلیمات</t>
   </si>
   <si>
     <t xml:space="preserve">وارد کننده شیر گازی پلیمات</t>
   </si>
   <si>
     <t xml:space="preserve">نمایندگی پلیمکس  plimax</t>
   </si>
   <si>
     <t xml:space="preserve">وارد کننده پلیمکس  plimax</t>
   </si>
   <si>
     <t xml:space="preserve">نماینده فروش پلیمکس plimax</t>
   </si>
   <si>
     <t xml:space="preserve">نمایندگی فروش پلیمکس  plimax</t>
   </si>
   <si>
     <t xml:space="preserve">شیر گازی پلیمکس</t>
   </si>
   <si>
     <t xml:space="preserve">فروش شیر گازی پلیکمکس</t>
   </si>
   <si>
     <t xml:space="preserve">شیر گازی plimax</t>
   </si>
   <si>
-    <t xml:space="preserve">شیر چسبی پلیمکس</t>
-[...7 lines deleted...]
-  <si>
     <t xml:space="preserve">شیر توپی پلیمکس</t>
   </si>
   <si>
-    <t xml:space="preserve">قیمت شیر توپی پلیمکس</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">فروش شیر توپی پلیمکس</t>
   </si>
   <si>
     <t xml:space="preserve">خرید شیر توپی پلیمکس</t>
   </si>
   <si>
     <t xml:space="preserve">شیر توپی    upvcپلیمکس</t>
   </si>
   <si>
     <t xml:space="preserve">بال ولو پلیمکس</t>
   </si>
   <si>
     <t xml:space="preserve">شیر upvc  پلیمکس</t>
   </si>
   <si>
     <t xml:space="preserve">شیر پلیمکس plimax</t>
   </si>
   <si>
     <t xml:space="preserve">شیرالات پلیمکس</t>
   </si>
   <si>
     <t xml:space="preserve">شیر پلیمکس</t>
   </si>
   <si>
     <t xml:space="preserve">وارد کننده شیر پلیمکس</t>
   </si>
   <si>
     <t xml:space="preserve">نمایندگی شیر پلیمکس</t>
   </si>
   <si>
     <t xml:space="preserve">عامل فروش شیر پلیمکس</t>
   </si>
   <si>
     <t xml:space="preserve">اتصالات پلیمکس</t>
   </si>
   <si>
-    <t xml:space="preserve">قیمت اتصالات پلیمکس</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">لوله پلیمکس</t>
   </si>
   <si>
     <t xml:space="preserve">لوله  upvc پلیمکس</t>
   </si>
   <si>
     <t xml:space="preserve">شیر پروانه‌ای پلیمکس</t>
   </si>
   <si>
-    <t xml:space="preserve">قیمت شیر پروانه‌ای پلیمکس</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">فروش شیر پروانه‌ای پلیمکس</t>
   </si>
   <si>
     <t xml:space="preserve">شیر PP پلیمکس</t>
   </si>
   <si>
-    <t xml:space="preserve">قیمت شیر PP پلیمکس</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">شیرالات شیر PP پلیمکس</t>
   </si>
   <si>
     <t xml:space="preserve">خرید شیر PP پلیمکس</t>
   </si>
   <si>
-    <t xml:space="preserve">شیر جوشی پلیمکس</t>
+    <t xml:space="preserve">بال ولو  ضد اسید</t>
+  </si>
+  <si>
+    <t xml:space="preserve">خرید شیر توپی ضد اسید</t>
+  </si>
+  <si>
+    <t xml:space="preserve">شیر توپی  upvc مصارف دارویی</t>
+  </si>
+  <si>
+    <t xml:space="preserve">شیر توپی  صنایع استخری</t>
+  </si>
+  <si>
+    <t xml:space="preserve">شیر توپی  مخصوص اب شیرین کن</t>
+  </si>
+  <si>
+    <t xml:space="preserve">شیر توپی upvc مصارف استخری</t>
+  </si>
+  <si>
+    <t xml:space="preserve">شیر توپی ضد اسید PP (پلی پروپیلن</t>
+  </si>
+  <si>
+    <t xml:space="preserve">شیر توپی ضد اسید U-PVC</t>
+  </si>
+  <si>
+    <t xml:space="preserve">شیر توپی ضد اسید نسوز</t>
+  </si>
+  <si>
+    <t xml:space="preserve">شیر توپی ضد خوردگی upvc</t>
+  </si>
+  <si>
+    <t xml:space="preserve">شیر توپی مخصوص شیمیایی</t>
+  </si>
+  <si>
+    <t xml:space="preserve">شیر ضد اسید PP</t>
+  </si>
+  <si>
+    <t xml:space="preserve">عامل فروش شیر توپی ضد اسید</t>
+  </si>
+  <si>
+    <t xml:space="preserve">فروش بال ولو  ضد اسید</t>
+  </si>
+  <si>
+    <t xml:space="preserve">فروش شیر توپی ضد اسید</t>
+  </si>
+  <si>
+    <t xml:space="preserve">نمایندگی شیر توپی ضد اسید</t>
+  </si>
+  <si>
+    <t xml:space="preserve">نمایندگی فروش بال ولو ضد اسید</t>
+  </si>
+  <si>
+    <t xml:space="preserve">وارد کننده شیر توپی ضد اسید</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
     </fill>
   </fills>
   <borders count="1">
@@ -2955,51 +2970,51 @@
     </row>
     <row r="166">
       <c r="A166" t="s">
         <v>168</v>
       </c>
       <c r="B166" t="s">
         <v>4</v>
       </c>
       <c r="C166" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="167">
       <c r="A167" t="s">
         <v>169</v>
       </c>
       <c r="B167" t="s">
         <v>4</v>
       </c>
       <c r="C167" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="168">
       <c r="A168" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
       <c r="B168" t="s">
         <v>4</v>
       </c>
       <c r="C168" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="169">
       <c r="A169" t="s">
         <v>170</v>
       </c>
       <c r="B169" t="s">
         <v>4</v>
       </c>
       <c r="C169" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="170">
       <c r="A170" t="s">
         <v>171</v>
       </c>
       <c r="B170" t="s">
         <v>4</v>
@@ -3813,84 +3828,84 @@
     </row>
     <row r="244">
       <c r="A244" t="s">
         <v>245</v>
       </c>
       <c r="B244" t="s">
         <v>4</v>
       </c>
       <c r="C244" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="245">
       <c r="A245" t="s">
         <v>246</v>
       </c>
       <c r="B245" t="s">
         <v>4</v>
       </c>
       <c r="C245" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="246">
       <c r="A246" t="s">
-        <v>247</v>
+        <v>120</v>
       </c>
       <c r="B246" t="s">
         <v>4</v>
       </c>
       <c r="C246" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="247">
       <c r="A247" t="s">
-        <v>248</v>
+        <v>247</v>
       </c>
       <c r="B247" t="s">
         <v>4</v>
       </c>
       <c r="C247" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="248">
       <c r="A248" t="s">
-        <v>249</v>
+        <v>248</v>
       </c>
       <c r="B248" t="s">
         <v>4</v>
       </c>
       <c r="C248" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="249">
       <c r="A249" t="s">
-        <v>121</v>
+        <v>249</v>
       </c>
       <c r="B249" t="s">
         <v>4</v>
       </c>
       <c r="C249" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="250">
       <c r="A250" t="s">
         <v>250</v>
       </c>
       <c r="B250" t="s">
         <v>4</v>
       </c>
       <c r="C250" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="251">
       <c r="A251" t="s">
         <v>251</v>
       </c>
       <c r="B251" t="s">
         <v>4</v>
@@ -3901,95 +3916,95 @@
     </row>
     <row r="252">
       <c r="A252" t="s">
         <v>252</v>
       </c>
       <c r="B252" t="s">
         <v>4</v>
       </c>
       <c r="C252" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="253">
       <c r="A253" t="s">
         <v>253</v>
       </c>
       <c r="B253" t="s">
         <v>4</v>
       </c>
       <c r="C253" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="254">
       <c r="A254" t="s">
-        <v>254</v>
+        <v>51</v>
       </c>
       <c r="B254" t="s">
         <v>4</v>
       </c>
       <c r="C254" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="255">
       <c r="A255" t="s">
-        <v>255</v>
+        <v>52</v>
       </c>
       <c r="B255" t="s">
         <v>4</v>
       </c>
       <c r="C255" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="256">
       <c r="A256" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="B256" t="s">
         <v>4</v>
       </c>
       <c r="C256" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="257">
       <c r="A257" t="s">
-        <v>52</v>
+        <v>255</v>
       </c>
       <c r="B257" t="s">
         <v>4</v>
       </c>
       <c r="C257" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="258">
       <c r="A258" t="s">
-        <v>53</v>
+        <v>256</v>
       </c>
       <c r="B258" t="s">
         <v>4</v>
       </c>
       <c r="C258" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="259">
       <c r="A259" t="s">
         <v>257</v>
       </c>
       <c r="B259" t="s">
         <v>4</v>
       </c>
       <c r="C259" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="260">
       <c r="A260" t="s">
         <v>258</v>
       </c>
       <c r="B260" t="s">
         <v>4</v>
@@ -4363,727 +4378,771 @@
     </row>
     <row r="294">
       <c r="A294" t="s">
         <v>292</v>
       </c>
       <c r="B294" t="s">
         <v>4</v>
       </c>
       <c r="C294" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="295">
       <c r="A295" t="s">
         <v>293</v>
       </c>
       <c r="B295" t="s">
         <v>4</v>
       </c>
       <c r="C295" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="296">
       <c r="A296" t="s">
-        <v>294</v>
+        <v>232</v>
       </c>
       <c r="B296" t="s">
         <v>4</v>
       </c>
       <c r="C296" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="297">
       <c r="A297" t="s">
-        <v>295</v>
+        <v>242</v>
       </c>
       <c r="B297" t="s">
         <v>4</v>
       </c>
       <c r="C297" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="298">
       <c r="A298" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
       <c r="B298" t="s">
         <v>4</v>
       </c>
       <c r="C298" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="299">
       <c r="A299" t="s">
-        <v>235</v>
+        <v>244</v>
       </c>
       <c r="B299" t="s">
         <v>4</v>
       </c>
       <c r="C299" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="300">
       <c r="A300" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="B300" t="s">
         <v>4</v>
       </c>
       <c r="C300" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="301">
       <c r="A301" t="s">
-        <v>245</v>
+        <v>296</v>
       </c>
       <c r="B301" t="s">
         <v>4</v>
       </c>
       <c r="C301" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="302">
       <c r="A302" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="B302" t="s">
         <v>4</v>
       </c>
       <c r="C302" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="303">
       <c r="A303" t="s">
-        <v>299</v>
+        <v>298</v>
       </c>
       <c r="B303" t="s">
         <v>4</v>
       </c>
       <c r="C303" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="304">
       <c r="A304" t="s">
-        <v>247</v>
+        <v>299</v>
       </c>
       <c r="B304" t="s">
         <v>4</v>
       </c>
       <c r="C304" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="305">
       <c r="A305" t="s">
         <v>300</v>
       </c>
       <c r="B305" t="s">
         <v>4</v>
       </c>
       <c r="C305" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="306">
       <c r="A306" t="s">
         <v>301</v>
       </c>
       <c r="B306" t="s">
         <v>4</v>
       </c>
       <c r="C306" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="307">
       <c r="A307" t="s">
         <v>302</v>
       </c>
       <c r="B307" t="s">
         <v>4</v>
       </c>
       <c r="C307" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="308">
       <c r="A308" t="s">
-        <v>45</v>
+        <v>303</v>
       </c>
       <c r="B308" t="s">
         <v>4</v>
       </c>
       <c r="C308" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="309">
       <c r="A309" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="B309" t="s">
         <v>4</v>
       </c>
       <c r="C309" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="310">
       <c r="A310" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="B310" t="s">
         <v>4</v>
       </c>
       <c r="C310" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="311">
       <c r="A311" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
       <c r="B311" t="s">
         <v>4</v>
       </c>
       <c r="C311" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="312">
       <c r="A312" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="B312" t="s">
         <v>4</v>
       </c>
       <c r="C312" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="313">
       <c r="A313" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="B313" t="s">
         <v>4</v>
       </c>
       <c r="C313" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="314">
       <c r="A314" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
       <c r="B314" t="s">
         <v>4</v>
       </c>
       <c r="C314" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="315">
       <c r="A315" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
       <c r="B315" t="s">
         <v>4</v>
       </c>
       <c r="C315" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="316">
       <c r="A316" t="s">
-        <v>310</v>
+        <v>311</v>
       </c>
       <c r="B316" t="s">
         <v>4</v>
       </c>
       <c r="C316" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="317">
       <c r="A317" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
       <c r="B317" t="s">
         <v>4</v>
       </c>
       <c r="C317" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="318">
       <c r="A318" t="s">
-        <v>312</v>
+        <v>313</v>
       </c>
       <c r="B318" t="s">
         <v>4</v>
       </c>
       <c r="C318" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="319">
       <c r="A319" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="B319" t="s">
         <v>4</v>
       </c>
       <c r="C319" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="320">
       <c r="A320" t="s">
-        <v>314</v>
+        <v>315</v>
       </c>
       <c r="B320" t="s">
         <v>4</v>
       </c>
       <c r="C320" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="321">
       <c r="A321" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="B321" t="s">
         <v>4</v>
       </c>
       <c r="C321" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="322">
       <c r="A322" t="s">
-        <v>316</v>
+        <v>317</v>
       </c>
       <c r="B322" t="s">
         <v>4</v>
       </c>
       <c r="C322" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="323">
       <c r="A323" t="s">
-        <v>317</v>
+        <v>318</v>
       </c>
       <c r="B323" t="s">
         <v>4</v>
       </c>
       <c r="C323" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="324">
       <c r="A324" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="B324" t="s">
         <v>4</v>
       </c>
       <c r="C324" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="325">
       <c r="A325" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="B325" t="s">
         <v>4</v>
       </c>
       <c r="C325" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="326">
       <c r="A326" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="B326" t="s">
         <v>4</v>
       </c>
       <c r="C326" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="327">
       <c r="A327" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
       <c r="B327" t="s">
         <v>4</v>
       </c>
       <c r="C327" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="328">
       <c r="A328" t="s">
-        <v>322</v>
+        <v>323</v>
       </c>
       <c r="B328" t="s">
         <v>4</v>
       </c>
       <c r="C328" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="329">
       <c r="A329" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
       <c r="B329" t="s">
         <v>4</v>
       </c>
       <c r="C329" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="330">
       <c r="A330" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="B330" t="s">
         <v>4</v>
       </c>
       <c r="C330" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="331">
       <c r="A331" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="B331" t="s">
         <v>4</v>
       </c>
       <c r="C331" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="332">
       <c r="A332" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
       <c r="B332" t="s">
         <v>4</v>
       </c>
       <c r="C332" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="333">
       <c r="A333" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="B333" t="s">
         <v>4</v>
       </c>
       <c r="C333" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="334">
       <c r="A334" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="B334" t="s">
         <v>4</v>
       </c>
       <c r="C334" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="335">
       <c r="A335" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
       <c r="B335" t="s">
         <v>4</v>
       </c>
       <c r="C335" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="336">
       <c r="A336" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="B336" t="s">
         <v>4</v>
       </c>
       <c r="C336" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="337">
       <c r="A337" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="B337" t="s">
         <v>4</v>
       </c>
       <c r="C337" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="338">
       <c r="A338" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
       <c r="B338" t="s">
         <v>4</v>
       </c>
       <c r="C338" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="339">
       <c r="A339" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="B339" t="s">
         <v>4</v>
       </c>
       <c r="C339" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="340">
       <c r="A340" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="B340" t="s">
         <v>4</v>
       </c>
       <c r="C340" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="341">
       <c r="A341" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
       <c r="B341" t="s">
         <v>4</v>
       </c>
       <c r="C341" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="342">
       <c r="A342" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="B342" t="s">
         <v>4</v>
       </c>
       <c r="C342" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="343">
       <c r="A343" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="B343" t="s">
         <v>4</v>
       </c>
       <c r="C343" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="344">
       <c r="A344" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="B344" t="s">
         <v>4</v>
       </c>
       <c r="C344" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="345">
       <c r="A345" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="B345" t="s">
         <v>4</v>
       </c>
       <c r="C345" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="346">
       <c r="A346" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
       <c r="B346" t="s">
         <v>4</v>
       </c>
       <c r="C346" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="347">
       <c r="A347" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
       <c r="B347" t="s">
         <v>4</v>
       </c>
       <c r="C347" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="348">
       <c r="A348" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="B348" t="s">
         <v>4</v>
       </c>
       <c r="C348" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="349">
       <c r="A349" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
       <c r="B349" t="s">
         <v>4</v>
       </c>
       <c r="C349" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="350">
       <c r="A350" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="B350" t="s">
         <v>4</v>
       </c>
       <c r="C350" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="351">
       <c r="A351" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="B351" t="s">
         <v>4</v>
       </c>
       <c r="C351" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="352">
       <c r="A352" t="s">
-        <v>346</v>
+        <v>347</v>
       </c>
       <c r="B352" t="s">
         <v>4</v>
       </c>
       <c r="C352" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="353">
       <c r="A353" t="s">
-        <v>347</v>
+        <v>348</v>
       </c>
       <c r="B353" t="s">
         <v>4</v>
       </c>
       <c r="C353" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="354">
       <c r="A354" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
       <c r="B354" t="s">
         <v>4</v>
       </c>
       <c r="C354" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="355">
       <c r="A355" t="s">
-        <v>349</v>
+        <v>350</v>
       </c>
       <c r="B355" t="s">
         <v>4</v>
       </c>
       <c r="C355" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="356">
       <c r="A356" t="s">
-        <v>350</v>
+        <v>351</v>
       </c>
       <c r="B356" t="s">
         <v>4</v>
       </c>
       <c r="C356" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="357">
       <c r="A357" t="s">
-        <v>351</v>
+        <v>352</v>
       </c>
       <c r="B357" t="s">
         <v>4</v>
       </c>
       <c r="C357" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="358">
+      <c r="A358" t="s">
+        <v>353</v>
+      </c>
+      <c r="B358" t="s">
+        <v>4</v>
+      </c>
+      <c r="C358" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="359">
+      <c r="A359" t="s">
+        <v>354</v>
+      </c>
+      <c r="B359" t="s">
+        <v>4</v>
+      </c>
+      <c r="C359" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="360">
+      <c r="A360" t="s">
+        <v>355</v>
+      </c>
+      <c r="B360" t="s">
+        <v>4</v>
+      </c>
+      <c r="C360" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="361">
+      <c r="A361" t="s">
+        <v>356</v>
+      </c>
+      <c r="B361" t="s">
+        <v>4</v>
+      </c>
+      <c r="C361" t="s">
         <v>4</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ScaleCrop>false</ScaleCrop>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <Application>NPOI</Application>
   <DocSecurity>0</DocSecurity>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>NPOI</dc:creator>
 </coreProperties>
 </file>