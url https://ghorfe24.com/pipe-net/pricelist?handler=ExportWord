--- v0 (2025-12-05)
+++ v1 (2026-06-09)
@@ -1003,76 +1003,50 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">شیر اطمینان برنجی هایسک</w:t>
-[...24 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">نمایندگی فروش پرشر سوئیچ دانفوس</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
@@ -1575,206 +1549,76 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">روتامتر برند کرونه KROHNE</w:t>
-[...24 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">شیر پنوماتیک اسپیراکس سارکو Spirax sarco</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">شیر توپی فلنچی به همراه آکچیتور</w:t>
-[...102 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">شیر فشار شکن اسپیراکس سارکو</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
@@ -1835,206 +1679,102 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">شیر فشار شکن فلنجدار استنلس استیل</w:t>
-[...24 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">شیر فشارشکن اسپیراکس سارکو  dp27</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">وارد کننده شیر فشار شکن برنزی</w:t>
-[...24 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">وارد کننده شیر فشارشکن  اسپیراکس سارکو</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">وارد کننده شیر فشارشکن اروپایی</w:t>
-[...50 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">ساید گلاس فولادی</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
@@ -2069,76 +1809,50 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">شیر گیوتینی اکچویتوردار پنوماتیک</w:t>
-[...24 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">شیرالات روغن داغ چینی</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
@@ -2251,128 +1965,76 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">استیم تراپ ترمودینامیک خنبره</w:t>
-[...24 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">استیم تراپ فولادی خنبره</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">بال ولو استنلس استیل خنبره</w:t>
-[...24 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">شیر دیافراگمی استیل خنبره</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
@@ -2589,128 +2251,76 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">شیر ksb بالانس</w:t>
-[...24 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">شیر پروانه ای سیت استیل KSB</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">شیر توپی فلنجدار KSB</w:t>
-[...24 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">شیر چدنی KSB</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
@@ -2902,50 +2512,440 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">گلوب ولو فولادی KSB</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">اکچویتور اسپیراکس سارکو Spirax Sarco</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">تراپ ترمودینامیک اسپیراکس سارکو</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">سوییچ باکس Spirax Sarco اسپیراکس سارکو</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیر پنوماتیک بادی اسپیراکس سارکو</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیر توپی فولادی اسپیراکس سارکو PN 40 spirax Sarco</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیر توپی فولادی اسپیراکس سارکو PN 40</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیر سوزنی اسپیراکس سارکو</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیر صافی فلنجدار اسپیراکس سارکو</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیر فشارشکن DP 27,17  اسپیراکس سارکو</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">عامل فروش شیر اسپیراکس سارکو</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">فلوتر ترموستاتیک  اسپیراکس سارکو</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">نمایندگی اکچویتور اسپیراکس سارکو Spirax Sarco</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">نماینده فروش شیر اسپیراکس سارکو</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">نماینده فروش شیرالات اسپیراکس سارکو</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">وارد کننده شیرالات  اسپیراکس سارکو</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
   </w:body>
 </w:document>
 </file>
 