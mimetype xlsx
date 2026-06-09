--- v0 (2025-12-05)
+++ v1 (2026-06-09)
@@ -96,53 +96,50 @@
   <si>
     <t xml:space="preserve">شیر سوزنی اکاردئونی</t>
   </si>
   <si>
     <t xml:space="preserve">فشار شکن اسپیراکس سارکو</t>
   </si>
   <si>
     <t xml:space="preserve">استیم تراپ اسپیرال سارکو</t>
   </si>
   <si>
     <t xml:space="preserve">نمایندگی شیر خنبره اسپانیا genebre</t>
   </si>
   <si>
     <t xml:space="preserve">شیر اطمینان لیزر leser</t>
   </si>
   <si>
     <t xml:space="preserve">قیمت شیر اطمینان لیزر</t>
   </si>
   <si>
     <t xml:space="preserve">نمایندگی فروش شیر اطمینان لیزر</t>
   </si>
   <si>
     <t xml:space="preserve">نمایندگی فروش محصولات خنبره</t>
   </si>
   <si>
-    <t xml:space="preserve">شیر اطمینان برنجی هایسک</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">نمایندگی فروش پرشر سوئیچ دانفوس</t>
   </si>
   <si>
     <t xml:space="preserve">نمایندگی فروش پرشر سوئیچ هانیول</t>
   </si>
   <si>
     <t xml:space="preserve">عامل فروش پرشر سوئیچ دانفوس</t>
   </si>
   <si>
     <t xml:space="preserve">سپراتور بخار فولادی</t>
   </si>
   <si>
     <t xml:space="preserve">سپراتور بخار چدنی</t>
   </si>
   <si>
     <t xml:space="preserve">شیر توپی بخار نیوال mival</t>
   </si>
   <si>
     <t xml:space="preserve">پرشر سوئیچ هانیول</t>
   </si>
   <si>
     <t xml:space="preserve">شیر صافی  میوال mival</t>
   </si>
   <si>
     <t xml:space="preserve">پرشر سوئیچ هانیول 1094</t>
@@ -162,204 +159,207 @@
   <si>
     <t xml:space="preserve">شیر یکطرفه میوال mival</t>
   </si>
   <si>
     <t xml:space="preserve">شیرالات میوال mival ایتالیا</t>
   </si>
   <si>
     <t xml:space="preserve">عامل فروش شیرالات میوال mival ایتالیا......</t>
   </si>
   <si>
     <t xml:space="preserve">نمایندگی شیرالات میرال miral ایتالیا......</t>
   </si>
   <si>
     <t xml:space="preserve">پرشر سوئیچ دانفوس kp1</t>
   </si>
   <si>
     <t xml:space="preserve">وکیوم بریکر برنجی</t>
   </si>
   <si>
     <t xml:space="preserve">شیر فشار شکن فلنجدار TL</t>
   </si>
   <si>
     <t xml:space="preserve">وکیوم بریکر استیل</t>
   </si>
   <si>
-    <t xml:space="preserve">روتامتر برند کرونه KROHNE</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">شیر پنوماتیک اسپیراکس سارکو Spirax sarco</t>
   </si>
   <si>
-    <t xml:space="preserve">شیر توپی فلنچی به همراه آکچیتور</t>
-[...10 lines deleted...]
-  <si>
     <t xml:space="preserve">شیر فشار شکن اسپیراکس سارکو</t>
   </si>
   <si>
     <t xml:space="preserve">استیم تراپ فلنجدار</t>
   </si>
   <si>
     <t xml:space="preserve">استیم تراپ فولادی</t>
   </si>
   <si>
     <t xml:space="preserve">شیر فشار شکن استیل jk</t>
   </si>
   <si>
-    <t xml:space="preserve">شیر فشار شکن فلنجدار استنلس استیل</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">شیر فشارشکن اسپیراکس سارکو  dp27</t>
   </si>
   <si>
-    <t xml:space="preserve">وارد کننده شیر فشار شکن برنزی</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">وارد کننده شیر فشارشکن  اسپیراکس سارکو</t>
   </si>
   <si>
-    <t xml:space="preserve">وارد کننده شیر فشارشکن اروپایی</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">ساید گلاس فولادی</t>
   </si>
   <si>
     <t xml:space="preserve">شیر توپی upvc  نوریوال</t>
   </si>
   <si>
     <t xml:space="preserve">شیر توپی یو پی وی سی نوریوال</t>
   </si>
   <si>
-    <t xml:space="preserve">شیر گیوتینی اکچویتوردار پنوماتیک</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">شیرالات روغن داغ چینی</t>
   </si>
   <si>
     <t xml:space="preserve">وارد کننده شیر سوزنی اسپیراکس سارکو</t>
   </si>
   <si>
     <t xml:space="preserve">عامل فروش استیم تراپ ایواز</t>
   </si>
   <si>
     <t xml:space="preserve">عامل فروش شیر پنوماتیک ایواز</t>
   </si>
   <si>
     <t xml:space="preserve">استیل تراپ خنبره</t>
   </si>
   <si>
     <t xml:space="preserve">استیم تراپ ترمودینامیک  استیل خنبره</t>
   </si>
   <si>
-    <t xml:space="preserve">استیم تراپ ترمودینامیک خنبره</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">استیم تراپ فولادی خنبره</t>
   </si>
   <si>
-    <t xml:space="preserve">بال ولو استنلس استیل خنبره</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">شیر دیافراگمی استیل خنبره</t>
   </si>
   <si>
     <t xml:space="preserve">شیر سوزنی pn16 خنبره</t>
   </si>
   <si>
     <t xml:space="preserve">شیر سوزنی چدنی خنبره</t>
   </si>
   <si>
     <t xml:space="preserve">شیر سوزنی خنبره</t>
   </si>
   <si>
     <t xml:space="preserve">شیر فشارشکن pn25  خنبره</t>
   </si>
   <si>
     <t xml:space="preserve">شیر فشارشکن چدنی خنبره</t>
   </si>
   <si>
     <t xml:space="preserve">شیر گازی استنلس استیل خنبره</t>
   </si>
   <si>
     <t xml:space="preserve">گلوب ولو خنبره</t>
   </si>
   <si>
     <t xml:space="preserve">بال ولو کلاس 150 KSB</t>
   </si>
   <si>
     <t xml:space="preserve">چک ولو فولادی KSB</t>
   </si>
   <si>
-    <t xml:space="preserve">شیر ksb بالانس</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">شیر پروانه ای سیت استیل KSB</t>
   </si>
   <si>
-    <t xml:space="preserve">شیر توپی فلنجدار KSB</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">شیر چدنی KSB</t>
   </si>
   <si>
     <t xml:space="preserve">شیر چدنی فلنجدار KSB</t>
   </si>
   <si>
     <t xml:space="preserve">شیر زبانه فلزی KSB</t>
   </si>
   <si>
     <t xml:space="preserve">شیر سوزنی پنوماتیک KSB</t>
   </si>
   <si>
     <t xml:space="preserve">شیر سوزنی روغن داغ ksb</t>
   </si>
   <si>
     <t xml:space="preserve">شیر صافی چدنی KSB</t>
   </si>
   <si>
     <t xml:space="preserve">شیر کشویی KSB</t>
   </si>
   <si>
     <t xml:space="preserve">شیرالات روغن داغ ksb</t>
   </si>
   <si>
     <t xml:space="preserve">فروشنده شیرالات روغن داغ ksb</t>
   </si>
   <si>
     <t xml:space="preserve">گلوب ولو فولادی KSB</t>
+  </si>
+  <si>
+    <t xml:space="preserve">اکچویتور اسپیراکس سارکو Spirax Sarco</t>
+  </si>
+  <si>
+    <t xml:space="preserve">تراپ ترمودینامیک اسپیراکس سارکو</t>
+  </si>
+  <si>
+    <t xml:space="preserve">سوییچ باکس Spirax Sarco اسپیراکس سارکو</t>
+  </si>
+  <si>
+    <t xml:space="preserve">شیر پنوماتیک بادی اسپیراکس سارکو</t>
+  </si>
+  <si>
+    <t xml:space="preserve">شیر توپی فولادی اسپیراکس سارکو PN 40 spirax Sarco</t>
+  </si>
+  <si>
+    <t xml:space="preserve">شیر توپی فولادی اسپیراکس سارکو PN 40</t>
+  </si>
+  <si>
+    <t xml:space="preserve">شیر سوزنی اسپیراکس سارکو</t>
+  </si>
+  <si>
+    <t xml:space="preserve">شیر صافی فلنجدار اسپیراکس سارکو</t>
+  </si>
+  <si>
+    <t xml:space="preserve">شیر فشارشکن DP 27,17  اسپیراکس سارکو</t>
+  </si>
+  <si>
+    <t xml:space="preserve">عامل فروش شیر اسپیراکس سارکو</t>
+  </si>
+  <si>
+    <t xml:space="preserve">فلوتر ترموستاتیک  اسپیراکس سارکو</t>
+  </si>
+  <si>
+    <t xml:space="preserve">نمایندگی اکچویتور اسپیراکس سارکو Spirax Sarco</t>
+  </si>
+  <si>
+    <t xml:space="preserve">نماینده فروش شیر اسپیراکس سارکو</t>
+  </si>
+  <si>
+    <t xml:space="preserve">نماینده فروش شیرالات اسپیراکس سارکو</t>
+  </si>
+  <si>
+    <t xml:space="preserve">وارد کننده شیرالات  اسپیراکس سارکو</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
     </fill>
   </fills>
   <borders count="1">