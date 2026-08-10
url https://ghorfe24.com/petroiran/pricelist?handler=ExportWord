--- v0 (2025-12-05)
+++ v1 (2026-08-10)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <w:body>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:shd w:val="nil" w:color="auto" w:fill="EEEEEE"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">صنایع سورنا استیل</w:t>
+        <w:t xml:space="preserve">شرکت پترو تجهیز سورنا</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:space="0"/>
           <w:left w:val="single" w:space="0"/>
           <w:bottom w:val="single" w:space="0"/>
           <w:right w:val="single" w:space="0"/>
           <w:insideH w:val="single" w:space="0"/>
           <w:insideV w:val="single" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="300"/>
         <w:gridCol w:w="300"/>
         <w:gridCol w:w="300"/>
       </w:tblGrid>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -250,50 +250,188 @@
             </w:r>
             <w:r>
               <w:t xml:space="preserve">only text</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">only text</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">only text</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">only text</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">only text</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">only text</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">only text</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">only text</w:t>
             </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">زانویی جوشی استیل</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
@@ -1481,50 +1619,1246 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">شیر منیفولد 5 راهی</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">چک ولو LVF</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیر خودکار فولادی LVF</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیر سوزنی LVF</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیر سوزنی فورج LVF</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیر سوزنی کلاس 800 LVF</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیر فلکه 1500 LVF</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیر فلکه LVF</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیر فلکه فولادی A105 - LVF</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیر فورج LVF</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیر کشویی LVF</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیر کشویی کلاس 800 LVF</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">عامل فروش شیر فلکه LVF</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">نماینده فروش شیر فلکه LVF</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">وارد کننده شیر فلکه LVF</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیر فلکه سوزنی فولادی  نیووی neway</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیر فلکه سوزنی کلاس 150 نیووی neway</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیر فلکه سوزنی کلاس 300 نیووی neway</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیر فلکه سوزنی کلاس 600 نیووی neway</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیر فلکه کشویی فولادی نیووی neway</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیر فلکه کشویی کلاس 150 نیووی neway</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیر فلکه کشویی کلاس 300 نیووی neway</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیر فلکه کشویی کلاس 600 نیووی neway</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیر فلکه کشویی کلاس 900 نیووی neway</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">وارد کننده شیر فلکه نیووی neway</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیر سوزنی pk</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیر سوزنی کلاس pk 300</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیر فلکه فولادی PK</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیر فلکه کشویی کلاس 150 pk</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیر فلکه کلاس 300 PK</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیر کشویی pk</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیر کشویی کلاس 300  pk</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">بال ولو ولان VELAN</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیر پروانه ای ولان VELAN</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیر توپی فولادی ولان VELAN</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیر فلکه 2 اینچ کلاس 150 ولان VELAN</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیر فلکه سوزنی ولان VELAN</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیر فلکه فولادی 2 اینچ VELAN</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیر فلکه فولادی 4 اینچ کلاس 150 ولان VELAN</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیر فلکه کلاس 600 -6 اینچ VELAN</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیر فلکه کلاس 600 فولادی VELAN</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیرسوزنی کلاس 150 ولان VELAN</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">عامل فروش شیر فلکه ولان VELAN</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">قیمت شیر فلکه ولان VELAN</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">گلوب ولو ولان VELAN</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">نمایندگی فروش شیر فلکه ولان VELAN</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">وارد کننده شیرالات ولان VELAN</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
   </w:body>
 </w:document>
 </file>
 