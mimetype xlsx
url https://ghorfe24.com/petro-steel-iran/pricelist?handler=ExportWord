--- v0 (2026-01-29)
+++ v1 (2026-06-10)
@@ -56,1815 +56,387 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">قیمت عمده فروشی</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">قیمت خرده فروشی</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">استرینر ایواز</w:t>
-[...1720 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">A216- شیر توپی فلنج دار</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">بال ولو فولادی فلنجدار اروپایی</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">0 تومان</w:t>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">بال ولو فولادی کلاس 150</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2610,76 +1182,50 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">شیر سوزنی  HY-LOK</w:t>
-[...24 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">شیر سوزنی 1 اینچ  FBV</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
@@ -2844,76 +1390,50 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">شیر سوزنی 5 اینچ pn16</w:t>
-[...24 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">شیر سوزنی 6 اینچ pn16</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
@@ -2922,102 +1442,50 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">شیر سوزنی 16 اینچ pn16</w:t>
-[...50 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">شیر سوزنی 20 اینچ pn16</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
@@ -3026,76 +1494,50 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">شیر سوزنی 90 درجه ECON</w:t>
-[...24 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">شیر سوزنی a217 کلاس 600</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
@@ -3130,76 +1572,50 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">شیر سوزنی S-LOK</w:t>
-[...24 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">شیر سوزنی wc9  کلاس 600</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
@@ -3286,76 +1702,50 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">شیر سوزنی استیل 304 کیتز</w:t>
-[...24 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">شیر سوزنی استیل 316 اوریون</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
@@ -3364,76 +1754,50 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">شیر سوزنی استیل خنبره</w:t>
-[...24 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">شیر سوزنی استیل کیتز 316</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
@@ -3962,76 +2326,50 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">شیر کشویی  فلنجدار کلاس 150</w:t>
-[...24 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">شیر کشویی 150 استیل A216</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
@@ -4066,76 +2404,50 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">شیر کشویی ساکت فلنجدار کلاس 150</w:t>
-[...24 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">شیر کشویی فولادی اروپایی</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
@@ -4223,102 +2535,50 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">شیر کشویی فولادی کلاس 150 چینی</w:t>
-            </w:r>
-[...50 lines deleted...]
-              <w:t xml:space="preserve">شیر کشویی کلاس 150 OMB</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>