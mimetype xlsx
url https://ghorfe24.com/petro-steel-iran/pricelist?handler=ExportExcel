--- v0 (2026-01-29)
+++ v1 (2026-06-10)
@@ -7,211 +7,67 @@
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <workbookPr autoCompressPictures="1"/>
   <bookViews>
     <workbookView tabRatio="600"/>
   </bookViews>
   <sheets>
     <sheet name="گروه صنعتی کاشف 09127209724" sheetId="1" r:id="rId3"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="477" uniqueCount="162">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="297" uniqueCount="102">
   <si>
     <t xml:space="preserve">نام محصول</t>
   </si>
   <si>
     <t xml:space="preserve">قیمت عمده فروشی</t>
   </si>
   <si>
     <t xml:space="preserve">قیمت خرده فروشی</t>
   </si>
   <si>
-    <t xml:space="preserve">استرینر ایواز</t>
+    <t xml:space="preserve">A216- شیر توپی فلنج دار</t>
   </si>
   <si>
     <t xml:space="preserve">0 تومان</t>
   </si>
   <si>
-    <t xml:space="preserve">استیم تراپ ایواز</t>
-[...142 lines deleted...]
-  <si>
     <t xml:space="preserve">بال ولو فولادی فلنجدار اروپایی</t>
   </si>
   <si>
     <t xml:space="preserve">بال ولو فولادی کلاس 150</t>
   </si>
   <si>
     <t xml:space="preserve">بال ولو فولادی کلاس WCB  150</t>
   </si>
   <si>
     <t xml:space="preserve">خرید بال ولو استیل فلنجدار کلاس 150</t>
   </si>
   <si>
     <t xml:space="preserve">شیر استیل AIL  کلاس 150</t>
   </si>
   <si>
     <t xml:space="preserve">شیر توپی A182 F321 فلنج دار</t>
   </si>
   <si>
     <t xml:space="preserve">شیر توپی A216 WCB فلنجدار</t>
   </si>
   <si>
     <t xml:space="preserve">شیر توپی a217 کلاس 600</t>
   </si>
   <si>
     <t xml:space="preserve">شیر توپی LVF</t>
@@ -261,140 +117,116 @@
   <si>
     <t xml:space="preserve">شیر توپی فولادی wcb کلاس 300</t>
   </si>
   <si>
     <t xml:space="preserve">شیر توپی فولادی اروپایی</t>
   </si>
   <si>
     <t xml:space="preserve">شیر توپی فولادی کلاس 150 نیپون</t>
   </si>
   <si>
     <t xml:space="preserve">شیر توپی فولادی کلاس 150</t>
   </si>
   <si>
     <t xml:space="preserve">شیر توپی فولادی کیتز</t>
   </si>
   <si>
     <t xml:space="preserve">شیر توپی کلاس 150 فولادی اروپایی</t>
   </si>
   <si>
     <t xml:space="preserve">شیر توپی کلاس 150 کیتز استیل</t>
   </si>
   <si>
     <t xml:space="preserve">شیر توپی کلاس 150 کیتز</t>
   </si>
   <si>
-    <t xml:space="preserve">شیر سوزنی  HY-LOK</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">شیر سوزنی 1 اینچ  FBV</t>
   </si>
   <si>
     <t xml:space="preserve">شیر سوزنی 1 اینچ كلاس  A105</t>
   </si>
   <si>
     <t xml:space="preserve">شیر سوزنی 1 اینچ كلاس 150 بدنه A105</t>
   </si>
   <si>
     <t xml:space="preserve">شیر سوزنی 2 اینچ كلاس 800 A105 FBV</t>
   </si>
   <si>
     <t xml:space="preserve">شیر سوزنی 3 اینچ pn16</t>
   </si>
   <si>
     <t xml:space="preserve">شیر سوزنی 3 اینچ كلاس 150</t>
   </si>
   <si>
     <t xml:space="preserve">شیر سوزنی 4 اینچ pn16</t>
   </si>
   <si>
     <t xml:space="preserve">شیر سوزنی 4 اینچ كلاس 150 WCB</t>
   </si>
   <si>
-    <t xml:space="preserve">شیر سوزنی 5 اینچ pn16</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">شیر سوزنی 6 اینچ pn16</t>
   </si>
   <si>
     <t xml:space="preserve">شیر سوزنی 8 اینچ pn16</t>
   </si>
   <si>
-    <t xml:space="preserve">شیر سوزنی 16 اینچ pn16</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">شیر سوزنی 20 اینچ pn16</t>
   </si>
   <si>
     <t xml:space="preserve">شیر سوزنی 24 اینچ pn16</t>
   </si>
   <si>
-    <t xml:space="preserve">شیر سوزنی 90 درجه ECON</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">شیر سوزنی a217 کلاس 600</t>
   </si>
   <si>
     <t xml:space="preserve">شیر سوزنی chero</t>
   </si>
   <si>
     <t xml:space="preserve">شیر سوزنی lf2</t>
   </si>
   <si>
-    <t xml:space="preserve">شیر سوزنی S-LOK</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">شیر سوزنی wc9  کلاس 600</t>
   </si>
   <si>
     <t xml:space="preserve">شیر سوزنی اروپایی</t>
   </si>
   <si>
     <t xml:space="preserve">شیر سوزنی استنلس استیل dn80</t>
   </si>
   <si>
     <t xml:space="preserve">شیر سوزنی استنلس استیل کیتز</t>
   </si>
   <si>
     <t xml:space="preserve">شیر سوزنی استیل  کلاس 150 اروپایی</t>
   </si>
   <si>
-    <t xml:space="preserve">شیر سوزنی استیل 304 کیتز</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">شیر سوزنی استیل 316 اوریون</t>
   </si>
   <si>
     <t xml:space="preserve">شیر سوزنی استیل اوریون</t>
   </si>
   <si>
-    <t xml:space="preserve">شیر سوزنی استیل خنبره</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">شیر سوزنی استیل کیتز 316</t>
   </si>
   <si>
     <t xml:space="preserve">شیر سوزنی استیل کیتز</t>
   </si>
   <si>
     <t xml:space="preserve">شیر سوزنی استیل نیپون</t>
   </si>
   <si>
     <t xml:space="preserve">شیر سوزنی تمام استیل فلنجدار</t>
   </si>
   <si>
     <t xml:space="preserve">شیر سوزنی روغن داغ  ECON</t>
   </si>
   <si>
     <t xml:space="preserve">شیر سوزنی فلنچدار اروپایی</t>
   </si>
   <si>
     <t xml:space="preserve">شیر سوزنی فولادی  3 اینچ كلاس 150</t>
   </si>
   <si>
     <t xml:space="preserve">شیر سوزنی فولادی omb</t>
   </si>
   <si>
     <t xml:space="preserve">شیر سوزنی فولادی فلنجدار کلاس 150</t>
@@ -417,87 +249,75 @@
   <si>
     <t xml:space="preserve">شیر سوزنی کلاس 150 نیپون</t>
   </si>
   <si>
     <t xml:space="preserve">شیر سوزنی کیستون</t>
   </si>
   <si>
     <t xml:space="preserve">شیر سوزنی یا گلوب ولو فولادی کلاس 800</t>
   </si>
   <si>
     <t xml:space="preserve">شیر فلکه سوزنی 6 اینچ استیل</t>
   </si>
   <si>
     <t xml:space="preserve">شیر فلکه سوزنی VITAS</t>
   </si>
   <si>
     <t xml:space="preserve">شیر فلکه سوزنی استیل DN150</t>
   </si>
   <si>
     <t xml:space="preserve">شیر فلکه سوزنی فورج BONney FORGE</t>
   </si>
   <si>
     <t xml:space="preserve">گلوب ولو اروپایی</t>
   </si>
   <si>
-    <t xml:space="preserve">شیر کشویی  فلنجدار کلاس 150</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">شیر کشویی 150 استیل A216</t>
   </si>
   <si>
     <t xml:space="preserve">شیر کشویی 150 استیل NITON 316</t>
   </si>
   <si>
     <t xml:space="preserve">شیر کشویی دنده ای کلاس 150 اروپایی</t>
   </si>
   <si>
-    <t xml:space="preserve">شیر کشویی ساکت فلنجدار کلاس 150</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">شیر کشویی فولادی اروپایی</t>
   </si>
   <si>
     <t xml:space="preserve">شیر کشویی فولادی دنده ای OMB</t>
   </si>
   <si>
     <t xml:space="preserve">شیر کشویی فولادی فلنجدار 150</t>
   </si>
   <si>
     <t xml:space="preserve">شیر کشویی فولادی کلاس 150 ANSI</t>
   </si>
   <si>
     <t xml:space="preserve">شیر کشویی فولادی کلاس 150 اروپایی</t>
   </si>
   <si>
     <t xml:space="preserve">شیر کشویی فولادی کلاس 150 چینی</t>
-  </si>
-[...4 lines deleted...]
-    <t xml:space="preserve">شیر کشویی کلاس 150 OMB</t>
   </si>
   <si>
     <t xml:space="preserve">شیر کشویی کلاس 150 اروپایی</t>
   </si>
   <si>
     <t xml:space="preserve">شیر کشویی کلاس 150 کیتز</t>
   </si>
   <si>
     <t xml:space="preserve">شیر کشویی کلاس 150 نیپون</t>
   </si>
   <si>
     <t xml:space="preserve">شیر کشویی کلاس 300 اروپایی</t>
   </si>
   <si>
     <t xml:space="preserve">شیر کشویی کلاس 300 فولادی</t>
   </si>
   <si>
     <t xml:space="preserve">شیر کشویی کلاس۱۵۰ فولادی KITZ</t>
   </si>
   <si>
     <t xml:space="preserve">شیرالات کلاس 150 فولادی</t>
   </si>
   <si>
     <t xml:space="preserve">عامل فروش شیر کشویی فولادی کلاس 150</t>
   </si>
@@ -1635,710 +1455,50 @@
         <v>4</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="s">
         <v>100</v>
       </c>
       <c r="B98" t="s">
         <v>4</v>
       </c>
       <c r="C98" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="s">
         <v>101</v>
       </c>
       <c r="B99" t="s">
         <v>4</v>
       </c>
       <c r="C99" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="100">
-[...658 lines deleted...]
-    </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ScaleCrop>false</ScaleCrop>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <Application>NPOI</Application>
   <DocSecurity>0</DocSecurity>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>NPOI</dc:creator>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <q1:Properties xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:q1="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties">