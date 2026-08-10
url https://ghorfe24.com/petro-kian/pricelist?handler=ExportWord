--- v0 (2026-01-28)
+++ v1 (2026-08-10)
@@ -1096,50 +1096,89 @@
             </w:r>
             <w:r>
               <w:t xml:space="preserve">only text</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">only text</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">only text</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">only text</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">only text</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">only text</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">only text</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">only text</w:t>
             </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">تولید کننده فلنج فولادی کلاس 150 300 600 900</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
@@ -9659,50 +9698,388 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">فلنج گردن جوش داده شده فورج</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">تولید کننده فلنج اوریفیس کلاس 300</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">فلنج اوریفیس جک اسکرو</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">تولید کننده فلنج استاندارد pn16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">تولید کننده فلنج کلاس 150A105</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">تولید کننده فلنج گلودار 8 اینچ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">تولید کننده فلنج گلودار 10 اینچ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">تولید کننده فلنج گلودار A105</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">تولید کننده فلنج گلودار pn16 استاندارد</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">تولید کننده فلنج گلودار pn16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">تولید کننده فلنج گلودار استاندارد</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">تولید کننده فلنج گلودار کلاس 150</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">تولید کننده فلنج گلودار یه رو تراش</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">فلنج گلودار 8 اینچ A105</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
   </w:body>
 </w:document>
 </file>
 