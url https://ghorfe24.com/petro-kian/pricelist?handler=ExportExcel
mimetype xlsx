--- v0 (2025-12-05)
+++ v1 (2026-08-10)
@@ -7,51 +7,51 @@
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <workbookPr autoCompressPictures="1"/>
   <bookViews>
     <workbookView tabRatio="600"/>
   </bookViews>
   <sheets>
     <sheet name="فلنج احسان 33992255 021" sheetId="1" r:id="rId3"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="999" uniqueCount="331">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1038" uniqueCount="344">
   <si>
     <t xml:space="preserve">نام محصول</t>
   </si>
   <si>
     <t xml:space="preserve">قیمت عمده فروشی</t>
   </si>
   <si>
     <t xml:space="preserve">قیمت خرده فروشی</t>
   </si>
   <si>
     <t xml:space="preserve">خرید فلنج فولادی کربن استیل</t>
   </si>
   <si>
     <t xml:space="preserve">0 تومان</t>
   </si>
   <si>
     <t xml:space="preserve">زانوی جوشی رده 40</t>
   </si>
   <si>
     <t xml:space="preserve">تولید کننده فلنج فولادی کلاس 150 300 600 900</t>
   </si>
   <si>
     <t xml:space="preserve">فلنج لانگ فولادی کربن استیل رده 10 -40 کلاس 150 300</t>
   </si>
   <si>
@@ -1000,50 +1000,89 @@
     <t xml:space="preserve">فلنج گلودار  CL150  A105</t>
   </si>
   <si>
     <t xml:space="preserve">فلنج گلودار کلاس 150 A105</t>
   </si>
   <si>
     <t xml:space="preserve">تبدیل فلنج به فلنج فورج</t>
   </si>
   <si>
     <t xml:space="preserve">تولید فلنج به روش فورجینگ</t>
   </si>
   <si>
     <t xml:space="preserve">تولید کننده فلنج به روش فورجینگ</t>
   </si>
   <si>
     <t xml:space="preserve">فلنج فورج شده</t>
   </si>
   <si>
     <t xml:space="preserve">فلنج فورجینگ</t>
   </si>
   <si>
     <t xml:space="preserve">فلنج فولادی فورج شده</t>
   </si>
   <si>
     <t xml:space="preserve">فلنج گردن جوش داده شده فورج</t>
+  </si>
+  <si>
+    <t xml:space="preserve">تولید کننده فلنج اوریفیس کلاس 300</t>
+  </si>
+  <si>
+    <t xml:space="preserve">فلنج اوریفیس جک اسکرو</t>
+  </si>
+  <si>
+    <t xml:space="preserve">تولید کننده فلنج استاندارد pn16</t>
+  </si>
+  <si>
+    <t xml:space="preserve">تولید کننده فلنج کلاس 150A105</t>
+  </si>
+  <si>
+    <t xml:space="preserve">تولید کننده فلنج گلودار 8 اینچ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">تولید کننده فلنج گلودار 10 اینچ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">تولید کننده فلنج گلودار A105</t>
+  </si>
+  <si>
+    <t xml:space="preserve">تولید کننده فلنج گلودار pn16 استاندارد</t>
+  </si>
+  <si>
+    <t xml:space="preserve">تولید کننده فلنج گلودار pn16</t>
+  </si>
+  <si>
+    <t xml:space="preserve">تولید کننده فلنج گلودار استاندارد</t>
+  </si>
+  <si>
+    <t xml:space="preserve">تولید کننده فلنج گلودار کلاس 150</t>
+  </si>
+  <si>
+    <t xml:space="preserve">تولید کننده فلنج گلودار یه رو تراش</t>
+  </si>
+  <si>
+    <t xml:space="preserve">فلنج گلودار 8 اینچ A105</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
     </fill>
   </fills>
   <borders count="1">
@@ -4716,50 +4755,193 @@
         <v>4</v>
       </c>
     </row>
     <row r="332">
       <c r="A332" t="s">
         <v>329</v>
       </c>
       <c r="B332" t="s">
         <v>4</v>
       </c>
       <c r="C332" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="333">
       <c r="A333" t="s">
         <v>330</v>
       </c>
       <c r="B333" t="s">
         <v>4</v>
       </c>
       <c r="C333" t="s">
         <v>4</v>
       </c>
     </row>
+    <row r="334">
+      <c r="A334" t="s">
+        <v>331</v>
+      </c>
+      <c r="B334" t="s">
+        <v>4</v>
+      </c>
+      <c r="C334" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="335">
+      <c r="A335" t="s">
+        <v>332</v>
+      </c>
+      <c r="B335" t="s">
+        <v>4</v>
+      </c>
+      <c r="C335" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="336">
+      <c r="A336" t="s">
+        <v>333</v>
+      </c>
+      <c r="B336" t="s">
+        <v>4</v>
+      </c>
+      <c r="C336" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="337">
+      <c r="A337" t="s">
+        <v>334</v>
+      </c>
+      <c r="B337" t="s">
+        <v>4</v>
+      </c>
+      <c r="C337" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="338">
+      <c r="A338" t="s">
+        <v>335</v>
+      </c>
+      <c r="B338" t="s">
+        <v>4</v>
+      </c>
+      <c r="C338" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="339">
+      <c r="A339" t="s">
+        <v>336</v>
+      </c>
+      <c r="B339" t="s">
+        <v>4</v>
+      </c>
+      <c r="C339" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="340">
+      <c r="A340" t="s">
+        <v>337</v>
+      </c>
+      <c r="B340" t="s">
+        <v>4</v>
+      </c>
+      <c r="C340" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="341">
+      <c r="A341" t="s">
+        <v>338</v>
+      </c>
+      <c r="B341" t="s">
+        <v>4</v>
+      </c>
+      <c r="C341" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="342">
+      <c r="A342" t="s">
+        <v>339</v>
+      </c>
+      <c r="B342" t="s">
+        <v>4</v>
+      </c>
+      <c r="C342" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="343">
+      <c r="A343" t="s">
+        <v>340</v>
+      </c>
+      <c r="B343" t="s">
+        <v>4</v>
+      </c>
+      <c r="C343" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="344">
+      <c r="A344" t="s">
+        <v>341</v>
+      </c>
+      <c r="B344" t="s">
+        <v>4</v>
+      </c>
+      <c r="C344" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="345">
+      <c r="A345" t="s">
+        <v>342</v>
+      </c>
+      <c r="B345" t="s">
+        <v>4</v>
+      </c>
+      <c r="C345" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="346">
+      <c r="A346" t="s">
+        <v>343</v>
+      </c>
+      <c r="B346" t="s">
+        <v>4</v>
+      </c>
+      <c r="C346" t="s">
+        <v>4</v>
+      </c>
+    </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ScaleCrop>false</ScaleCrop>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <Application>NPOI</Application>
   <DocSecurity>0</DocSecurity>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>NPOI</dc:creator>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <q1:Properties xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:q1="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties">