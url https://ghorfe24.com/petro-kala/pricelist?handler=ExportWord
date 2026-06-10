--- v0 (2025-12-18)
+++ v1 (2026-06-10)
@@ -82,1173 +82,1147 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">فروش اسکراپ دورانی لوله پلی اتیلن</w:t>
-[...1104 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">توزیع کننده  اسکراپ دورانی لوله پلی اتیلن</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">0 تومان</w:t>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">قیمت اسکراپ دورانی لوله پلی اتیلن</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5868,51 +5842,51 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">شیر 2اینج و 3 اینچ پیشگام صنعت</w:t>
+              <w:t xml:space="preserve">شیر 2 اینج و 3 اینچ پیشگام صنعت</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6284,76 +6258,50 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">توزیع کننده  علمک گاز</w:t>
-[...24 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">قیمت علمک گاز</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
@@ -10471,50 +10419,102 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">زين الكتروفيوژن</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیر برقی گاز تدریجی فلنجی دانگز "1/2 2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">کنتورگازسوزان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
   </w:body>
 </w:document>
 </file>
 