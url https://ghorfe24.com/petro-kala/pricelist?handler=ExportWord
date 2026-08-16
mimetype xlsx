--- v1 (2026-06-10)
+++ v2 (2026-08-16)
@@ -1240,76 +1240,50 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">فروش اسکراپر دورانی</w:t>
-[...24 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">توزیع کننده  اسکراپر دورانی</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
@@ -10471,50 +10445,76 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">کنتورگازسوزان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیر بال ولو</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
   </w:body>
 </w:document>
 </file>
 