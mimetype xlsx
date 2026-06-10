--- v0 (2025-12-18)
+++ v1 (2026-06-10)
@@ -24,53 +24,50 @@
   </bookViews>
   <sheets>
     <sheet name="اتصالات الکتروفیوژن پترو کالا" sheetId="1" r:id="rId3"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1083" uniqueCount="354">
   <si>
     <t xml:space="preserve">نام محصول</t>
   </si>
   <si>
     <t xml:space="preserve">قیمت عمده فروشی</t>
   </si>
   <si>
     <t xml:space="preserve">قیمت خرده فروشی</t>
   </si>
   <si>
     <t xml:space="preserve">اسکراپ دورانی لوله پلی اتیلن</t>
   </si>
   <si>
     <t xml:space="preserve">0 تومان</t>
   </si>
   <si>
-    <t xml:space="preserve">فروش اسکراپ دورانی لوله پلی اتیلن</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">توزیع کننده  اسکراپ دورانی لوله پلی اتیلن</t>
   </si>
   <si>
     <t xml:space="preserve">قیمت اسکراپ دورانی لوله پلی اتیلن</t>
   </si>
   <si>
     <t xml:space="preserve">اسکراپر دورانی</t>
   </si>
   <si>
     <t xml:space="preserve">فروش اسکراپر دورانی</t>
   </si>
   <si>
     <t xml:space="preserve">توزیع کننده  اسکراپر دورانی</t>
   </si>
   <si>
     <t xml:space="preserve">قیمت اسکراپر دورانی</t>
   </si>
   <si>
     <t xml:space="preserve">اسکراپر دستی 4 لبه پلی اتیلن</t>
   </si>
   <si>
     <t xml:space="preserve">فروش اسکراپر دستی 4 لبه پلی تیلن</t>
   </si>
   <si>
     <t xml:space="preserve">توزیع کننده اسکراپر دستی 4 لبه پلی اتیلن</t>
@@ -552,101 +549,98 @@
   <si>
     <t xml:space="preserve">هافیونر شیر قبل از رگلاتور</t>
   </si>
   <si>
     <t xml:space="preserve">فروش هافیونر شیر قبل از رگلاتور</t>
   </si>
   <si>
     <t xml:space="preserve">توزیع کننده  هافیونر شیر قبل از رگلاتور</t>
   </si>
   <si>
     <t xml:space="preserve">قیمت هافیونر شیر قبل از رگلاتور</t>
   </si>
   <si>
     <t xml:space="preserve">شیر 2 اینچ پیشگام صنعت</t>
   </si>
   <si>
     <t xml:space="preserve">فروش شیر 2 اینچ پیشگام صنعت</t>
   </si>
   <si>
     <t xml:space="preserve">توزیع کننده  شیر 2 اینچ پیشگام صنعت</t>
   </si>
   <si>
     <t xml:space="preserve">قیمت شیر 2 اینچ پیشگام صنعت</t>
   </si>
   <si>
-    <t xml:space="preserve">شیر 2اینج و 3 اینچ پیشگام صنعت</t>
+    <t xml:space="preserve">شیر 2 اینج و 3 اینچ پیشگام صنعت</t>
   </si>
   <si>
     <t xml:space="preserve">فروش شیر 2اینج و 3 اینچ پیشگام صنعت</t>
   </si>
   <si>
     <t xml:space="preserve">توزیع کننده  شیر 2اینج و 3 اینچ پیشگام صنعت</t>
   </si>
   <si>
     <t xml:space="preserve">قیمت شیر 2اینج و 3 اینچ پیشگام صنعت</t>
   </si>
   <si>
     <t xml:space="preserve">شیرهای توپی گاز</t>
   </si>
   <si>
     <t xml:space="preserve">فروش شیرهای توپی گاز</t>
   </si>
   <si>
     <t xml:space="preserve">توزیع کننده  شیرهای توپی گاز</t>
   </si>
   <si>
     <t xml:space="preserve">قیمت شیرهای توپی گاز</t>
   </si>
   <si>
     <t xml:space="preserve">شير توپی پيشگام صنعت</t>
   </si>
   <si>
     <t xml:space="preserve">فروش شير توپی پيشگام صنعت</t>
   </si>
   <si>
     <t xml:space="preserve">توزیع کننده  شير توپی پيشگام صنعت</t>
   </si>
   <si>
     <t xml:space="preserve">قیمت شير توپی پيشگام صنعت</t>
   </si>
   <si>
     <t xml:space="preserve">علمک پلی اتیلن گاز</t>
   </si>
   <si>
     <t xml:space="preserve">فروش علمک پلی اتیلن گاز</t>
   </si>
   <si>
     <t xml:space="preserve">توزیع کننده  علمک پلی اتیلن گاز</t>
   </si>
   <si>
     <t xml:space="preserve">قیمت علمک پلی اتیلن گاز</t>
   </si>
   <si>
-    <t xml:space="preserve">توزیع کننده  علمک گاز</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">قیمت علمک گاز</t>
   </si>
   <si>
     <t xml:space="preserve">اتصال فلنجی</t>
   </si>
   <si>
     <t xml:space="preserve">فروش اتصال فلنجی</t>
   </si>
   <si>
     <t xml:space="preserve">توزیع کننده  اتصال فلنجی</t>
   </si>
   <si>
     <t xml:space="preserve">قیمت اتصال فلنجی</t>
   </si>
   <si>
     <t xml:space="preserve">انواع فلنج</t>
   </si>
   <si>
     <t xml:space="preserve">فروش انواع فلنج</t>
   </si>
   <si>
     <t xml:space="preserve">توزیع کننده  انواع فلنج</t>
   </si>
   <si>
     <t xml:space="preserve">قیمت انواع فلنج</t>
@@ -1069,50 +1063,56 @@
     <t xml:space="preserve">لوله پلي اتيلن گاز و آب</t>
   </si>
   <si>
     <t xml:space="preserve">تی اف الکتروفیوژن امیدوار</t>
   </si>
   <si>
     <t xml:space="preserve">تی اف الکتروفیوژن برند امیدوار</t>
   </si>
   <si>
     <t xml:space="preserve">فروش تی اف الکتروفیوژن امیدوار</t>
   </si>
   <si>
     <t xml:space="preserve">پخش کننده تی اف الکتروفیوژن امیدوار</t>
   </si>
   <si>
     <t xml:space="preserve">لیست قیمت تی اف الکتروفیوژن امیدوار</t>
   </si>
   <si>
     <t xml:space="preserve">فروشنده تی اف الکتروفیوژن امیدوار</t>
   </si>
   <si>
     <t xml:space="preserve">شیر توپی فلنج دار</t>
   </si>
   <si>
     <t xml:space="preserve">شیر توپی اوریون Orion</t>
+  </si>
+  <si>
+    <t xml:space="preserve">شیر برقی گاز تدریجی فلنجی دانگز "1/2 2</t>
+  </si>
+  <si>
+    <t xml:space="preserve">کنتورگازسوزان</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
     </fill>
   </fills>
   <borders count="1">
@@ -1564,51 +1564,51 @@
     </row>
     <row r="39">
       <c r="A39" t="s">
         <v>41</v>
       </c>
       <c r="B39" t="s">
         <v>4</v>
       </c>
       <c r="C39" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="s">
         <v>42</v>
       </c>
       <c r="B40" t="s">
         <v>4</v>
       </c>
       <c r="C40" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
       <c r="B41" t="s">
         <v>4</v>
       </c>
       <c r="C41" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="s">
         <v>40</v>
       </c>
       <c r="B42" t="s">
         <v>4</v>
       </c>
       <c r="C42" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="s">
         <v>41</v>
       </c>
       <c r="B43" t="s">
         <v>4</v>
@@ -2477,62 +2477,62 @@
     </row>
     <row r="122">
       <c r="A122" t="s">
         <v>120</v>
       </c>
       <c r="B122" t="s">
         <v>4</v>
       </c>
       <c r="C122" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="s">
         <v>121</v>
       </c>
       <c r="B123" t="s">
         <v>4</v>
       </c>
       <c r="C123" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="s">
-        <v>122</v>
+        <v>118</v>
       </c>
       <c r="B124" t="s">
         <v>4</v>
       </c>
       <c r="C124" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="B125" t="s">
         <v>4</v>
       </c>
       <c r="C125" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="s">
         <v>123</v>
       </c>
       <c r="B126" t="s">
         <v>4</v>
       </c>
       <c r="C126" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="s">
         <v>124</v>
       </c>
       <c r="B127" t="s">
         <v>4</v>
@@ -4237,73 +4237,73 @@
     </row>
     <row r="282">
       <c r="A282" t="s">
         <v>279</v>
       </c>
       <c r="B282" t="s">
         <v>4</v>
       </c>
       <c r="C282" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="283">
       <c r="A283" t="s">
         <v>280</v>
       </c>
       <c r="B283" t="s">
         <v>4</v>
       </c>
       <c r="C283" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="284">
       <c r="A284" t="s">
-        <v>281</v>
+        <v>272</v>
       </c>
       <c r="B284" t="s">
         <v>4</v>
       </c>
       <c r="C284" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="285">
       <c r="A285" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
       <c r="B285" t="s">
         <v>4</v>
       </c>
       <c r="C285" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="286">
       <c r="A286" t="s">
-        <v>274</v>
+        <v>282</v>
       </c>
       <c r="B286" t="s">
         <v>4</v>
       </c>
       <c r="C286" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="287">
       <c r="A287" t="s">
         <v>283</v>
       </c>
       <c r="B287" t="s">
         <v>4</v>
       </c>
       <c r="C287" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="288">
       <c r="A288" t="s">
         <v>284</v>
       </c>
       <c r="B288" t="s">
         <v>4</v>
@@ -4369,73 +4369,73 @@
     </row>
     <row r="294">
       <c r="A294" t="s">
         <v>290</v>
       </c>
       <c r="B294" t="s">
         <v>4</v>
       </c>
       <c r="C294" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="295">
       <c r="A295" t="s">
         <v>291</v>
       </c>
       <c r="B295" t="s">
         <v>4</v>
       </c>
       <c r="C295" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="296">
       <c r="A296" t="s">
-        <v>292</v>
+        <v>130</v>
       </c>
       <c r="B296" t="s">
         <v>4</v>
       </c>
       <c r="C296" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="297">
       <c r="A297" t="s">
-        <v>293</v>
+        <v>292</v>
       </c>
       <c r="B297" t="s">
         <v>4</v>
       </c>
       <c r="C297" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="298">
       <c r="A298" t="s">
-        <v>131</v>
+        <v>293</v>
       </c>
       <c r="B298" t="s">
         <v>4</v>
       </c>
       <c r="C298" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="299">
       <c r="A299" t="s">
         <v>294</v>
       </c>
       <c r="B299" t="s">
         <v>4</v>
       </c>
       <c r="C299" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="300">
       <c r="A300" t="s">
         <v>295</v>
       </c>
       <c r="B300" t="s">
         <v>4</v>
@@ -4567,73 +4567,73 @@
     </row>
     <row r="312">
       <c r="A312" t="s">
         <v>307</v>
       </c>
       <c r="B312" t="s">
         <v>4</v>
       </c>
       <c r="C312" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="313">
       <c r="A313" t="s">
         <v>308</v>
       </c>
       <c r="B313" t="s">
         <v>4</v>
       </c>
       <c r="C313" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="314">
       <c r="A314" t="s">
-        <v>309</v>
+        <v>133</v>
       </c>
       <c r="B314" t="s">
         <v>4</v>
       </c>
       <c r="C314" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="315">
       <c r="A315" t="s">
-        <v>310</v>
+        <v>309</v>
       </c>
       <c r="B315" t="s">
         <v>4</v>
       </c>
       <c r="C315" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="316">
       <c r="A316" t="s">
-        <v>134</v>
+        <v>310</v>
       </c>
       <c r="B316" t="s">
         <v>4</v>
       </c>
       <c r="C316" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="317">
       <c r="A317" t="s">
         <v>311</v>
       </c>
       <c r="B317" t="s">
         <v>4</v>
       </c>
       <c r="C317" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="318">
       <c r="A318" t="s">
         <v>312</v>
       </c>
       <c r="B318" t="s">
         <v>4</v>
@@ -4710,73 +4710,73 @@
     </row>
     <row r="325">
       <c r="A325" t="s">
         <v>319</v>
       </c>
       <c r="B325" t="s">
         <v>4</v>
       </c>
       <c r="C325" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="326">
       <c r="A326" t="s">
         <v>320</v>
       </c>
       <c r="B326" t="s">
         <v>4</v>
       </c>
       <c r="C326" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="327">
       <c r="A327" t="s">
-        <v>321</v>
+        <v>215</v>
       </c>
       <c r="B327" t="s">
         <v>4</v>
       </c>
       <c r="C327" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="328">
       <c r="A328" t="s">
-        <v>322</v>
+        <v>321</v>
       </c>
       <c r="B328" t="s">
         <v>4</v>
       </c>
       <c r="C328" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="329">
       <c r="A329" t="s">
-        <v>217</v>
+        <v>322</v>
       </c>
       <c r="B329" t="s">
         <v>4</v>
       </c>
       <c r="C329" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="330">
       <c r="A330" t="s">
         <v>323</v>
       </c>
       <c r="B330" t="s">
         <v>4</v>
       </c>
       <c r="C330" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="331">
       <c r="A331" t="s">
         <v>324</v>
       </c>
       <c r="B331" t="s">
         <v>4</v>
@@ -5062,73 +5062,73 @@
     </row>
     <row r="357">
       <c r="A357" t="s">
         <v>350</v>
       </c>
       <c r="B357" t="s">
         <v>4</v>
       </c>
       <c r="C357" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="358">
       <c r="A358" t="s">
         <v>351</v>
       </c>
       <c r="B358" t="s">
         <v>4</v>
       </c>
       <c r="C358" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="359">
       <c r="A359" t="s">
-        <v>352</v>
+        <v>67</v>
       </c>
       <c r="B359" t="s">
         <v>4</v>
       </c>
       <c r="C359" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="360">
       <c r="A360" t="s">
-        <v>353</v>
+        <v>352</v>
       </c>
       <c r="B360" t="s">
         <v>4</v>
       </c>
       <c r="C360" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="361">
       <c r="A361" t="s">
-        <v>68</v>
+        <v>353</v>
       </c>
       <c r="B361" t="s">
         <v>4</v>
       </c>
       <c r="C361" t="s">
         <v>4</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ScaleCrop>false</ScaleCrop>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <Application>NPOI</Application>
   <DocSecurity>0</DocSecurity>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>