--- v1 (2026-06-10)
+++ v2 (2026-08-16)
@@ -33,53 +33,50 @@
   <si>
     <t xml:space="preserve">نام محصول</t>
   </si>
   <si>
     <t xml:space="preserve">قیمت عمده فروشی</t>
   </si>
   <si>
     <t xml:space="preserve">قیمت خرده فروشی</t>
   </si>
   <si>
     <t xml:space="preserve">اسکراپ دورانی لوله پلی اتیلن</t>
   </si>
   <si>
     <t xml:space="preserve">0 تومان</t>
   </si>
   <si>
     <t xml:space="preserve">توزیع کننده  اسکراپ دورانی لوله پلی اتیلن</t>
   </si>
   <si>
     <t xml:space="preserve">قیمت اسکراپ دورانی لوله پلی اتیلن</t>
   </si>
   <si>
     <t xml:space="preserve">اسکراپر دورانی</t>
   </si>
   <si>
-    <t xml:space="preserve">فروش اسکراپر دورانی</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">توزیع کننده  اسکراپر دورانی</t>
   </si>
   <si>
     <t xml:space="preserve">قیمت اسکراپر دورانی</t>
   </si>
   <si>
     <t xml:space="preserve">اسکراپر دستی 4 لبه پلی اتیلن</t>
   </si>
   <si>
     <t xml:space="preserve">فروش اسکراپر دستی 4 لبه پلی تیلن</t>
   </si>
   <si>
     <t xml:space="preserve">توزیع کننده اسکراپر دستی 4 لبه پلی اتیلن</t>
   </si>
   <si>
     <t xml:space="preserve">قیمت اسکراپر دستی 4 لبه پلی اتیلن</t>
   </si>
   <si>
     <t xml:space="preserve">اسکویزر دستی</t>
   </si>
   <si>
     <t xml:space="preserve">فروش اسکویزر دستی</t>
   </si>
   <si>
     <t xml:space="preserve">توزیع کننده  اسکویزر دستی</t>
@@ -1069,50 +1066,53 @@
     <t xml:space="preserve">تی اف الکتروفیوژن برند امیدوار</t>
   </si>
   <si>
     <t xml:space="preserve">فروش تی اف الکتروفیوژن امیدوار</t>
   </si>
   <si>
     <t xml:space="preserve">پخش کننده تی اف الکتروفیوژن امیدوار</t>
   </si>
   <si>
     <t xml:space="preserve">لیست قیمت تی اف الکتروفیوژن امیدوار</t>
   </si>
   <si>
     <t xml:space="preserve">فروشنده تی اف الکتروفیوژن امیدوار</t>
   </si>
   <si>
     <t xml:space="preserve">شیر توپی فلنج دار</t>
   </si>
   <si>
     <t xml:space="preserve">شیر توپی اوریون Orion</t>
   </si>
   <si>
     <t xml:space="preserve">شیر برقی گاز تدریجی فلنجی دانگز "1/2 2</t>
   </si>
   <si>
     <t xml:space="preserve">کنتورگازسوزان</t>
+  </si>
+  <si>
+    <t xml:space="preserve">شیر بال ولو</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
     </fill>
   </fills>
   <borders count="1">
@@ -1553,51 +1553,51 @@
     </row>
     <row r="38">
       <c r="A38" t="s">
         <v>40</v>
       </c>
       <c r="B38" t="s">
         <v>4</v>
       </c>
       <c r="C38" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="s">
         <v>41</v>
       </c>
       <c r="B39" t="s">
         <v>4</v>
       </c>
       <c r="C39" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="s">
-        <v>42</v>
+        <v>38</v>
       </c>
       <c r="B40" t="s">
         <v>4</v>
       </c>
       <c r="C40" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="s">
         <v>39</v>
       </c>
       <c r="B41" t="s">
         <v>4</v>
       </c>
       <c r="C41" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="s">
         <v>40</v>
       </c>
       <c r="B42" t="s">
         <v>4</v>
@@ -2466,62 +2466,62 @@
     </row>
     <row r="121">
       <c r="A121" t="s">
         <v>119</v>
       </c>
       <c r="B121" t="s">
         <v>4</v>
       </c>
       <c r="C121" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="s">
         <v>120</v>
       </c>
       <c r="B122" t="s">
         <v>4</v>
       </c>
       <c r="C122" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="s">
-        <v>121</v>
+        <v>117</v>
       </c>
       <c r="B123" t="s">
         <v>4</v>
       </c>
       <c r="C123" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="B124" t="s">
         <v>4</v>
       </c>
       <c r="C124" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="s">
         <v>122</v>
       </c>
       <c r="B125" t="s">
         <v>4</v>
       </c>
       <c r="C125" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="s">
         <v>123</v>
       </c>
       <c r="B126" t="s">
         <v>4</v>
@@ -4226,62 +4226,62 @@
     </row>
     <row r="281">
       <c r="A281" t="s">
         <v>278</v>
       </c>
       <c r="B281" t="s">
         <v>4</v>
       </c>
       <c r="C281" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="282">
       <c r="A282" t="s">
         <v>279</v>
       </c>
       <c r="B282" t="s">
         <v>4</v>
       </c>
       <c r="C282" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="283">
       <c r="A283" t="s">
-        <v>280</v>
+        <v>271</v>
       </c>
       <c r="B283" t="s">
         <v>4</v>
       </c>
       <c r="C283" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="284">
       <c r="A284" t="s">
-        <v>272</v>
+        <v>280</v>
       </c>
       <c r="B284" t="s">
         <v>4</v>
       </c>
       <c r="C284" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="285">
       <c r="A285" t="s">
         <v>281</v>
       </c>
       <c r="B285" t="s">
         <v>4</v>
       </c>
       <c r="C285" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="286">
       <c r="A286" t="s">
         <v>282</v>
       </c>
       <c r="B286" t="s">
         <v>4</v>
@@ -4358,62 +4358,62 @@
     </row>
     <row r="293">
       <c r="A293" t="s">
         <v>289</v>
       </c>
       <c r="B293" t="s">
         <v>4</v>
       </c>
       <c r="C293" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="294">
       <c r="A294" t="s">
         <v>290</v>
       </c>
       <c r="B294" t="s">
         <v>4</v>
       </c>
       <c r="C294" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="295">
       <c r="A295" t="s">
-        <v>291</v>
+        <v>129</v>
       </c>
       <c r="B295" t="s">
         <v>4</v>
       </c>
       <c r="C295" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="296">
       <c r="A296" t="s">
-        <v>130</v>
+        <v>291</v>
       </c>
       <c r="B296" t="s">
         <v>4</v>
       </c>
       <c r="C296" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="297">
       <c r="A297" t="s">
         <v>292</v>
       </c>
       <c r="B297" t="s">
         <v>4</v>
       </c>
       <c r="C297" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="298">
       <c r="A298" t="s">
         <v>293</v>
       </c>
       <c r="B298" t="s">
         <v>4</v>
@@ -4556,62 +4556,62 @@
     </row>
     <row r="311">
       <c r="A311" t="s">
         <v>306</v>
       </c>
       <c r="B311" t="s">
         <v>4</v>
       </c>
       <c r="C311" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="312">
       <c r="A312" t="s">
         <v>307</v>
       </c>
       <c r="B312" t="s">
         <v>4</v>
       </c>
       <c r="C312" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="313">
       <c r="A313" t="s">
-        <v>308</v>
+        <v>132</v>
       </c>
       <c r="B313" t="s">
         <v>4</v>
       </c>
       <c r="C313" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="314">
       <c r="A314" t="s">
-        <v>133</v>
+        <v>308</v>
       </c>
       <c r="B314" t="s">
         <v>4</v>
       </c>
       <c r="C314" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="315">
       <c r="A315" t="s">
         <v>309</v>
       </c>
       <c r="B315" t="s">
         <v>4</v>
       </c>
       <c r="C315" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="316">
       <c r="A316" t="s">
         <v>310</v>
       </c>
       <c r="B316" t="s">
         <v>4</v>
@@ -4699,62 +4699,62 @@
     </row>
     <row r="324">
       <c r="A324" t="s">
         <v>318</v>
       </c>
       <c r="B324" t="s">
         <v>4</v>
       </c>
       <c r="C324" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="325">
       <c r="A325" t="s">
         <v>319</v>
       </c>
       <c r="B325" t="s">
         <v>4</v>
       </c>
       <c r="C325" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="326">
       <c r="A326" t="s">
-        <v>320</v>
+        <v>214</v>
       </c>
       <c r="B326" t="s">
         <v>4</v>
       </c>
       <c r="C326" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="327">
       <c r="A327" t="s">
-        <v>215</v>
+        <v>320</v>
       </c>
       <c r="B327" t="s">
         <v>4</v>
       </c>
       <c r="C327" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="328">
       <c r="A328" t="s">
         <v>321</v>
       </c>
       <c r="B328" t="s">
         <v>4</v>
       </c>
       <c r="C328" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="329">
       <c r="A329" t="s">
         <v>322</v>
       </c>
       <c r="B329" t="s">
         <v>4</v>
@@ -5051,62 +5051,62 @@
     </row>
     <row r="356">
       <c r="A356" t="s">
         <v>349</v>
       </c>
       <c r="B356" t="s">
         <v>4</v>
       </c>
       <c r="C356" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="357">
       <c r="A357" t="s">
         <v>350</v>
       </c>
       <c r="B357" t="s">
         <v>4</v>
       </c>
       <c r="C357" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="358">
       <c r="A358" t="s">
-        <v>351</v>
+        <v>66</v>
       </c>
       <c r="B358" t="s">
         <v>4</v>
       </c>
       <c r="C358" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="359">
       <c r="A359" t="s">
-        <v>67</v>
+        <v>351</v>
       </c>
       <c r="B359" t="s">
         <v>4</v>
       </c>
       <c r="C359" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="360">
       <c r="A360" t="s">
         <v>352</v>
       </c>
       <c r="B360" t="s">
         <v>4</v>
       </c>
       <c r="C360" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="361">
       <c r="A361" t="s">
         <v>353</v>
       </c>
       <c r="B361" t="s">
         <v>4</v>