--- v0 (2025-12-05)
+++ v1 (2026-06-09)
@@ -394,56 +394,50 @@
             </w:r>
             <w:r>
               <w:t xml:space="preserve">only text</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">only text</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">only text</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">only text</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">only text</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">only text</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">only text</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">only text</w:t>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">نماینده فروش لوازم -قطعات دینا پارت در بازار</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
@@ -1188,102 +1182,50 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">افتامات HPC</w:t>
-[...50 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">کویل HPC</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
@@ -1370,258 +1312,128 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">نمایندگی فروش محصولات HPC</w:t>
-[...24 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">وارد کننده محصولات لوازم - قطعات  خودرو HPC</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">بورس فروش قطعات برقی فران تک FRANTEC</w:t>
-[...24 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">پخش کننده  قطعات موتوری فرانتک FRANTEC</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">پخش کننده قطعات سوخت رسانی فران تک FRANTEC</w:t>
-[...50 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">نماینده فروش محصولات فرانتک FRANTEC</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">نماینده قطعات یدکی فران تک FRANTEC</w:t>
-[...24 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">وارد کننده محصولات فرانتک FRANTEC</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
@@ -1630,76 +1442,50 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">سوزن انژکتور فرانتک</w:t>
-[...24 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">پمپ هیدرولیک فرانتک</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
@@ -1838,76 +1624,50 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">خار هلالی گیربکس والتون</w:t>
-[...24 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">نمایندگی WALTON  لوازم والتون</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
@@ -1942,76 +1702,50 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">پلاتین AMT</w:t>
-[...24 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">سر پلوس AMT</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
@@ -2020,102 +1754,50 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">فیوز AMT</w:t>
-[...50 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">مهره روغن پیکان AMT</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
@@ -2124,76 +1806,50 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">آفتامات دینام RD HPC</w:t>
-[...24 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">بلبرینگ کلاچ فرانتک</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
@@ -2228,102 +1884,50 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">دیسک و صفحه مارک عظام</w:t>
-[...50 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">کویل دوبل ساژم hpc</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
@@ -2436,102 +2040,50 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">فروشنده کمک فنر فرانتک</w:t>
-[...50 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">نمایندگی فروش سر پلوس فرانتک</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
@@ -2566,207 +2118,129 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">بوش طبق جناقی ۴۰۵</w:t>
-[...155 lines deleted...]
-              <w:t xml:space="preserve">فروشنده دسته موتور ۲ سر پیچ ۲۰۶</w:t>
+              <w:t xml:space="preserve">پمپ تو باکی یا پمپ سنجش کامل ۴۰۵ </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">سنجش یا پمپ بنزین کامل 6 فیش پراید</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">فروشنده سنجش باک پیکان 2 لوزی فلزی</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">فروشنده سنجش درجه باک پیکان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2800,181 +2274,649 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">نمایندگی پمپ بنزین کامل ۲۰۶</w:t>
-[...103 lines deleted...]
-              <w:t xml:space="preserve">نمایندگی فروش درجه باک پراید فلزی</w:t>
+              <w:t xml:space="preserve">نمایندگی پمپ بنزین یا سنجش کامل 206</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">درجه سنجش 405 – هفت درجه جدید</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">نمایندگی فروش پمپ بنزین یا سنجش تیبا پلیمری</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">نمایندگی فروش پمپ بنزین یا سنجش کامل تیبا فلزی </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">نمایندگی فروش درجه باک -سنجش پراید فلزی </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">نمایندگی فروش مهره استپ ترمز تیپ ۵</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">نمایندگی فروش زنجیر موتور hp</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">زنجیر موتور سفت کن hpc</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">نمایندگی بلبرینگ چرخ کوییک کد 77</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">نمایندگی بلبرینگ چرخ کلاچ پراید</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">نمایندگی بلبرینگ چرخ کلاچ RD-512B</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">نمایندگی بلبرینگ چرخ کلاچ -512B 405</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">نمایندگی بلبرینگ چرخ جلو L90</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">نمایندگی بلبرینگ تسمه تایم پراید کد  75</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">نمایندگی بلبرینگ تایم 206- کد 76</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">بلبرینگ چرخ عقب پراید 53-55</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">بلبرینگ چرخ ساینا کد 77</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">بلبرینگ چرخ جلو 405 کد 75</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">بلبرینگ چرخ پراید قدیم کد 54</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">بلبرینگ چرخ پراید 141 ساده کد 75</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">بلبرینگ چرخ 206 کد 77</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">بلبرینگ چرخ 141 شیاردار 52</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">بلبرینگ جلو پراید جدید 5253</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">بلبرینگ تسمه تایم 206 ثابت تیپ 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
   </w:body>
 </w:document>
 </file>
 