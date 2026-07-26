--- v1 (2026-06-09)
+++ v2 (2026-07-26)
@@ -394,50 +394,56 @@
             </w:r>
             <w:r>
               <w:t xml:space="preserve">only text</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">only text</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">only text</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">only text</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">only text</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">only text</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">only text</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">only text</w:t>
             </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">نماینده فروش لوازم -قطعات دینا پارت در بازار</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
@@ -584,102 +590,50 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">مقاومت فن هانتر پارت</w:t>
-[...50 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">بوش طبق هانتر پارت</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
@@ -1026,76 +980,50 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">لیست قیمت محصولات هانتر پارت</w:t>
-[...24 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">لیست لوازم یدکی هانتر پارت</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
@@ -1832,76 +1760,50 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">بوق پژو دینا پارت</w:t>
-[...24 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">پمپ تو باکی کامل فرانتک</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
@@ -2248,76 +2150,50 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">فروشنده مهره استپ کلاچ ۲۰۶</w:t>
-[...24 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">نمایندگی پمپ بنزین یا سنجش کامل 206</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
@@ -2873,50 +2749,232 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">بلبرینگ تسمه تایم 206 ثابت تیپ 5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">بلبرینگ ژامبون 206 مدل 26-27</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">بلبرینگ ژامبون 206 کد 26-27</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">بلبرینگ ژامبون 405 تقویتی مدل 27T</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">بلبرینگ ژامبون 405 مدل 24-25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">خرید بلبرینگ وسط پلوس 405  مدل 74</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">نمایندگی فروش بلبرینگ ژامبون کوچک و بزرگ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">نمایندگی فروش بلبرینگ ژامبون</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
   </w:body>
 </w:document>
 </file>
 