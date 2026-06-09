--- v0 (2025-12-05)
+++ v1 (2026-06-09)
@@ -7,51 +7,51 @@
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <workbookPr autoCompressPictures="1"/>
   <bookViews>
     <workbookView tabRatio="600"/>
   </bookViews>
   <sheets>
     <sheet name="اعتماد یدک کوروش" sheetId="1" r:id="rId3"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="303" uniqueCount="103">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="297" uniqueCount="101">
   <si>
     <t xml:space="preserve">نام محصول</t>
   </si>
   <si>
     <t xml:space="preserve">قیمت عمده فروشی</t>
   </si>
   <si>
     <t xml:space="preserve">قیمت خرده فروشی</t>
   </si>
   <si>
     <t xml:space="preserve">بورس فروش لوازم - قطعات دینا پارت</t>
   </si>
   <si>
     <t xml:space="preserve">0 تومان</t>
   </si>
   <si>
     <t xml:space="preserve">پخش کننده قطعات دینا پارت</t>
   </si>
   <si>
     <t xml:space="preserve">نماینده فروش لوازم -قطعات دینا پارت در بازار</t>
   </si>
   <si>
     <t xml:space="preserve">نماینده فروش محصولات دینا پارت</t>
   </si>
   <si>
@@ -117,249 +117,243 @@
   <si>
     <t xml:space="preserve">قطعات یدکی هانتر پارت</t>
   </si>
   <si>
     <t xml:space="preserve">لوازم یدکی هانتر پارت</t>
   </si>
   <si>
     <t xml:space="preserve">لیست قیمت محصولات هانتر پارت</t>
   </si>
   <si>
     <t xml:space="preserve">لیست لوازم یدکی هانتر پارت</t>
   </si>
   <si>
     <t xml:space="preserve">نماینده فروش محصولات هانتر پارت</t>
   </si>
   <si>
     <t xml:space="preserve">بوش میل سوپاپ HPC</t>
   </si>
   <si>
     <t xml:space="preserve">زنجیر موتور HPC</t>
   </si>
   <si>
     <t xml:space="preserve">واتر پمپ HPC</t>
   </si>
   <si>
-    <t xml:space="preserve">افتامات HPC</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">کویل HPC</t>
   </si>
   <si>
     <t xml:space="preserve">لوازم برقی HPC</t>
   </si>
   <si>
     <t xml:space="preserve">بورس فروش لوازم -قطعات یدکی HPC</t>
   </si>
   <si>
     <t xml:space="preserve">نمایندگی فروش لوازم - قطعات HPC</t>
   </si>
   <si>
     <t xml:space="preserve">نمایندگی فروش لوازم یدکی HPC</t>
   </si>
   <si>
-    <t xml:space="preserve">نمایندگی فروش محصولات HPC</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">وارد کننده محصولات لوازم - قطعات  خودرو HPC</t>
   </si>
   <si>
-    <t xml:space="preserve">بورس فروش قطعات برقی فران تک FRANTEC</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">پخش کننده  قطعات موتوری فرانتک FRANTEC</t>
   </si>
   <si>
-    <t xml:space="preserve">پخش کننده قطعات سوخت رسانی فران تک FRANTEC</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">نماینده فروش محصولات فرانتک FRANTEC</t>
   </si>
   <si>
-    <t xml:space="preserve">نماینده قطعات یدکی فران تک FRANTEC</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">وارد کننده محصولات فرانتک FRANTEC</t>
   </si>
   <si>
     <t xml:space="preserve">سنسور اکسیژن فرانتک</t>
   </si>
   <si>
-    <t xml:space="preserve">سوزن انژکتور فرانتک</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">پمپ هیدرولیک فرانتک</t>
   </si>
   <si>
     <t xml:space="preserve">تسمه تایم فرانتک</t>
   </si>
   <si>
     <t xml:space="preserve">تسمه دینام فرانتک</t>
   </si>
   <si>
     <t xml:space="preserve">سر پلوس فرانتک</t>
   </si>
   <si>
     <t xml:space="preserve">واتر پمپ فرانتک</t>
   </si>
   <si>
     <t xml:space="preserve">WALTON لوازم یدکی والتون</t>
   </si>
   <si>
     <t xml:space="preserve">WALTON قطعات یدکی والتون</t>
   </si>
   <si>
-    <t xml:space="preserve">خار هلالی گیربکس والتون</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">نمایندگی WALTON  لوازم والتون</t>
   </si>
   <si>
     <t xml:space="preserve">نمایندگی فروش WALTON قطعات سواری والتون</t>
   </si>
   <si>
     <t xml:space="preserve">وارد کننده لوازم - قطعات WALTON  یدکی والتون</t>
   </si>
   <si>
-    <t xml:space="preserve">پلاتین AMT</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">سر پلوس AMT</t>
   </si>
   <si>
     <t xml:space="preserve">سر پلوس RAYO</t>
   </si>
   <si>
-    <t xml:space="preserve">فیوز AMT</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">مهره روغن پیکان AMT</t>
   </si>
   <si>
     <t xml:space="preserve">نمایندگی فروش قطعات - لوازم یدکی AMT</t>
   </si>
   <si>
-    <t xml:space="preserve">آفتامات دینام RD HPC</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">بلبرینگ کلاچ فرانتک</t>
   </si>
   <si>
     <t xml:space="preserve">بوق پژو دینا پارت</t>
   </si>
   <si>
     <t xml:space="preserve">پمپ تو باکی کامل فرانتک</t>
   </si>
   <si>
-    <t xml:space="preserve">دیسک و صفحه مارک عظام</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">کویل دوبل ساژم hpc</t>
   </si>
   <si>
     <t xml:space="preserve">نمایندگی دیسک و صفحه پراید دایکن ژاپن</t>
   </si>
   <si>
     <t xml:space="preserve">دینا پارت اسکونتی</t>
   </si>
   <si>
     <t xml:space="preserve">نمایندگی فروش دینا پارت اسکونتی</t>
   </si>
   <si>
     <t xml:space="preserve">فروشنده سر پلوس فرانتک</t>
   </si>
   <si>
-    <t xml:space="preserve">فروشنده کمک فنر فرانتک</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">نمایندگی فروش سر پلوس فرانتک</t>
   </si>
   <si>
     <t xml:space="preserve">بلبرینگ ام دبلیو اچ mwh</t>
   </si>
   <si>
     <t xml:space="preserve">نمایندگی فروش بلبرینگ ام دبلیو اچ mwh</t>
   </si>
   <si>
-    <t xml:space="preserve">بوش طبق جناقی ۴۰۵</t>
-[...17 lines deleted...]
-    <t xml:space="preserve">فروشنده دسته موتور ۲ سر پیچ ۲۰۶</t>
+    <t xml:space="preserve">پمپ تو باکی یا پمپ سنجش کامل ۴۰۵ </t>
+  </si>
+  <si>
+    <t xml:space="preserve">سنجش یا پمپ بنزین کامل 6 فیش پراید</t>
+  </si>
+  <si>
+    <t xml:space="preserve">فروشنده سنجش باک پیکان 2 لوزی فلزی</t>
+  </si>
+  <si>
+    <t xml:space="preserve">فروشنده سنجش درجه باک پیکان</t>
   </si>
   <si>
     <t xml:space="preserve">فروشنده دسته موتور بالا راست EF7</t>
   </si>
   <si>
     <t xml:space="preserve">فروشنده مهره استپ کلاچ ۲۰۶</t>
   </si>
   <si>
-    <t xml:space="preserve">نمایندگی پمپ بنزین کامل ۲۰۶</t>
-[...11 lines deleted...]
-    <t xml:space="preserve">نمایندگی فروش درجه باک پراید فلزی</t>
+    <t xml:space="preserve">نمایندگی پمپ بنزین یا سنجش کامل 206</t>
+  </si>
+  <si>
+    <t xml:space="preserve">درجه سنجش 405 – هفت درجه جدید</t>
+  </si>
+  <si>
+    <t xml:space="preserve">نمایندگی فروش پمپ بنزین یا سنجش تیبا پلیمری</t>
+  </si>
+  <si>
+    <t xml:space="preserve">نمایندگی فروش پمپ بنزین یا سنجش کامل تیبا فلزی </t>
+  </si>
+  <si>
+    <t xml:space="preserve">نمایندگی فروش درجه باک -سنجش پراید فلزی </t>
   </si>
   <si>
     <t xml:space="preserve">نمایندگی فروش مهره استپ ترمز تیپ ۵</t>
+  </si>
+  <si>
+    <t xml:space="preserve">نمایندگی فروش زنجیر موتور hp</t>
+  </si>
+  <si>
+    <t xml:space="preserve">زنجیر موتور سفت کن hpc</t>
+  </si>
+  <si>
+    <t xml:space="preserve">نمایندگی بلبرینگ چرخ کوییک کد 77</t>
+  </si>
+  <si>
+    <t xml:space="preserve">نمایندگی بلبرینگ چرخ کلاچ پراید</t>
+  </si>
+  <si>
+    <t xml:space="preserve">نمایندگی بلبرینگ چرخ کلاچ RD-512B</t>
+  </si>
+  <si>
+    <t xml:space="preserve">نمایندگی بلبرینگ چرخ کلاچ -512B 405</t>
+  </si>
+  <si>
+    <t xml:space="preserve">نمایندگی بلبرینگ چرخ جلو L90</t>
+  </si>
+  <si>
+    <t xml:space="preserve">نمایندگی بلبرینگ تسمه تایم پراید کد  75</t>
+  </si>
+  <si>
+    <t xml:space="preserve">نمایندگی بلبرینگ تایم 206- کد 76</t>
+  </si>
+  <si>
+    <t xml:space="preserve">بلبرینگ چرخ عقب پراید 53-55</t>
+  </si>
+  <si>
+    <t xml:space="preserve">بلبرینگ چرخ ساینا کد 77</t>
+  </si>
+  <si>
+    <t xml:space="preserve">بلبرینگ چرخ جلو 405 کد 75</t>
+  </si>
+  <si>
+    <t xml:space="preserve">بلبرینگ چرخ پراید قدیم کد 54</t>
+  </si>
+  <si>
+    <t xml:space="preserve">بلبرینگ چرخ پراید 141 ساده کد 75</t>
+  </si>
+  <si>
+    <t xml:space="preserve">بلبرینگ چرخ 206 کد 77</t>
+  </si>
+  <si>
+    <t xml:space="preserve">بلبرینگ چرخ 141 شیاردار 52</t>
+  </si>
+  <si>
+    <t xml:space="preserve">بلبرینگ جلو پراید جدید 5253</t>
+  </si>
+  <si>
+    <t xml:space="preserve">بلبرینگ تسمه تایم 206 ثابت تیپ 5</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
     </fill>
   </fills>
   <borders count="1">
@@ -1075,216 +1069,216 @@
     </row>
     <row r="63">
       <c r="A63" t="s">
         <v>65</v>
       </c>
       <c r="B63" t="s">
         <v>4</v>
       </c>
       <c r="C63" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="s">
         <v>66</v>
       </c>
       <c r="B64" t="s">
         <v>4</v>
       </c>
       <c r="C64" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="s">
-        <v>67</v>
+        <v>49</v>
       </c>
       <c r="B65" t="s">
         <v>4</v>
       </c>
       <c r="C65" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="B66" t="s">
         <v>4</v>
       </c>
       <c r="C66" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="B67" t="s">
         <v>4</v>
       </c>
       <c r="C67" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="B68" t="s">
         <v>4</v>
       </c>
       <c r="C68" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="B69" t="s">
         <v>4</v>
       </c>
       <c r="C69" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="B70" t="s">
         <v>4</v>
       </c>
       <c r="C70" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="B71" t="s">
         <v>4</v>
       </c>
       <c r="C71" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="B72" t="s">
         <v>4</v>
       </c>
       <c r="C72" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="B73" t="s">
         <v>4</v>
       </c>
       <c r="C73" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="B74" t="s">
         <v>4</v>
       </c>
       <c r="C74" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="B75" t="s">
         <v>4</v>
       </c>
       <c r="C75" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="B76" t="s">
         <v>4</v>
       </c>
       <c r="C76" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="B77" t="s">
         <v>4</v>
       </c>
       <c r="C77" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="B78" t="s">
         <v>4</v>
       </c>
       <c r="C78" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="B79" t="s">
         <v>4</v>
       </c>
       <c r="C79" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="s">
-        <v>57</v>
+        <v>81</v>
       </c>
       <c r="B80" t="s">
         <v>4</v>
       </c>
       <c r="C80" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="s">
         <v>82</v>
       </c>
       <c r="B81" t="s">
         <v>4</v>
       </c>
       <c r="C81" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="s">
         <v>83</v>
       </c>
       <c r="B82" t="s">
         <v>4</v>
@@ -1455,72 +1449,50 @@
         <v>4</v>
       </c>
       <c r="C97" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="s">
         <v>99</v>
       </c>
       <c r="B98" t="s">
         <v>4</v>
       </c>
       <c r="C98" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="s">
         <v>100</v>
       </c>
       <c r="B99" t="s">
         <v>4</v>
       </c>
       <c r="C99" t="s">
-        <v>4</v>
-[...20 lines deleted...]
-      <c r="C101" t="s">
         <v>4</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ScaleCrop>false</ScaleCrop>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <Application>NPOI</Application>
   <DocSecurity>0</DocSecurity>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>NPOI</dc:creator>
 </coreProperties>
 </file>