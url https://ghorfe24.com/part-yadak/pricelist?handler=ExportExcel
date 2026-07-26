--- v1 (2026-06-09)
+++ v2 (2026-07-26)
@@ -7,145 +7,136 @@
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <workbookPr autoCompressPictures="1"/>
   <bookViews>
     <workbookView tabRatio="600"/>
   </bookViews>
   <sheets>
     <sheet name="اعتماد یدک کوروش" sheetId="1" r:id="rId3"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="297" uniqueCount="101">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="303" uniqueCount="103">
   <si>
     <t xml:space="preserve">نام محصول</t>
   </si>
   <si>
     <t xml:space="preserve">قیمت عمده فروشی</t>
   </si>
   <si>
     <t xml:space="preserve">قیمت خرده فروشی</t>
   </si>
   <si>
     <t xml:space="preserve">بورس فروش لوازم - قطعات دینا پارت</t>
   </si>
   <si>
     <t xml:space="preserve">0 تومان</t>
   </si>
   <si>
     <t xml:space="preserve">پخش کننده قطعات دینا پارت</t>
   </si>
   <si>
     <t xml:space="preserve">نماینده فروش لوازم -قطعات دینا پارت در بازار</t>
   </si>
   <si>
     <t xml:space="preserve">نماینده فروش محصولات دینا پارت</t>
   </si>
   <si>
     <t xml:space="preserve">سیبک دینا پارت</t>
   </si>
   <si>
     <t xml:space="preserve">سیبک زیر فرمان دینا پارت</t>
   </si>
   <si>
     <t xml:space="preserve">لوازم جلوبندی دینا پارت</t>
   </si>
   <si>
     <t xml:space="preserve">اتوماتیک استارت هانتر پارت</t>
   </si>
   <si>
     <t xml:space="preserve">پمپ شیشه شور هانتر پارت</t>
   </si>
   <si>
-    <t xml:space="preserve">مقاومت فن هانتر پارت</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">بوش طبق هانتر پارت</t>
   </si>
   <si>
     <t xml:space="preserve">سیبک زیر کمک هانتر پارت</t>
   </si>
   <si>
     <t xml:space="preserve">سیبک فرمان هانتر پارت</t>
   </si>
   <si>
     <t xml:space="preserve">قرقره فرمان هانتر پارت</t>
   </si>
   <si>
     <t xml:space="preserve">لوازم موتوری هانتر پارت</t>
   </si>
   <si>
     <t xml:space="preserve">واتر پمپ هانتر پارت</t>
   </si>
   <si>
     <t xml:space="preserve">بورس فروش محصولات هانتر پارت</t>
   </si>
   <si>
     <t xml:space="preserve">پخش  کننده محصولات هانتر پارت</t>
   </si>
   <si>
     <t xml:space="preserve">سر سیلندر هانتر پارت</t>
   </si>
   <si>
     <t xml:space="preserve">عامل فروش محصولات هانترپارت</t>
   </si>
   <si>
     <t xml:space="preserve">عاملیت فروش محصولات هانتر پارت</t>
   </si>
   <si>
     <t xml:space="preserve">فروشنده قطعات ماشین هانتر پارت</t>
   </si>
   <si>
     <t xml:space="preserve">قطعات برقی هانتر پارت</t>
   </si>
   <si>
     <t xml:space="preserve">قطعات یدکی هانتر پارت</t>
   </si>
   <si>
     <t xml:space="preserve">لوازم یدکی هانتر پارت</t>
   </si>
   <si>
-    <t xml:space="preserve">لیست قیمت محصولات هانتر پارت</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">لیست لوازم یدکی هانتر پارت</t>
   </si>
   <si>
     <t xml:space="preserve">نماینده فروش محصولات هانتر پارت</t>
   </si>
   <si>
     <t xml:space="preserve">بوش میل سوپاپ HPC</t>
   </si>
   <si>
     <t xml:space="preserve">زنجیر موتور HPC</t>
   </si>
   <si>
     <t xml:space="preserve">واتر پمپ HPC</t>
   </si>
   <si>
     <t xml:space="preserve">کویل HPC</t>
   </si>
   <si>
     <t xml:space="preserve">لوازم برقی HPC</t>
   </si>
   <si>
     <t xml:space="preserve">بورس فروش لوازم -قطعات یدکی HPC</t>
   </si>
   <si>
     <t xml:space="preserve">نمایندگی فروش لوازم - قطعات HPC</t>
@@ -192,98 +183,92 @@
   <si>
     <t xml:space="preserve">نمایندگی WALTON  لوازم والتون</t>
   </si>
   <si>
     <t xml:space="preserve">نمایندگی فروش WALTON قطعات سواری والتون</t>
   </si>
   <si>
     <t xml:space="preserve">وارد کننده لوازم - قطعات WALTON  یدکی والتون</t>
   </si>
   <si>
     <t xml:space="preserve">سر پلوس AMT</t>
   </si>
   <si>
     <t xml:space="preserve">سر پلوس RAYO</t>
   </si>
   <si>
     <t xml:space="preserve">مهره روغن پیکان AMT</t>
   </si>
   <si>
     <t xml:space="preserve">نمایندگی فروش قطعات - لوازم یدکی AMT</t>
   </si>
   <si>
     <t xml:space="preserve">بلبرینگ کلاچ فرانتک</t>
   </si>
   <si>
-    <t xml:space="preserve">بوق پژو دینا پارت</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">پمپ تو باکی کامل فرانتک</t>
   </si>
   <si>
     <t xml:space="preserve">کویل دوبل ساژم hpc</t>
   </si>
   <si>
     <t xml:space="preserve">نمایندگی دیسک و صفحه پراید دایکن ژاپن</t>
   </si>
   <si>
     <t xml:space="preserve">دینا پارت اسکونتی</t>
   </si>
   <si>
     <t xml:space="preserve">نمایندگی فروش دینا پارت اسکونتی</t>
   </si>
   <si>
     <t xml:space="preserve">فروشنده سر پلوس فرانتک</t>
   </si>
   <si>
     <t xml:space="preserve">نمایندگی فروش سر پلوس فرانتک</t>
   </si>
   <si>
     <t xml:space="preserve">بلبرینگ ام دبلیو اچ mwh</t>
   </si>
   <si>
     <t xml:space="preserve">نمایندگی فروش بلبرینگ ام دبلیو اچ mwh</t>
   </si>
   <si>
     <t xml:space="preserve">پمپ تو باکی یا پمپ سنجش کامل ۴۰۵ </t>
   </si>
   <si>
     <t xml:space="preserve">سنجش یا پمپ بنزین کامل 6 فیش پراید</t>
   </si>
   <si>
     <t xml:space="preserve">فروشنده سنجش باک پیکان 2 لوزی فلزی</t>
   </si>
   <si>
     <t xml:space="preserve">فروشنده سنجش درجه باک پیکان</t>
   </si>
   <si>
     <t xml:space="preserve">فروشنده دسته موتور بالا راست EF7</t>
   </si>
   <si>
-    <t xml:space="preserve">فروشنده مهره استپ کلاچ ۲۰۶</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">نمایندگی پمپ بنزین یا سنجش کامل 206</t>
   </si>
   <si>
     <t xml:space="preserve">درجه سنجش 405 – هفت درجه جدید</t>
   </si>
   <si>
     <t xml:space="preserve">نمایندگی فروش پمپ بنزین یا سنجش تیبا پلیمری</t>
   </si>
   <si>
     <t xml:space="preserve">نمایندگی فروش پمپ بنزین یا سنجش کامل تیبا فلزی </t>
   </si>
   <si>
     <t xml:space="preserve">نمایندگی فروش درجه باک -سنجش پراید فلزی </t>
   </si>
   <si>
     <t xml:space="preserve">نمایندگی فروش مهره استپ ترمز تیپ ۵</t>
   </si>
   <si>
     <t xml:space="preserve">نمایندگی فروش زنجیر موتور hp</t>
   </si>
   <si>
     <t xml:space="preserve">زنجیر موتور سفت کن hpc</t>
   </si>
   <si>
     <t xml:space="preserve">نمایندگی بلبرینگ چرخ کوییک کد 77</t>
@@ -310,50 +295,71 @@
     <t xml:space="preserve">بلبرینگ چرخ عقب پراید 53-55</t>
   </si>
   <si>
     <t xml:space="preserve">بلبرینگ چرخ ساینا کد 77</t>
   </si>
   <si>
     <t xml:space="preserve">بلبرینگ چرخ جلو 405 کد 75</t>
   </si>
   <si>
     <t xml:space="preserve">بلبرینگ چرخ پراید قدیم کد 54</t>
   </si>
   <si>
     <t xml:space="preserve">بلبرینگ چرخ پراید 141 ساده کد 75</t>
   </si>
   <si>
     <t xml:space="preserve">بلبرینگ چرخ 206 کد 77</t>
   </si>
   <si>
     <t xml:space="preserve">بلبرینگ چرخ 141 شیاردار 52</t>
   </si>
   <si>
     <t xml:space="preserve">بلبرینگ جلو پراید جدید 5253</t>
   </si>
   <si>
     <t xml:space="preserve">بلبرینگ تسمه تایم 206 ثابت تیپ 5</t>
+  </si>
+  <si>
+    <t xml:space="preserve">بلبرینگ ژامبون 206 مدل 26-27</t>
+  </si>
+  <si>
+    <t xml:space="preserve">بلبرینگ ژامبون 206 کد 26-27</t>
+  </si>
+  <si>
+    <t xml:space="preserve">بلبرینگ ژامبون 405 تقویتی مدل 27T</t>
+  </si>
+  <si>
+    <t xml:space="preserve">بلبرینگ ژامبون 405 مدل 24-25</t>
+  </si>
+  <si>
+    <t xml:space="preserve">خرید بلبرینگ وسط پلوس 405  مدل 74</t>
+  </si>
+  <si>
+    <t xml:space="preserve">نمایندگی فروش بلبرینگ ژامبون کوچک و بزرگ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">نمایندگی فروش بلبرینگ ژامبون</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
     </fill>
   </fills>
   <borders count="1">
@@ -1025,95 +1031,95 @@
     </row>
     <row r="59">
       <c r="A59" t="s">
         <v>61</v>
       </c>
       <c r="B59" t="s">
         <v>4</v>
       </c>
       <c r="C59" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="s">
         <v>62</v>
       </c>
       <c r="B60" t="s">
         <v>4</v>
       </c>
       <c r="C60" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="s">
-        <v>63</v>
+        <v>46</v>
       </c>
       <c r="B61" t="s">
         <v>4</v>
       </c>
       <c r="C61" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="B62" t="s">
         <v>4</v>
       </c>
       <c r="C62" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="B63" t="s">
         <v>4</v>
       </c>
       <c r="C63" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="B64" t="s">
         <v>4</v>
       </c>
       <c r="C64" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="s">
-        <v>49</v>
+        <v>66</v>
       </c>
       <c r="B65" t="s">
         <v>4</v>
       </c>
       <c r="C65" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="s">
         <v>67</v>
       </c>
       <c r="B66" t="s">
         <v>4</v>
       </c>
       <c r="C66" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="s">
         <v>68</v>
       </c>
       <c r="B67" t="s">
         <v>4</v>
@@ -1449,50 +1455,72 @@
         <v>4</v>
       </c>
       <c r="C97" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="s">
         <v>99</v>
       </c>
       <c r="B98" t="s">
         <v>4</v>
       </c>
       <c r="C98" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="s">
         <v>100</v>
       </c>
       <c r="B99" t="s">
         <v>4</v>
       </c>
       <c r="C99" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="100">
+      <c r="A100" t="s">
+        <v>101</v>
+      </c>
+      <c r="B100" t="s">
+        <v>4</v>
+      </c>
+      <c r="C100" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="101">
+      <c r="A101" t="s">
+        <v>102</v>
+      </c>
+      <c r="B101" t="s">
+        <v>4</v>
+      </c>
+      <c r="C101" t="s">
         <v>4</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ScaleCrop>false</ScaleCrop>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <Application>NPOI</Application>
   <DocSecurity>0</DocSecurity>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>NPOI</dc:creator>
 </coreProperties>
 </file>