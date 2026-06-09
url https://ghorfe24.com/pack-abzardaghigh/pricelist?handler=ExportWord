--- v0 (2025-12-05)
+++ v1 (2026-06-09)
@@ -394,230 +394,50 @@
             </w:r>
             <w:r>
               <w:t xml:space="preserve">only text</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">only text</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">only text</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">only text</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">only text</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">only text</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">only text</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">only text</w:t>
             </w:r>
-            <w:r>
-[...178 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">لیبل آی توپی</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
@@ -2012,1090 +1832,50 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">جعبه اکچویتور</w:t>
-[...1038 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">پک اکچویتور</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
@@ -4092,571 +2872,51 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">سندبلاست ابزاردقیق</w:t>
-[...232 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">واتر بلاست لوله کارخانه جات</w:t>
-            </w:r>
-[...284 lines deleted...]
-              <w:t xml:space="preserve">لیزر حکاکی شیرالات پنوماتیک</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
   </w:body>
 </w:document>
 </file>
 