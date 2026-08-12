--- v0 (2025-12-05)
+++ v1 (2026-08-12)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <w:body>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:shd w:val="nil" w:color="auto" w:fill="EEEEEE"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">شرکت مهر الوند آهنگران</w:t>
+        <w:t xml:space="preserve">پترو صنعت کیوان 09128951633</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:space="0"/>
           <w:left w:val="single" w:space="0"/>
           <w:bottom w:val="single" w:space="0"/>
           <w:right w:val="single" w:space="0"/>
           <w:insideH w:val="single" w:space="0"/>
           <w:insideV w:val="single" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="300"/>
         <w:gridCol w:w="300"/>
         <w:gridCol w:w="300"/>
       </w:tblGrid>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -56,2470 +56,372 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">قیمت عمده فروشی</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">قیمت خرده فروشی</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">بال ولو فولادی A105 کلاس 800</w:t>
-[...2375 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">شیر اطمینان ۴ اینچ به ۶ اینچ consolidated</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">شیر گازی فولادی ۳.۴ کلاس ۱۵۰۰</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">0 تومان</w:t>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">شیر گازی گلو بلند استیل ۳.۴ (و ۱ اینچ ) 316L</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2563,128 +465,50 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">شیر فلکه سوزنی ۱ اینچ کلاس ۸۰۰ OMB</w:t>
-[...76 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">کنترل ولو  ۲ اینچ کلاس ۳۰۰ کوزو</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
@@ -2693,259 +517,2261 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">شیر فلکه فلنج دار گلو بلند ۳.۴ کلاس ۸۰۰</w:t>
-[...207 lines deleted...]
-              <w:t xml:space="preserve">گیت ولو هانیول کلاس 1500  فولادی سه اینچ</w:t>
+              <w:t xml:space="preserve">تامین کننده اتصال عایقی</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">تولید کننده اتصال عایقی تهران</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">تولید کننده اتصال عایقی</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">پلاگ ولو گدازش فولادی</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">پلاگ ولو گدازش</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">نمایندگی پلاگ ولو گدازش</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">فروشنده شیر قفلی گاز</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">نمایندگی فروش شیر قفلی گاز</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">فروشنده کنتور توربینی الستر گازسوزان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">قیمت کنتور توربینی الستر گازسوزان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">کنتور  توربینی الستر اکتریس گازسوزان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">کنتور توربینی الستر المان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">کنتور توربینی الستر کلاس 150 گازسوزان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">نمایندگی کنتور توربینی الستر گازسوزان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">پخش کننده کنتور گاز گازسوزان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">تعمیر کار کنتور گاز</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">سرویس کار کنتور گاز</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">عامل فروش کنتور گاز گازسوزان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">فروشنده کنتور گاز g6  گازسوزان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">نماینده فروش کنتور گاز جی ۴</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">نماینده کنتور گاز گازسوزان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">تصحیح کننده کنتور توربینی</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">تنظیم کننده رگلاتور صنعتی کارخانه ای</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">تنظیم کننده رگلاتور گاز گازسوزان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">رگلاتور پترو فیورنتینی</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">رگلاتور اروپایی تارتارانی</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">رگلاتورهای فیشر در فشار باری بالا</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیر اطمینان بدون پایلوت</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیر برقی تک ضرب تدریج دانگز</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیر توپی استیل مخصوص گاز</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">فیلتر صافی فلنجدار گازی</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">فیلتر گاز صلیبی</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">نمایندگی رگلاتور  پترو فیورنتینی</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">واشر گسکت تاییدیه گاز</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">پرشر رگلاتور دانگز</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">پرشر رگلاتور گاز دانگز</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">رگلاتور گاز دانگز</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">عامل فروش پرشر رگلاتور گاز دانگز</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">نمایندگی فروش پرشر رگلاتور دانگز</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">وارد کننده پرشر رگلاتور گاز دانگز</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">تعمیر کار  رگلاتور ار ام جی RMG</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">رگلاتور ار ام جی  اصلی RMG</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">رگلاتور ار ام جی RMG</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">فروش رگلاتور ار ام جی RMG</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">نصاب  رگلاتور ار ام جی RMG</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">نماینده فروش رگلاتور ار ام جی RMG</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">وارد کننده رگلاتور ارم جی RMG</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">رگلاتور جی وانز دنده ای</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">رگلاتور رمباخ  فلنجی</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">رگلاتور رمباخ فشارقوی</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">قیمت رگولاتور رومباخ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">رگلاتور گاز مایع رگو</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">فروشنده رگلاتور گاز مایع رگو</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">نمایندگی فروش رگلاتور گاز مایع رگو</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">رگلاتور گاز کروم شرودر Kromschroder</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">رگلاتور گاز کروم شرودر</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">عامل فروش رگلاتور گاز کروم شرودر Kromschroder</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">قیمت رگلاتور گاز کروم شرودر Kromschroder</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">نمایندگی رگلاتور گاز کروم شرودر Kromschroder</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">وارد کننده رگلاتور گاز کروم شرودر Kromschroder</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">رگلاتور گاز مدنوس medenus</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">رگلاتور گاز مدنوس</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">عامل فروش رگلاتور گاز مدنوس medenus</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">قیمت رگلاتور گاز مدنوس medenus</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">نمایندگی فروش رگلاتور گاز مدنوس medenus</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">پخش کننده رگلاتور دنده ای گازسوزان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">تامین کننده رگلاتور گازسوزان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">رگلاتور دنده ای گازسوزان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">رگلاتور فلنجی گازسوزان ۲ اینچ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">خرید شیر توپی پیشگام</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیر توپی پیشگام</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">عامل فروش شیر توپی پیشگام</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">قیمت شیر توپی پیشگام</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">نمایندگی فروش شیر توپی پیشگام</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">بال ولو گازسوزان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیر توپی  کلاس 150 گازسوزان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیر توپی گازسوزان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">عامل فروش شیر توپی گازسوزان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">قیمت شیر توپی گازسوزان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">نماینده فروش شیر توپی گازسوزان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">خرید شیر گداختار</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیر توپی شیر گداختار</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیر گداختار  صنعتی فولادی</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیر توپی گدازش</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">قیمت شیر توپی گدازش</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">نمایندگی شیر توپی گدازش</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
   </w:body>
 </w:document>
 </file>
 