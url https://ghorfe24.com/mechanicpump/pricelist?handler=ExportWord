--- v1 (2026-08-30)
+++ v2 (2026-10-31)
@@ -1968,258 +1968,50 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">عامل فروش گیربکس حلزونی هیدرومک Hydromec</w:t>
-[...206 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">الکترو گیربکس شافت لنز LENZE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
@@ -2566,76 +2358,50 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">گیربکس  اویز نورد NORD</w:t>
-[...24 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">گیربکس دور متغیر نورد NORD</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
@@ -2670,76 +2436,50 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">گیربکس کرانویل نورد NORD</w:t>
-[...24 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">گیربکس هلیکال  نورد NORD</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
@@ -2931,50 +2671,310 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">الکتروموتور ضد انفجار ABB EX T4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">الکتروموتور  WEG  W22 Permium  IE3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">الکتروموتور WEG  کیلووات KW 900 دور RPM</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">الکتروموتور WEG 110 کیلوات KW  3000  دور RPM</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">الکتروموتور EX ضد انفجار euromotori IP 66 1400 RPM فلنجدار</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">نمایندگی الکتروموتور  EX ضد انفجار  euromotori</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">الکتروموتور WEG 110 کیلوات KW</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">الکتروموتور  WEG  W22</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">الکتروموتور  WEG وگ -W22- 160 KW-  315L </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">الکتروموتور  WEG وگ -W22- 160 KW- 990 RPM</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">الکتروموتور وگ WEG  W22</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
   </w:body>
 </w:document>
 </file>
 