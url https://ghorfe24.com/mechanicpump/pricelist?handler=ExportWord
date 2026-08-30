--- v0 (2025-12-18)
+++ v1 (2026-08-30)
@@ -56,416 +56,393 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">قیمت عمده فروشی</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">قیمت خرده فروشی</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">abb الکتروموتور30  کیلو وات 900 دور.avif</w:t>
-[...24 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">الکتروموتور 11 کیلو وات abb</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">only text</w:t>
-[...296 lines deleted...]
-              <w:t xml:space="preserve">only text</w:t>
+              <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">الکتروموتور 22 کیلو وات 900 دور abb</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">0 تومان</w:t>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">الکتروموتور 65 کیلو وات T250 abb</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -561,128 +538,76 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">الکتروموتور 90 کیلو وات 3000 دور  ADDA</w:t>
-[...24 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">الکتروموتور ADDA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">الکتروموتور زیمنس 90 کیلو وات 700 دور</w:t>
-[...24 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">قیمت الکتروموتور ADDA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
@@ -691,76 +616,50 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">قیمت الکتروموتور داچی Dutchi</w:t>
-[...24 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">نمایندگی فروش الکتروموتور داچی Dutchi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
@@ -847,102 +746,50 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">الکتروموتور  کیلو وات 132 1450 دور - وگ weg</w:t>
-[...50 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">الکتروموتور 30 کیلو وات 1400 دور وگ weg</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
@@ -2902,50 +2749,232 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">وارد کننده گیربکس نورد NORD</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">پمپ لوب ALFA LAVAL</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">پمپ لوب الفا لاوال ALFA LAVAL</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">الکتروموتور  MENZAL</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">وارد کننده  الکتروموتور MENZAL المان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">الکتروموتور ضد انفجار ABB  3000 RPM</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">الکتروموتور ضد انفجار ABB EX T4 11 KW</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">الکتروموتور ضد انفجار ABB EX T4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
   </w:body>
 </w:document>
 </file>
 