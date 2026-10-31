--- v1 (2026-08-30)
+++ v2 (2026-10-31)
@@ -207,162 +207,162 @@
   <si>
     <t xml:space="preserve">گیربکس  کرانویل باور  bauer</t>
   </si>
   <si>
     <t xml:space="preserve">گیربکس شافت مستقیم باور  bauer</t>
   </si>
   <si>
     <t xml:space="preserve">گیربکس شافت مستقیم هلیکال باور  bauer</t>
   </si>
   <si>
     <t xml:space="preserve">گیربکس شافت موازی باور  bauer</t>
   </si>
   <si>
     <t xml:space="preserve">گیربکس هلیکال  باور  bauer</t>
   </si>
   <si>
     <t xml:space="preserve">موتور گیربکس باور  bauer</t>
   </si>
   <si>
     <t xml:space="preserve">نماینده فروش گیربکس باور  bauer</t>
   </si>
   <si>
     <t xml:space="preserve">وارد کننده گیربکس باور  bauer</t>
   </si>
   <si>
-    <t xml:space="preserve">عامل فروش گیربکس حلزونی هیدرومک Hydromec</t>
-[...22 lines deleted...]
-  <si>
     <t xml:space="preserve">الکترو گیربکس شافت لنز LENZE</t>
   </si>
   <si>
     <t xml:space="preserve">الکترو گیربکس لنز LENZE</t>
   </si>
   <si>
     <t xml:space="preserve">عامل فروش گیربکس لنز LENZE</t>
   </si>
   <si>
     <t xml:space="preserve">قیمت موتور گیربکس  لنز LENZE</t>
   </si>
   <si>
     <t xml:space="preserve">گیربکس اویز  لنز LENZE</t>
   </si>
   <si>
     <t xml:space="preserve">گیربکس شافت مستقیم لنز LENZE</t>
   </si>
   <si>
     <t xml:space="preserve">گیربکس کرانویل  لنز LENZE</t>
   </si>
   <si>
     <t xml:space="preserve">گیربکس هلیکال  لنز LENZE</t>
   </si>
   <si>
     <t xml:space="preserve">موتور گیربکس شافت مستقیم باور  bauer</t>
   </si>
   <si>
     <t xml:space="preserve">موتور گیربکس لنز LENZE</t>
   </si>
   <si>
     <t xml:space="preserve">نماینده فروش گیربکس لنز LENZE</t>
   </si>
   <si>
     <t xml:space="preserve">وارد کننده گیربکس لنز LENZE</t>
   </si>
   <si>
     <t xml:space="preserve">الکترو گیربکس شافت مستقیم  نورد NORD</t>
   </si>
   <si>
     <t xml:space="preserve">الکتروگیربکس نورد NORD</t>
   </si>
   <si>
     <t xml:space="preserve">عامل فروش گیربکس نورد NORD</t>
   </si>
   <si>
-    <t xml:space="preserve">گیربکس  اویز نورد NORD</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">گیربکس دور متغیر نورد NORD</t>
   </si>
   <si>
     <t xml:space="preserve">گیربکس شافت مستقیم نورد NORD</t>
   </si>
   <si>
     <t xml:space="preserve">گیربکس صنعتی نورد NORD</t>
   </si>
   <si>
-    <t xml:space="preserve">گیربکس کرانویل نورد NORD</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">گیربکس هلیکال  نورد NORD</t>
   </si>
   <si>
     <t xml:space="preserve">نماینده فروش گیربکس نورد NORD</t>
   </si>
   <si>
     <t xml:space="preserve">وارد کننده گیربکس نورد NORD</t>
   </si>
   <si>
     <t xml:space="preserve">پمپ لوب ALFA LAVAL</t>
   </si>
   <si>
     <t xml:space="preserve">پمپ لوب الفا لاوال ALFA LAVAL</t>
   </si>
   <si>
     <t xml:space="preserve">الکتروموتور  MENZAL</t>
   </si>
   <si>
     <t xml:space="preserve">وارد کننده  الکتروموتور MENZAL المان</t>
   </si>
   <si>
     <t xml:space="preserve">الکتروموتور ضد انفجار ABB  3000 RPM</t>
   </si>
   <si>
     <t xml:space="preserve">الکتروموتور ضد انفجار ABB EX T4 11 KW</t>
   </si>
   <si>
     <t xml:space="preserve">الکتروموتور ضد انفجار ABB EX T4</t>
+  </si>
+  <si>
+    <t xml:space="preserve">الکتروموتور  WEG  W22 Permium  IE3</t>
+  </si>
+  <si>
+    <t xml:space="preserve">الکتروموتور WEG  کیلووات KW 900 دور RPM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">الکتروموتور WEG 110 کیلوات KW  3000  دور RPM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">الکتروموتور EX ضد انفجار euromotori IP 66 1400 RPM فلنجدار</t>
+  </si>
+  <si>
+    <t xml:space="preserve">نمایندگی الکتروموتور  EX ضد انفجار  euromotori</t>
+  </si>
+  <si>
+    <t xml:space="preserve">الکتروموتور WEG 110 کیلوات KW</t>
+  </si>
+  <si>
+    <t xml:space="preserve">الکتروموتور  WEG  W22</t>
+  </si>
+  <si>
+    <t xml:space="preserve">الکتروموتور  WEG وگ -W22- 160 KW-  315L </t>
+  </si>
+  <si>
+    <t xml:space="preserve">الکتروموتور  WEG وگ -W22- 160 KW- 990 RPM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">الکتروموتور وگ WEG  W22</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
     </fill>
   </fills>
   <borders count="1">