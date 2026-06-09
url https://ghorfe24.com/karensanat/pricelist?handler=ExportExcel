--- v1 (2026-02-19)
+++ v2 (2026-06-09)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <workbookPr autoCompressPictures="1"/>
   <bookViews>
     <workbookView tabRatio="600"/>
   </bookViews>
   <sheets>
-    <sheet name="پترو پالایش وهاب" sheetId="1" r:id="rId3"/>
+    <sheet name="غرفه صنعت پترو 24" sheetId="1" r:id="rId3"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="303" uniqueCount="103">
   <si>
     <t xml:space="preserve">نام محصول</t>
   </si>
   <si>
     <t xml:space="preserve">قیمت عمده فروشی</t>
   </si>
   <si>
     <t xml:space="preserve">قیمت خرده فروشی</t>
   </si>
   <si>
     <t xml:space="preserve">شیر سوزنی 1 اینچ  FBV</t>
   </si>
   <si>
     <t xml:space="preserve">0 تومان</t>
   </si>
   <si>
     <t xml:space="preserve">شیر سوزنی 1 اینچ كلاس  A105</t>
   </si>
   <si>