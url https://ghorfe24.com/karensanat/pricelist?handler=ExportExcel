--- v2 (2026-06-09)
+++ v3 (2026-08-11)
@@ -1,57 +1,57 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <workbookPr autoCompressPictures="1"/>
   <bookViews>
     <workbookView tabRatio="600"/>
   </bookViews>
   <sheets>
-    <sheet name="غرفه صنعت پترو 24" sheetId="1" r:id="rId3"/>
+    <sheet name="پترو تجهیز پویا 09120318469" sheetId="1" r:id="rId3"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="303" uniqueCount="103">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="303" uniqueCount="100">
   <si>
     <t xml:space="preserve">نام محصول</t>
   </si>
   <si>
     <t xml:space="preserve">قیمت عمده فروشی</t>
   </si>
   <si>
     <t xml:space="preserve">قیمت خرده فروشی</t>
   </si>
   <si>
     <t xml:space="preserve">شیر سوزنی 1 اینچ  FBV</t>
   </si>
   <si>
     <t xml:space="preserve">0 تومان</t>
   </si>
   <si>
     <t xml:space="preserve">شیر سوزنی 1 اینچ كلاس  A105</t>
   </si>
   <si>
     <t xml:space="preserve">شیر سوزنی 1 اینچ كلاس 150 بدنه A105</t>
   </si>
   <si>
     <t xml:space="preserve">شیر سوزنی 2 اینچ كلاس 800 A105 FBV</t>
   </si>
   <si>
@@ -81,285 +81,276 @@
   <si>
     <t xml:space="preserve">شیر سوزنی استنلس استیل کیتز</t>
   </si>
   <si>
     <t xml:space="preserve">شیر سوزنی استیل  کلاس 150 اروپایی</t>
   </si>
   <si>
     <t xml:space="preserve">شیر سوزنی استیل اوریون</t>
   </si>
   <si>
     <t xml:space="preserve">شیر سوزنی استیل پنوماتیک</t>
   </si>
   <si>
     <t xml:space="preserve">شیر سوزنی استیل کیتز کلاس 150</t>
   </si>
   <si>
     <t xml:space="preserve">شیر سوزنی استیل کیتز کلاس 300</t>
   </si>
   <si>
     <t xml:space="preserve">شیر سوزنی استیل کیتز کلاس 600</t>
   </si>
   <si>
     <t xml:space="preserve">عامل فروش شیر سوزنی استیل کیتز</t>
   </si>
   <si>
-    <t xml:space="preserve">قیمت شیر سوزنی استیل کیتز</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">نیدل ولو استیل کیتز</t>
   </si>
   <si>
     <t xml:space="preserve">وارد کننده شیر سوزنی استیل کیتز</t>
   </si>
   <si>
-    <t xml:space="preserve">خرید شیر سوزنی فولادی کیتز</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">شیر سوزنی فولادی کیتز کلاس 150</t>
   </si>
   <si>
     <t xml:space="preserve">شیر سوزنی فولادی کیتز کلاس 300</t>
   </si>
   <si>
     <t xml:space="preserve">شیر سوزنی فولادی کیتز کلاس 600</t>
   </si>
   <si>
     <t xml:space="preserve">شیر سوزنی فولادی کیتز کلاس 1500</t>
   </si>
   <si>
     <t xml:space="preserve">شیر سوزنی فولادی کیتز</t>
   </si>
   <si>
     <t xml:space="preserve">عامل فروش شیر سوزنی فولادی کیتز</t>
   </si>
   <si>
     <t xml:space="preserve">فروشنده شیر سوزنی فولادی کیتز</t>
   </si>
   <si>
     <t xml:space="preserve">گلوب ولو فولادی کیتز globe valve</t>
   </si>
   <si>
     <t xml:space="preserve">نیدل ولو سوزنی فولادی</t>
   </si>
   <si>
     <t xml:space="preserve">وارد کننده شیر سوزنی فولادی کیتز</t>
   </si>
   <si>
     <t xml:space="preserve">وارد کننده شیر فلکه سوزنی فولادی</t>
   </si>
   <si>
     <t xml:space="preserve">شیر کشویی استنلس استیل کیتز</t>
   </si>
   <si>
     <t xml:space="preserve">شیر کشویی استیل کیتز اروپایی</t>
   </si>
   <si>
     <t xml:space="preserve">شیر کشویی استیل کیتز کلاس 150</t>
   </si>
   <si>
     <t xml:space="preserve">شیر کشویی استیل کیتز کلاس 300</t>
   </si>
   <si>
     <t xml:space="preserve">شیر کشویی استیل کیتز کلاس 600</t>
   </si>
   <si>
-    <t xml:space="preserve">شیر کشویی استیل کیتز کلاس 1500</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">شیر کشویی استیل کیتز</t>
   </si>
   <si>
-    <t xml:space="preserve">شیر کشویی فلنجدار  استیل کیتز</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">عامل فروش شیر کشویی استیل کیتز</t>
   </si>
   <si>
     <t xml:space="preserve">فروش شیر کشویی استیل کیتز</t>
   </si>
   <si>
     <t xml:space="preserve">گیت ولو استیل کیتز gate valve</t>
   </si>
   <si>
     <t xml:space="preserve">وارد کننده شیر کشویی استیل کیتز</t>
   </si>
   <si>
     <t xml:space="preserve">شیر کشویی فولادی  کیتز اروپایی</t>
   </si>
   <si>
     <t xml:space="preserve">شیر کشویی فولادی کیتز کلاس 150</t>
   </si>
   <si>
     <t xml:space="preserve">شیر کشویی فولادی کیتز کلاس 300</t>
   </si>
   <si>
     <t xml:space="preserve">شیر کشویی فولادی کیتز کلاس 600</t>
   </si>
   <si>
     <t xml:space="preserve">شیر کشویی فولادی کیتز کلاس 1500</t>
   </si>
   <si>
     <t xml:space="preserve">شیر کشویی فولادی کیتز</t>
   </si>
   <si>
-    <t xml:space="preserve">عامل فروش شیر کشویی فولادی کیتز</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">قیمت شیر کشویی فولادی کیتز</t>
   </si>
   <si>
     <t xml:space="preserve">گیت ولو فولادی کیتز gate valve</t>
   </si>
   <si>
     <t xml:space="preserve">وارد کننده شیر کشویی فولادی کیتز</t>
   </si>
   <si>
     <t xml:space="preserve">خرید شیر گازی فولادی کلاس 800</t>
   </si>
   <si>
     <t xml:space="preserve">شیر گازی  دو تیکه فولادی کلاس 800</t>
   </si>
   <si>
     <t xml:space="preserve">شیر گازی 1000 وگ فولادی کلاس 800</t>
   </si>
   <si>
     <t xml:space="preserve">شیر گازی سه تیکه فولادی کلاس 800</t>
   </si>
   <si>
-    <t xml:space="preserve">شیر گازی ضد انفجار فولادی کلاس 800</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">شیر گازی فولادی NIBCO</t>
   </si>
   <si>
     <t xml:space="preserve">شیر گازی فولادی OMB</t>
   </si>
   <si>
     <t xml:space="preserve">شیر گازی فولادی WCB</t>
   </si>
   <si>
     <t xml:space="preserve">شیر گازی فولادی اروپایی</t>
   </si>
   <si>
     <t xml:space="preserve">شیر گازی فولادی چینی کلاس ۸۰۰</t>
   </si>
   <si>
     <t xml:space="preserve">شیر گازی فولادی داگلاس چرو</t>
   </si>
   <si>
     <t xml:space="preserve">شیر گازی فولادی دنده ای کلاس 800</t>
   </si>
   <si>
     <t xml:space="preserve">شیر گازی فولادی ساکت کلاس 800</t>
   </si>
   <si>
     <t xml:space="preserve">شیر گازی فولادی کلاس 800</t>
   </si>
   <si>
-    <t xml:space="preserve">شیر گازی فولادی کلاس ۸۰۰</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">فروش شیر گازی فولادی کلاس ۸۰۰</t>
   </si>
   <si>
     <t xml:space="preserve">فروشنده شیر گازی فولادی کلاس 800</t>
   </si>
   <si>
     <t xml:space="preserve">قیمت شیر گازی فولادی کلاس 800</t>
   </si>
   <si>
     <t xml:space="preserve">نماینده فروش شیر گازی فولادی کلاس 800</t>
   </si>
   <si>
     <t xml:space="preserve">وارد کننده شیر گازی  فولادی کلاس 800</t>
   </si>
   <si>
     <t xml:space="preserve">شیر کشویی 150 استیل A216</t>
   </si>
   <si>
     <t xml:space="preserve">شیر کشویی 150 استیل NITON 316</t>
   </si>
   <si>
     <t xml:space="preserve">شیر کشویی 150 استیل wcb</t>
   </si>
   <si>
     <t xml:space="preserve">شیر کشویی دنده ای کلاس 150 اروپایی</t>
   </si>
   <si>
     <t xml:space="preserve">شیر کشویی ساکت فلنجدار کلاس 150</t>
   </si>
   <si>
     <t xml:space="preserve">شیر کشویی فولادی اروپایی</t>
   </si>
   <si>
     <t xml:space="preserve">شیر کشویی فولادی دنده ای OMB</t>
   </si>
   <si>
-    <t xml:space="preserve">شیر کشویی فولادی فلنجدار 150</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">شیر کشویی فولادی کلاس 150 اروپایی</t>
   </si>
   <si>
     <t xml:space="preserve">شیر کشویی فولادی کلاس 150 چینی</t>
   </si>
   <si>
-    <t xml:space="preserve">شیر کشویی کلاس 150 اروپایی</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">عامل فروش شیر کشویی 150 استیل</t>
   </si>
   <si>
-    <t xml:space="preserve">عامل فروش شیر کشویی فولادی کلاس 150</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">فروشنده شیر کشویی کلاس 150 استیل</t>
   </si>
   <si>
     <t xml:space="preserve">گلوب ولو کلاس 150  فولادی</t>
   </si>
   <si>
     <t xml:space="preserve">گیت ولو  کلاس 150 نیپون</t>
   </si>
   <si>
     <t xml:space="preserve">گیت ولو فلنجدار فولادی کلاس 150</t>
   </si>
   <si>
     <t xml:space="preserve">وارد کننده شیر کشویی فولادی 150 کلاس</t>
+  </si>
+  <si>
+    <t xml:space="preserve">بال ولو  maw</t>
+  </si>
+  <si>
+    <t xml:space="preserve">شیر توپی maw  DN 25</t>
+  </si>
+  <si>
+    <t xml:space="preserve">شیر توپی maw DN 50</t>
+  </si>
+  <si>
+    <t xml:space="preserve">شیر توپی maw</t>
+  </si>
+  <si>
+    <t xml:space="preserve">شیر توپی استیل MAW</t>
+  </si>
+  <si>
+    <t xml:space="preserve">شیر توپی فلنجدار  maw</t>
+  </si>
+  <si>
+    <t xml:space="preserve">شیر توپی فولادی maw</t>
+  </si>
+  <si>
+    <t xml:space="preserve">عامل فروش شیر توپی maw</t>
+  </si>
+  <si>
+    <t xml:space="preserve">نمایندگی فروش شیر توپی maw</t>
+  </si>
+  <si>
+    <t xml:space="preserve">نماینده فروش شیر توپی maw</t>
+  </si>
+  <si>
+    <t xml:space="preserve">وارد کننده شیر توپی MAW</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
     </fill>
   </fills>
   <borders count="1">
@@ -1449,73 +1440,73 @@
     </row>
     <row r="97">
       <c r="A97" t="s">
         <v>98</v>
       </c>
       <c r="B97" t="s">
         <v>4</v>
       </c>
       <c r="C97" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="s">
         <v>99</v>
       </c>
       <c r="B98" t="s">
         <v>4</v>
       </c>
       <c r="C98" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="B99" t="s">
         <v>4</v>
       </c>
       <c r="C99" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="s">
-        <v>101</v>
+        <v>94</v>
       </c>
       <c r="B100" t="s">
         <v>4</v>
       </c>
       <c r="C100" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
       <c r="B101" t="s">
         <v>4</v>
       </c>
       <c r="C101" t="s">
         <v>4</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ScaleCrop>false</ScaleCrop>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <Application>NPOI</Application>
   <DocSecurity>0</DocSecurity>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>