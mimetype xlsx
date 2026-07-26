--- v0 (2025-12-05)
+++ v1 (2026-07-26)
@@ -1263,76 +1263,50 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">لاستیک لودر اروپایی</w:t>
-[...24 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">نمایندگی فروش لاستیک لودر</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
@@ -1497,128 +1471,76 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">لاستیک توپر لیفتراک برقی</w:t>
-[...24 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">لاستیک توپر لیفتراک</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">لاستیک توپر مخصوص لیفتراک</w:t>
-[...24 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">نمایندگی لاستیک توپر لیفتراک برقی</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
@@ -1627,76 +1549,50 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">لاستیک لودر سایز٢٣.٥هیلو چین</w:t>
-[...24 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">لاستیک لودر هیلو چین</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
@@ -1887,76 +1783,50 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">تایرهای لیفتراکی توپر مارک ویتنام</w:t>
-[...24 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">تایرهای بادی مارک درو تایوان ودلی اندونزی</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
@@ -1965,76 +1835,50 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">لاستیک لیفتراک برند درو</w:t>
-[...24 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">لاستیک لیفتراک بی کی تی BKT</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
@@ -2199,102 +2043,50 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">نمایندگی لاستیک لیفتراک نکسن</w:t>
-[...50 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">لاستیک توپر نکسن</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
@@ -2641,76 +2433,50 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">تایر موتور چهار چرخ خارجی</w:t>
-[...24 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">تایر موتور چهار چرخ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
@@ -2902,50 +2668,284 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">تایر کارتینگ یونیلی تایوان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">لودری مارک پلاس وی </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">وارد کننده لاستیک لودر پلاس وی</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">لاستیک لودر دبل رود </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">نمایندگی لاستیک دبل رود</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">لودری مارک تایاهو</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">نمایندگی لاستیک مارک تایاهو</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">لاستیک لیفتراک یونیلی تایوان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">لاستیک کارتینگ مارک یونیلی تایوان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">لاستیک بابکتی مارک یونیلی تایوان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
   </w:body>
 </w:document>
 </file>
 