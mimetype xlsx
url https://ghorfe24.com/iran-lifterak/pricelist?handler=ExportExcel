--- v0 (2025-12-05)
+++ v1 (2026-07-26)
@@ -126,237 +126,237 @@
   <si>
     <t xml:space="preserve">لاستیک ایسوزو دسته دوم</t>
   </si>
   <si>
     <t xml:space="preserve">لاستیک ایسوزو سیمی</t>
   </si>
   <si>
     <t xml:space="preserve">لیست قیمت لاستیک ایسوزو سیمی</t>
   </si>
   <si>
     <t xml:space="preserve">فروشنده لاستیک بیل مکانیکی</t>
   </si>
   <si>
     <t xml:space="preserve">لاستیک لودر بیل مکانیکی</t>
   </si>
   <si>
     <t xml:space="preserve">فروش لاستیک لودر بازار</t>
   </si>
   <si>
     <t xml:space="preserve">فروشنده لاستیک توپر لیفتراک برقی</t>
   </si>
   <si>
     <t xml:space="preserve">فروشنده لاستیک کارتینگ</t>
   </si>
   <si>
-    <t xml:space="preserve">لاستیک لودر اروپایی</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">نمایندگی فروش لاستیک لودر</t>
   </si>
   <si>
     <t xml:space="preserve">وارد کننده لاستیک لودر</t>
   </si>
   <si>
     <t xml:space="preserve">وارد کننده لاستیک لیفتراک</t>
   </si>
   <si>
     <t xml:space="preserve">قیمت لاستیک کارتینگ</t>
   </si>
   <si>
     <t xml:space="preserve">لاستیک کارتینگ</t>
   </si>
   <si>
     <t xml:space="preserve">لاستیک لودر کارتینگ</t>
   </si>
   <si>
     <t xml:space="preserve">نمایندگی فروش لاستیک کارتینگ</t>
   </si>
   <si>
     <t xml:space="preserve">فروشنده لاستیک لودر کارتینگ</t>
   </si>
   <si>
-    <t xml:space="preserve">لاستیک توپر لیفتراک برقی</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">نمایندگی لاستیک توپر لیفتراک برقی</t>
   </si>
   <si>
     <t xml:space="preserve">وارد کننده لاستیک توپر لیفتراک</t>
   </si>
   <si>
-    <t xml:space="preserve">لاستیک لودر سایز٢٣.٥هیلو چین</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">لاستیک لودر هیلو چین</t>
   </si>
   <si>
     <t xml:space="preserve">نمایندگی لاستیک لودر هیلو چین</t>
   </si>
   <si>
     <t xml:space="preserve">لاستیک یونی لی unilli</t>
   </si>
   <si>
     <t xml:space="preserve">فروشنده لاستیک موتور ساحلی</t>
   </si>
   <si>
     <t xml:space="preserve">لاستیک چهار چرخ موتور ساحلی</t>
   </si>
   <si>
     <t xml:space="preserve">نمایندگی لاستیک موتور ساحلی</t>
   </si>
   <si>
     <t xml:space="preserve">لاستیک تری انگل</t>
   </si>
   <si>
     <t xml:space="preserve">نمایندگی فروش لاستیک تری انگل</t>
   </si>
   <si>
     <t xml:space="preserve">تایرهای لودری مارک دبل رود چین سال 2024</t>
   </si>
   <si>
-    <t xml:space="preserve">تایرهای لیفتراکی توپر مارک ویتنام</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">تایرهای بادی مارک درو تایوان ودلی اندونزی</t>
   </si>
   <si>
     <t xml:space="preserve">تایرهای لیفتراکی مارک دبل کویین بادی</t>
   </si>
   <si>
-    <t xml:space="preserve">لاستیک لیفتراک برند درو</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">لاستیک لیفتراک بی کی تی BKT</t>
   </si>
   <si>
     <t xml:space="preserve">لاستیک لیفتراک دبل کویین</t>
   </si>
   <si>
     <t xml:space="preserve">لاستیک لیفتراک کاسمینا</t>
   </si>
   <si>
     <t xml:space="preserve">لاستیک لیفتراک کوماچی</t>
   </si>
   <si>
     <t xml:space="preserve">لاستیک لیفتراک لینگ لانگ</t>
   </si>
   <si>
     <t xml:space="preserve">نمایندگی فروش لاستیک لیفتراک لینگ لانگ</t>
   </si>
   <si>
     <t xml:space="preserve">نمایندگی فروش لاستیک لیفتراک کوماچی</t>
   </si>
   <si>
     <t xml:space="preserve">نمایندگی لاستیک لیفتراک بی کی تیBKT</t>
   </si>
   <si>
-    <t xml:space="preserve">نمایندگی لاستیک لیفتراک نکسن</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">لاستیک توپر نکسن</t>
   </si>
   <si>
     <t xml:space="preserve">لاستیک لیفتراک نکسن</t>
   </si>
   <si>
     <t xml:space="preserve">نمایندگی لاستیک توپر لیفتراک نکسن</t>
   </si>
   <si>
     <t xml:space="preserve">لاستیک لودر  نخی دبل رود</t>
   </si>
   <si>
     <t xml:space="preserve">لاستیک لودر سیمی دبل رود</t>
   </si>
   <si>
     <t xml:space="preserve">لاستیک لودر سیمی لینگ لانگ</t>
   </si>
   <si>
     <t xml:space="preserve">نمایندگی لاستیک لودر سیمی لینگ لانگ</t>
   </si>
   <si>
     <t xml:space="preserve">خرید لاستیک لودر پلاس وی</t>
   </si>
   <si>
     <t xml:space="preserve">فروشنده لاستیک لودر پلاس وی</t>
   </si>
   <si>
     <t xml:space="preserve">قیمت لاستیک لودر پلاس وی</t>
   </si>
   <si>
     <t xml:space="preserve">لاستیک لودر پلاس وی</t>
   </si>
   <si>
     <t xml:space="preserve">نمایندگی فروش لاستیک لودر پلاس وی</t>
   </si>
   <si>
     <t xml:space="preserve">عامل فروش  لاستیک  لودر مارک دبل رود چین</t>
   </si>
   <si>
     <t xml:space="preserve">لاستیک  لودری مارک دبل رود چین ۲۰۲۴</t>
   </si>
   <si>
     <t xml:space="preserve">وارد کننده لاستیک  لودر مارک دبل رود چین</t>
   </si>
   <si>
-    <t xml:space="preserve">تایر موتور چهار چرخ خارجی</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">تایر موتور چهار چرخ</t>
   </si>
   <si>
     <t xml:space="preserve">فروش  تایر موتور چهار چرخ</t>
   </si>
   <si>
     <t xml:space="preserve">فروشنده  تایر موتور چهار چرخ</t>
   </si>
   <si>
     <t xml:space="preserve">قیمت  تایر موتور چهار چرخ</t>
   </si>
   <si>
     <t xml:space="preserve">نمایندگی فروش  تایر موتور چهار چرخ</t>
   </si>
   <si>
     <t xml:space="preserve">تایر کارتینگ تایوانی</t>
   </si>
   <si>
     <t xml:space="preserve">تایر کارتینگ جلو یونیلی تایوان</t>
   </si>
   <si>
     <t xml:space="preserve">تایر کارتینگ عقب یونیلی تایوان</t>
   </si>
   <si>
     <t xml:space="preserve">تایر کارتینگ یونیلی</t>
   </si>
   <si>
     <t xml:space="preserve">تایر کارتینگ یونیلی تایوان</t>
+  </si>
+  <si>
+    <t xml:space="preserve">لودری مارک پلاس وی </t>
+  </si>
+  <si>
+    <t xml:space="preserve">وارد کننده لاستیک لودر پلاس وی</t>
+  </si>
+  <si>
+    <t xml:space="preserve">لاستیک لودر دبل رود </t>
+  </si>
+  <si>
+    <t xml:space="preserve">نمایندگی لاستیک دبل رود</t>
+  </si>
+  <si>
+    <t xml:space="preserve">لودری مارک تایاهو</t>
+  </si>
+  <si>
+    <t xml:space="preserve">نمایندگی لاستیک مارک تایاهو</t>
+  </si>
+  <si>
+    <t xml:space="preserve">لاستیک لیفتراک یونیلی تایوان</t>
+  </si>
+  <si>
+    <t xml:space="preserve">لاستیک کارتینگ مارک یونیلی تایوان</t>
+  </si>
+  <si>
+    <t xml:space="preserve">لاستیک بابکتی مارک یونیلی تایوان</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
     </fill>
   </fills>
   <borders count="1">
@@ -852,73 +852,73 @@
     </row>
     <row r="43">
       <c r="A43" t="s">
         <v>45</v>
       </c>
       <c r="B43" t="s">
         <v>4</v>
       </c>
       <c r="C43" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="s">
         <v>46</v>
       </c>
       <c r="B44" t="s">
         <v>4</v>
       </c>
       <c r="C44" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="s">
-        <v>47</v>
+        <v>7</v>
       </c>
       <c r="B45" t="s">
         <v>4</v>
       </c>
       <c r="C45" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="B46" t="s">
         <v>4</v>
       </c>
       <c r="C46" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="s">
-        <v>7</v>
+        <v>48</v>
       </c>
       <c r="B47" t="s">
         <v>4</v>
       </c>
       <c r="C47" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="s">
         <v>49</v>
       </c>
       <c r="B48" t="s">
         <v>4</v>
       </c>
       <c r="C48" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="s">
         <v>50</v>
       </c>
       <c r="B49" t="s">
         <v>4</v>