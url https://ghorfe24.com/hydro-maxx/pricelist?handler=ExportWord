--- v1 (2026-02-18)
+++ v2 (2026-06-09)
@@ -400,74 +400,50 @@
             </w:r>
             <w:r>
               <w:t xml:space="preserve">only text</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">only text</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">only text</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">only text</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">only text</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">only text</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">only text</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">only text</w:t>
             </w:r>
-            <w:r>
-[...22 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">پرشر ترانسمیتر ۱۰ بار بی دی المان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
@@ -562,76 +538,50 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">عاملیت فروش پرشر ترانسمیتر بی دی BD آلمان</w:t>
-[...24 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">نمایندگی پرشر ترانسمیتر بی دی BD آلمان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
@@ -2200,831 +2150,649 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
+              <w:t xml:space="preserve">شیر برقی فستو MFH-5-1.4-B</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیر برقی فستو MN1H-2-1.2-MS</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">ضربه گیر قلمی فستو YSR-16-20-C</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">عملگر دورانی فستو DSR-32-180-P</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">کمک فنر فستو YSR-8-8-C</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">358-015-02  شیر برقی کاموزی</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">454-015-22  شیر برقی کاموزی</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">454-900 شیر برقی کاموزی</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">رگلاتور کاموزی  mc104-R00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">رگلاتور کاموزی MC202-R00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیر برقی کاموزی  358-945</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیر برقی کاموزی 358-015-02</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیر برقی کاموزی 358-900</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیر برقی کاموزی NA54N-15-02</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیر برقی کاموزی -RFU</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">فیلتر رگلاتور کاموزی MC202-D00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">فیلتر رگلاتور کاموزی MC202-DOO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">YSR-10-10-C شیر برقی فستو</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیر برقی فستو JMFH-5-1.4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیر برقی فستو M52-AT-F-1H2L-S</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیر برقی فستو -M52-AT-F-1H21-5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیر برقی فستو MEH-5-1.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
               <w:t xml:space="preserve">شیر برقی فستو MFH-5-1.4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">شیر برقی فستو MFH-5-1.4-B</w:t>
-[...726 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">شیر برقی فستو vuvg-b14-m52-azt-f-1p3</w:t>
-            </w:r>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">کامپکت فستو DSBC-40-125-PPVA-N3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>