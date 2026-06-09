--- v1 (2026-02-18)
+++ v2 (2026-06-09)
@@ -7,88 +7,85 @@
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <workbookPr autoCompressPictures="1"/>
   <bookViews>
     <workbookView tabRatio="600"/>
   </bookViews>
   <sheets>
     <sheet name="بازرگانی پنوکو صنعت 09120537533" sheetId="1" r:id="rId3"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="327" uniqueCount="109">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="303" uniqueCount="103">
   <si>
     <t xml:space="preserve">نام محصول</t>
   </si>
   <si>
     <t xml:space="preserve">قیمت عمده فروشی</t>
   </si>
   <si>
     <t xml:space="preserve">قیمت خرده فروشی</t>
   </si>
   <si>
     <t xml:space="preserve">رگولاتور پنوماتیک شاکو</t>
   </si>
   <si>
     <t xml:space="preserve">0 تومان</t>
   </si>
   <si>
     <t xml:space="preserve">پرشر ترانسمیتر ۶ بار BD آلمان</t>
   </si>
   <si>
     <t xml:space="preserve">پرشر ترانسمیتر ۱۰ بار بی دی المان</t>
   </si>
   <si>
     <t xml:space="preserve">پرشر ترانسمیتر ۲۵ بار BD آلمان</t>
   </si>
   <si>
     <t xml:space="preserve">پرشر ترانسمیتر ۴۰ بار BD آلمان</t>
   </si>
   <si>
     <t xml:space="preserve">پرشر ترانسمیتر bd</t>
   </si>
   <si>
     <t xml:space="preserve">پرشر ترانسمیتر وکیوم BD آلمان</t>
   </si>
   <si>
-    <t xml:space="preserve">عاملیت فروش پرشر ترانسمیتر بی دی BD آلمان</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">نمایندگی پرشر ترانسمیتر بی دی BD آلمان</t>
   </si>
   <si>
     <t xml:space="preserve">نماینده فروش پرشر ترانسمیتر بی دی BD آلمان</t>
   </si>
   <si>
     <t xml:space="preserve">پرشر ترانسمیتر قلمی دانفوس</t>
   </si>
   <si>
     <t xml:space="preserve">پرشر ترانسمیتر دانفوس 1900 MBS</t>
   </si>
   <si>
     <t xml:space="preserve">عاملیت فروش پرشر ترانسمیتر دانفوس</t>
   </si>
   <si>
     <t xml:space="preserve">فروشنده پرشر ترانسمیتر دانفوس</t>
   </si>
   <si>
     <t xml:space="preserve">قیمت پرشر ترانسمیتر دانفوس</t>
   </si>
   <si>
     <t xml:space="preserve">نمایندگی پرشر ترانسمیتر دانفوس</t>
   </si>
   <si>
     <t xml:space="preserve">نماینده فروش پرشر ترانسمیتر دانفوس</t>
@@ -231,132 +228,117 @@
   <si>
     <t xml:space="preserve">جک قلمی فستو YSR-12-12-C</t>
   </si>
   <si>
     <t xml:space="preserve">سنسور فستو SME-8M-DS-24V-K2,5-0E</t>
   </si>
   <si>
     <t xml:space="preserve">سیلندر قلمی فستو YSR-10-10–C</t>
   </si>
   <si>
     <t xml:space="preserve">شیر برقی برنجی فستو</t>
   </si>
   <si>
     <t xml:space="preserve">شیر برقی فستو JMFH-5-1.4</t>
   </si>
   <si>
     <t xml:space="preserve">شیر برقی فستو MFH-3-1.2</t>
   </si>
   <si>
     <t xml:space="preserve">شیر برقی فستو MFH-3-1.4</t>
   </si>
   <si>
     <t xml:space="preserve">شیر برقی فستو MFH-5-1.2</t>
   </si>
   <si>
+    <t xml:space="preserve">شیر برقی فستو MFH-5-1.4-B</t>
+  </si>
+  <si>
+    <t xml:space="preserve">شیر برقی فستو MN1H-2-1.2-MS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ضربه گیر قلمی فستو YSR-16-20-C</t>
+  </si>
+  <si>
+    <t xml:space="preserve">عملگر دورانی فستو DSR-32-180-P</t>
+  </si>
+  <si>
+    <t xml:space="preserve">کمک فنر فستو YSR-8-8-C</t>
+  </si>
+  <si>
+    <t xml:space="preserve">358-015-02  شیر برقی کاموزی</t>
+  </si>
+  <si>
+    <t xml:space="preserve">454-015-22  شیر برقی کاموزی</t>
+  </si>
+  <si>
+    <t xml:space="preserve">454-900 شیر برقی کاموزی</t>
+  </si>
+  <si>
+    <t xml:space="preserve">رگلاتور کاموزی  mc104-R00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">رگلاتور کاموزی MC202-R00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">شیر برقی کاموزی  358-945</t>
+  </si>
+  <si>
+    <t xml:space="preserve">شیر برقی کاموزی 358-015-02</t>
+  </si>
+  <si>
+    <t xml:space="preserve">شیر برقی کاموزی 358-900</t>
+  </si>
+  <si>
+    <t xml:space="preserve">شیر برقی کاموزی NA54N-15-02</t>
+  </si>
+  <si>
+    <t xml:space="preserve">شیر برقی کاموزی -RFU</t>
+  </si>
+  <si>
+    <t xml:space="preserve">فیلتر رگلاتور کاموزی MC202-D00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">فیلتر رگلاتور کاموزی MC202-DOO</t>
+  </si>
+  <si>
+    <t xml:space="preserve">YSR-10-10-C شیر برقی فستو</t>
+  </si>
+  <si>
+    <t xml:space="preserve">شیر برقی فستو M52-AT-F-1H2L-S</t>
+  </si>
+  <si>
+    <t xml:space="preserve">شیر برقی فستو -M52-AT-F-1H21-5</t>
+  </si>
+  <si>
+    <t xml:space="preserve">شیر برقی فستو MEH-5-1.2</t>
+  </si>
+  <si>
     <t xml:space="preserve">شیر برقی فستو MFH-5-1.4</t>
   </si>
   <si>
-    <t xml:space="preserve">شیر برقی فستو MFH-5-1.4-B</t>
-[...73 lines deleted...]
-  <si>
     <t xml:space="preserve">شیر برقی فستو vuvg-b14-m52-azt-f-1p3</t>
-  </si>
-[...1 lines deleted...]
-    <t xml:space="preserve">کامپکت فستو DSBC-40-125-PPVA-N3</t>
   </si>
   <si>
     <t xml:space="preserve">شیر برقی فستو LRP-1.4-10 Festo</t>
   </si>
   <si>
     <t xml:space="preserve">شیر برقی کاموزی 434-015-22</t>
   </si>
   <si>
     <t xml:space="preserve">شیر برقی کاموزی 452 C-015</t>
   </si>
   <si>
     <t xml:space="preserve">شیر برقی کاموزی 454-011-22</t>
   </si>
   <si>
     <t xml:space="preserve">شیر برقی کاموزی RFU</t>
   </si>
   <si>
     <t xml:space="preserve">فیلتر رگلاتور کاموزی MC202-C00</t>
   </si>
   <si>
     <t xml:space="preserve">واحد مراقبت کاموزی MC104-d00</t>
   </si>
 </sst>
 </file>
 
@@ -1357,276 +1339,188 @@
     </row>
     <row r="87">
       <c r="A87" t="s">
         <v>89</v>
       </c>
       <c r="B87" t="s">
         <v>4</v>
       </c>
       <c r="C87" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="s">
         <v>90</v>
       </c>
       <c r="B88" t="s">
         <v>4</v>
       </c>
       <c r="C88" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="s">
-        <v>91</v>
+        <v>69</v>
       </c>
       <c r="B89" t="s">
         <v>4</v>
       </c>
       <c r="C89" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="B90" t="s">
         <v>4</v>
       </c>
       <c r="C90" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="B91" t="s">
         <v>4</v>
       </c>
       <c r="C91" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="B92" t="s">
         <v>4</v>
       </c>
       <c r="C92" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="B93" t="s">
         <v>4</v>
       </c>
       <c r="C93" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="B94" t="s">
         <v>4</v>
       </c>
       <c r="C94" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="s">
-        <v>70</v>
+        <v>96</v>
       </c>
       <c r="B95" t="s">
         <v>4</v>
       </c>
       <c r="C95" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="s">
         <v>97</v>
       </c>
       <c r="B96" t="s">
         <v>4</v>
       </c>
       <c r="C96" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="s">
         <v>98</v>
       </c>
       <c r="B97" t="s">
         <v>4</v>
       </c>
       <c r="C97" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="s">
         <v>99</v>
       </c>
       <c r="B98" t="s">
         <v>4</v>
       </c>
       <c r="C98" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="s">
-        <v>73</v>
+        <v>100</v>
       </c>
       <c r="B99" t="s">
         <v>4</v>
       </c>
       <c r="C99" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="s">
-        <v>74</v>
+        <v>101</v>
       </c>
       <c r="B100" t="s">
         <v>4</v>
       </c>
       <c r="C100" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B101" t="s">
         <v>4</v>
       </c>
       <c r="C101" t="s">
-        <v>4</v>
-[...86 lines deleted...]
-      <c r="C109" t="s">
         <v>4</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ScaleCrop>false</ScaleCrop>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <Application>NPOI</Application>
   <DocSecurity>0</DocSecurity>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>NPOI</dc:creator>
 </coreProperties>
 </file>