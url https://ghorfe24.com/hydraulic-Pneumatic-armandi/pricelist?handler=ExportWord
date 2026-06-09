--- v0 (2025-12-05)
+++ v1 (2026-06-09)
@@ -1063,50 +1063,98 @@
             </w:r>
             <w:r>
               <w:t xml:space="preserve">only text</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">only text</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">only text</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">only text</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">only text</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">only text</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">only text</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">only text</w:t>
             </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">فروش محصولات شیر برقی smc</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
@@ -9340,50 +9388,466 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">وارد کننده فیلتر رگلاتور  ایرماتیک AIRMATIC</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">خرید شیر 90 درجه اسکو</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیر 90 درجه بک فیلتر اسکو</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیر 90 درجه طرح اسکو</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیر بک فیلتر طرح اسکو</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیربرقی 90 درجه  اسکا</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیربرقی 90 درجه  ترک</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیربرقی 90 درجه  دوراویس</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیربرقی 90 درجه اسکو</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">نمایندگی شیر 90 درجه طرح اسکو</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">نمایندگی شیربرقی 90 درجه  پنوماتیک</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیربرقی 90 درجه  اسکا</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیربرقی 90 درجه  ترک</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیربرقی 90 درجه  دوراویس</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیربرقی 90 درجه اسکو</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">نمایندگی شیر 90 درجه طرح اسکو</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">نمایندگی شیربرقی 90 درجه  پنوماتیک</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
   </w:body>
 </w:document>
 </file>
 