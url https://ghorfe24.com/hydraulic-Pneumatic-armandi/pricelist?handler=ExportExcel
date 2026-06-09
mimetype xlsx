--- v0 (2026-02-18)
+++ v1 (2026-06-09)
@@ -7,51 +7,51 @@
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <workbookPr autoCompressPictures="1"/>
   <bookViews>
     <workbookView tabRatio="600"/>
   </bookViews>
   <sheets>
     <sheet name="هیدرولیک پنوماتیک ارمندی" sheetId="1" r:id="rId3"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="966" uniqueCount="299">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1014" uniqueCount="309">
   <si>
     <t xml:space="preserve">نام محصول</t>
   </si>
   <si>
     <t xml:space="preserve">قیمت عمده فروشی</t>
   </si>
   <si>
     <t xml:space="preserve">قیمت خرده فروشی</t>
   </si>
   <si>
     <t xml:space="preserve">رگولاتور smc</t>
   </si>
   <si>
     <t xml:space="preserve">0 تومان</t>
   </si>
   <si>
     <t xml:space="preserve">شیر برقی smc</t>
   </si>
   <si>
     <t xml:space="preserve">فروش محصولات شیر برقی smc</t>
   </si>
   <si>
     <t xml:space="preserve">قیمت شیر برقی smc</t>
   </si>
   <si>
@@ -904,50 +904,80 @@
     <t xml:space="preserve">فروش فیلتر ایرماتیک AIRMATIC</t>
   </si>
   <si>
     <t xml:space="preserve">فروش فیلتر رگلاتور شیر برقی ایرماتیک AIRMATIC</t>
   </si>
   <si>
     <t xml:space="preserve">فیلتر AIRMATIC</t>
   </si>
   <si>
     <t xml:space="preserve">فیلتر ایرماتیک AIRMATIC</t>
   </si>
   <si>
     <t xml:space="preserve">فیلتر رگلاتور  ایرماتیک AIRMATIC</t>
   </si>
   <si>
     <t xml:space="preserve">فیلتر رگلاتور ایرماتیک AIRMATIC</t>
   </si>
   <si>
     <t xml:space="preserve">قیمت فیلتر  ایرماتیک AIRMATIC</t>
   </si>
   <si>
     <t xml:space="preserve">وارد کننده فیلتر ایرماتیک AIRMATIC</t>
   </si>
   <si>
     <t xml:space="preserve">وارد کننده فیلتر رگلاتور  ایرماتیک AIRMATIC</t>
+  </si>
+  <si>
+    <t xml:space="preserve">خرید شیر 90 درجه اسکو</t>
+  </si>
+  <si>
+    <t xml:space="preserve">شیر 90 درجه بک فیلتر اسکو</t>
+  </si>
+  <si>
+    <t xml:space="preserve">شیر 90 درجه طرح اسکو</t>
+  </si>
+  <si>
+    <t xml:space="preserve">شیر بک فیلتر طرح اسکو</t>
+  </si>
+  <si>
+    <t xml:space="preserve">شیربرقی 90 درجه  اسکا</t>
+  </si>
+  <si>
+    <t xml:space="preserve">شیربرقی 90 درجه  ترک</t>
+  </si>
+  <si>
+    <t xml:space="preserve">شیربرقی 90 درجه  دوراویس</t>
+  </si>
+  <si>
+    <t xml:space="preserve">شیربرقی 90 درجه اسکو</t>
+  </si>
+  <si>
+    <t xml:space="preserve">نمایندگی شیر 90 درجه طرح اسکو</t>
+  </si>
+  <si>
+    <t xml:space="preserve">نمایندگی شیربرقی 90 درجه  پنوماتیک</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
     </fill>
   </fills>
   <borders count="1">
@@ -4499,50 +4529,226 @@
         <v>4</v>
       </c>
     </row>
     <row r="321">
       <c r="A321" t="s">
         <v>297</v>
       </c>
       <c r="B321" t="s">
         <v>4</v>
       </c>
       <c r="C321" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="322">
       <c r="A322" t="s">
         <v>298</v>
       </c>
       <c r="B322" t="s">
         <v>4</v>
       </c>
       <c r="C322" t="s">
         <v>4</v>
       </c>
     </row>
+    <row r="323">
+      <c r="A323" t="s">
+        <v>299</v>
+      </c>
+      <c r="B323" t="s">
+        <v>4</v>
+      </c>
+      <c r="C323" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="324">
+      <c r="A324" t="s">
+        <v>300</v>
+      </c>
+      <c r="B324" t="s">
+        <v>4</v>
+      </c>
+      <c r="C324" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="325">
+      <c r="A325" t="s">
+        <v>301</v>
+      </c>
+      <c r="B325" t="s">
+        <v>4</v>
+      </c>
+      <c r="C325" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="326">
+      <c r="A326" t="s">
+        <v>302</v>
+      </c>
+      <c r="B326" t="s">
+        <v>4</v>
+      </c>
+      <c r="C326" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="327">
+      <c r="A327" t="s">
+        <v>303</v>
+      </c>
+      <c r="B327" t="s">
+        <v>4</v>
+      </c>
+      <c r="C327" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="328">
+      <c r="A328" t="s">
+        <v>304</v>
+      </c>
+      <c r="B328" t="s">
+        <v>4</v>
+      </c>
+      <c r="C328" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="329">
+      <c r="A329" t="s">
+        <v>305</v>
+      </c>
+      <c r="B329" t="s">
+        <v>4</v>
+      </c>
+      <c r="C329" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="330">
+      <c r="A330" t="s">
+        <v>306</v>
+      </c>
+      <c r="B330" t="s">
+        <v>4</v>
+      </c>
+      <c r="C330" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="331">
+      <c r="A331" t="s">
+        <v>307</v>
+      </c>
+      <c r="B331" t="s">
+        <v>4</v>
+      </c>
+      <c r="C331" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="332">
+      <c r="A332" t="s">
+        <v>308</v>
+      </c>
+      <c r="B332" t="s">
+        <v>4</v>
+      </c>
+      <c r="C332" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="333">
+      <c r="A333" t="s">
+        <v>303</v>
+      </c>
+      <c r="B333" t="s">
+        <v>4</v>
+      </c>
+      <c r="C333" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="334">
+      <c r="A334" t="s">
+        <v>304</v>
+      </c>
+      <c r="B334" t="s">
+        <v>4</v>
+      </c>
+      <c r="C334" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="335">
+      <c r="A335" t="s">
+        <v>305</v>
+      </c>
+      <c r="B335" t="s">
+        <v>4</v>
+      </c>
+      <c r="C335" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="336">
+      <c r="A336" t="s">
+        <v>306</v>
+      </c>
+      <c r="B336" t="s">
+        <v>4</v>
+      </c>
+      <c r="C336" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="337">
+      <c r="A337" t="s">
+        <v>307</v>
+      </c>
+      <c r="B337" t="s">
+        <v>4</v>
+      </c>
+      <c r="C337" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="338">
+      <c r="A338" t="s">
+        <v>308</v>
+      </c>
+      <c r="B338" t="s">
+        <v>4</v>
+      </c>
+      <c r="C338" t="s">
+        <v>4</v>
+      </c>
+    </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ScaleCrop>false</ScaleCrop>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <Application>NPOI</Application>
   <DocSecurity>0</DocSecurity>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>NPOI</dc:creator>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <q1:Properties xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:q1="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties">